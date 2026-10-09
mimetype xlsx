--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae5c26171a8b4d9491c798a97f0b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b59c04c7b9cefb2a4a030c0ef7ae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150d17252439c939620f1bacbaeb2933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c70b7a0400400f747c02e0e2c70194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6dafdbccf2a0e7304de6c33719d015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937fcbdc1c4c9492e2c7dbcc63821db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f0ed4e1dbd62a7301b0cda93865f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eccc13705d5c6f2826872eeba656e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d064cb8e4379a3671ef6e7dfb78ce729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a677b917c36ab2fc753f7eefa8ae6e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2ec7421ed4979c21ef32c50cd502111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a02cfdc275a3dbda669706213d17012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e8296993320242845971bb486018e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63fc39d69f6e8adcb3d597bd9c38814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a50b5366d125bc151065702502a2c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10306eb3d63160e9e71d409b23f0ded816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f893a9f1391394727f15137a508b1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cc70b7766c9fd31d506a6b2181b1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daab02e01958c7ac9a93586d100d6ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff334e035a1af220635b082af459818c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef371119c5080475a5a8bb6627fefeb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebe442e4e57ffab88e9f5cd81bcf5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbcf8bb8a78408a2d5fe98bd6d993823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b20d2b0c861cdb5de78d7ccabd2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e315a746d72939a1e1cb2e48e90bc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410e82d8fd2bb38a7748d681e2ad7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498eae40b7232475eab13c41d8c057527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674799d86cd391373244cdeb16d0ac5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e52b9377d36c13412bff46535a79929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b0809a280077dbaccb57b9a6428a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c36bc540898de0525b9e9ba999f2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14385d67f59b219435ed58642f31732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d69d9c71775c8ab1a5cffb129b97533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a9a76a23dff46a25c87f3532d319834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d4e64cf892be36a65956aac9ab95e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88c2079e31417f8a5b8cff62c806da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad281de1e3c8189b27ba9ad685293c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e00dd655048cffded1ea4493d7c8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d3b0eefba7d93b2c707b362d0680639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261f72bf2091e673e5066286c5b711340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80630f7cd31ab6fd9c4e56d0bd0b1c1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c8d37a0fff2bdfed3513d1626718342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f982a5ff0d41c6dcbea0bcc611c53643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ee2608089f6eb3599fd8279df549d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f36140764f642a39c68f2674d82fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b200fc977eebf727bb9b1f90a60f0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256ad21d28d799c6ab4ff23ee1bf19f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56655029b25fbba4374a65a5f8dbe4c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f12b566432045e3acde8d35f86f3f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e44c8e291e9220e857b92be7e6ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eaaaf946603108b73934cede22e8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec58d267515ec2098dc7fc8892dd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018f11e66a10c18a529e84ae7d7358853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87462aa02af677d2c423561c66dd81c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3aad928aa8ffb711be0036357bd7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65420fa65e98d5ee127c6f6936e670856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4253e86e90df860bbebaef81636a1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702759a51629e0af3b585d8272a6e88358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5be5ae8d4184a3d5b19cfd96d1e12459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99547e55d5d14161489c7e5e20d1a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9710404b927aa4bada31fd773cff4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e968b0d872765b184b05a888f4f89562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572d7930710945c3f8f4b8f698a4b4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe324955c29bbd86ab621368efc30464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a31eccb862d88b0118e98f556625065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a12f24e3e9c820e60232cb71d5bc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a04c430f1862a457af9c50bdc8fa2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14225e2920c062caf67955b7008c076668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f46c2b63037a54a675aa5178da0aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ec10f3b09da1e447fc23596770ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385cc60b247d8b240148cb1b274f55771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc4b968a75f31960d350e1bf0c7a2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9cfcd4a8dcb85eadb5b91ca541a3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9942110dc9cf1ab6c7db4dbd4e5fea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015314225b336fb8d06c2506afeb0c6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ad05c76fdf39b85f236635cbfbe1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc10aa65b822e8b3f287788af82bc7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003cab0f011bd57b39ff56484e7df8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d09a3e721f1b859e10514cd4e842179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66074d48b968e2e2f78ad97d44a10a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b5a40e906a234d94a3ec3835194f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f7680c388c6773714029f3814fa8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ce854cd590503e8830ba64b6cf43183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e693f7bc31cee30df31402001ef22584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a228edffb0fb91e5a3470b375fc8c7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98210adb358ad3b8ec32905ef300e96186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c96164f4d9e08bf10ac451e33f9da687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dd78e6602be214812640228cd82af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f7d76b74bbcc09199b74fb0bf521489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e783631012df65473fab43c81133d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce0f6e1d0a5dc04ca1700b3cf6201691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b779a0adb018208eb56c9b82349b4dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1fd02b3532a5fa79c9d961a34033593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb03b6837ffc2c161aa2f7b93f40db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04630aafef483ffc6a50859ebe3ccf0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de220277c3bd852b374424760d3ae66296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdd81bfcbfa8e4fc21345e2c90919b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bd2dc2d331d2092c5887340aa33d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028684123c8710da35a7d0f8a2b5d95d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd37e4f01f9398a8fb7bf2286302d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4470d0167f3a094577f4bf8f0e52f9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4f2ee021dbe3956c01e54cb92890102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369381f3fa31d531ad3c7f694106491d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf199e00f40e0a17e14c3a535a5c8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c8068b8c0f9a37f5724ac8863812b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d743453d5cd6195ca0b6aa341b252106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea986e12db34c3c1751e747febf8f654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cc60ca5342dc5b55f49dac04450f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106da88c03fb8a6a5b1d11f4fb7b2a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655c54b1f14e75a9af5abcec789f1e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d986dcb8dd379f835a03130fd1a2ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a807c11b3bcbe9c17ac84c3110a6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535d4a8232fb3cc92eac2ae064c3e34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e41225f039b387249cc03f2a774a33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6fa2a94511707ea7dbd27bb191176115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22ab9c744a85a2183f1f8edb991acc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a4de85d7acad81a03c7ccb6231ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf232d12da31b199d5029661850b8e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa476f68a6f303e631d84c9e2bb390119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97167a614cdb08ef6369253aa63dd8d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfce9303c9cf1069976ee8c1631200121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6b9a1d8d47a34ef1fc58f921f423e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00849267544236fc88c049b3593e5089123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a2bcd99bca3b458fb3da30160797f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329425318da21ccd9cc1ca6ec943a03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a931941e1c7f18242241eda679c6a46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f325a7ea0e406cb5ea7ad2425c1492127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeedde6a91e8e66f8c39a5069857826128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7653f56c0fa2d1e7844224b430886ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cabe43d16959f13d3067f5a07866fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948f1ce59dc0704498acb9c64035968131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47ebe6782a5d0dbd2fa306bbce052d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1b3c2b34ca7429e8d7f7626e447bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebebfe87ac343a8fc8dd85a5b0a87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3456e9a8601b495d89318931595fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb8910d1b31aa1da67855470185f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0aded0ca68565ed85eb4d92c31b3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030b8685c090e3775bb3fd994ff7739138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002bce0aa5a8ddf7f087ae04818d7e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d8e9529d94c954f3860d17988aef3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aea1df6fa8d25228f35117e57f875141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244be6fb1bfeea244a1865f90eeb7f8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eaca4bbae849ec2757eaabb161de9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d854781b31920d8747bab6e3c4ee703144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e58d58cafd339ea872210441e0eef2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc911ee411698dae891c955ac32cb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0c54543fb369f74d6e3c22e191f6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600386ea49c0746f49cc29658775680148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4af78708b3fefcb3e323cc25d533e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8ce9ec309e1b1a4b623bab510883a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d87e26eab7ff65fd910b027a0b1d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321a11ae79fdeed9928e7a1dcfe85ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efe3c0f93cb09d6bc4b8d98042082a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd565d3975aaf6378b134fa5db1dbfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d33d4088d564751711830613161a2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53517fa1003b016002409adedfdeda54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab9ead6fc4f8b1e5b1962511038a50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a440b85c03e6eaffbe6c4de41da22d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecabb87f916aba1bd7b25ce5c59b0bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a4e629b82ae1f3924e859e09af622160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84756bc1f67a04e75757b516689d7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7784c56008042f591acf240fcdfeabb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264481e9e3260494dc0894d17c67fd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c6385d0197988bee81b50990340e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55432c77e421ec9c3a7bed2d564f0001165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faf73dca932697a3fa577627d7712c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21f79435e425d06e84ccac5ee8979c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465d8550d597b261f259474deefdae4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401008062310dcb5f2c31d56236fbd2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4775ff3705cbe77b46f7feb401059170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85851fac179a264129ffd92f06b75275171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148889500f7013a8734188dcca0ac3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684b4560cc586901eb9716f9810f964173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad5780b84ea4a014622d0b672e8e37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3179d96df1212b8280a6a0874eff6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e6ad6ef95df463fee242b6d93fb56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2710c24602f365b21fc64b3e6ed1820177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4371e9a09621771834f505749f62aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615579b3c7c0a656721b39febcd1b41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eebb2adde231be5f710d837f67b85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4441178bb05c87240a8a528d3432e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fe5efb39f327c3a796911a36b362e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ecccf86824444242a69c3d811fd68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788040e38b29e9413054a49fa5f191c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5686e84180b0c5e74e5494a894391eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8447647dbaf8f3a3d3f54f4988de4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1b4b722f3c381d8c1df00cc36bfea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4cbda0d5d3d54363c179efd7daa06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928752c83b368b60d019ee5b33b65f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f47d2dd6835becdb3e928213b35370190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e0ce62d6c8986471aae88c5badc63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e88ff8f2f1c62297677511bc266e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adefe3ec2fae5e10ceb94ff8552786193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d463ed52ab9bb71c8d647a2622d4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aec6596b480d22e2c29eaf4cb422ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daeffcd1c3d8b8fa3330690c2ab36e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050823439f9d354760fc919cad57bfb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f2fbb81e0c3e543d1a653042665d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907526e7853d66155ae3c9a6b5a7f4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd827754a12d25ece130e8240b849c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae1fb4b8c4ea60f67fd7661d3f0909201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef21aff95557764ca4548bcd89c0f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0853e975ebcf817e3737d90749a572203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7878e14897e04b44ca8df1e11f70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbfd1d0dbcfc79271193313a2e9920205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c806da51a18eda2ee2a79b7c5db4eae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1efc1a3c379e8bc339681ac223f617207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2cfbe6f33d45c500695a171308cf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89be7c82433b8b8728bec51eab4ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb2760cc21dcb1a649baf8c9d239dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87b8759868f48dc56cedf89df62e6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec9c09f76607cd67bff72cb955d11b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0b898f883b5b24b99369705aa5129213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a35eca20f4f592709d6c9d9330bc96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291f933b62950fb1d92c4c55843b107215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba41bcbc92cf4115d190e6cb4fc3dd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba6f372a90af75399718efa384ca3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609f82194aaf1d3fb1a48ff4b3f9ee0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6d2f6fffa0d6a8a6c0d25417509e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b935f0613562c26250d298976261e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f639107cedac60bc64215e67345c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0074350218006f7f09c5e609dedfca1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138378ea4273d6a4b6d1f63cc226ff4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad5ae355495609a2cdf9941de8d181224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946690fbd4259abbba80be2775c3046a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a8404e504d8828ea49d9d85843112226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9daecd742354a16ce3a84ac373067227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd43f0c2ecea3d184fe4eeab0091390228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab9beb16a91f07224cab5baf264aa3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305a0a9d5453381ca8d7db7c36751f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13733fa1bd2eef7d07b286e2de8ae8c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb971f5fc28fd90ea67c7afc8e715a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de578c8fe8fb31b04efd53af3a525a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8333d06bf5d77811fe3f169c7fde9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d01860f506dc495f4e0e0979bf1578235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103cb5a189f54e6ad98715d3122015f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa96e5bc430476a17fdac1a633668f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1c778f9a844f476c98973cc5fb997238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3102483e07dbb1a547e7598f2d6ac21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc3d9e2e6e157f58733ed7311a1a66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dc659c7d92cd7050e2c45730ee440241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84b94334ea17a30539d811b40c10bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a61794fa4df891fbfa524b880a41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb4cec0f7d651d1944c82158e03dac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7426720f6f51fe047f15b7e4dadc55c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba7b1abfd11d7535cce1d83a6dde39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7207118668d4883cc32e0841d4594fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d789806ec1fc2ec17dfff5da307440f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e8d291e64449c1449913007a0ba1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12885a2e8f2e9a89a0ca8d11254f306250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378cec70cb67e2ec1000e626d9aea9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e711291c7eb7d50bcf756041aee3f2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188bf8f65dcddca6b8218bea65a11a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a30939d998e9432fa125ad0a9df9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b55c0bb498233d2955d1ec69175f37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15749c9147a350503938b7718de53d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604630d9d578094b3071f5e9b913068257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f149c333cc5959d02456ef72bc9cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c7c83b4792fc6f1cbbd57ef014801259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce22909676fb85a8796d4e0f803ddb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af373736c2a70ab5b4b5d5f217b495261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a751e66a5fea0511b40c07c8e65211f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c15e0f8572ce6a1c742c94f255a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5254697263e58c7045643185bbb449264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdeb1f9683a3294ca3593d78a701ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e27de1798ca206b1b237b91b96e0cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d895d0229ed9007ef888095df28ca7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6f86d0889824881b1053d89f2ec25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f968ef98ccc27c5e0809b5ae10c7348269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0887b8cca46ecc3bd63aa92c66060270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaba2e40190d6039c8e9ffe77b2da87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13171e2bda75c7f4e985f7f5e6264c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e0d76031be88ceba5bc6ca94c1cd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca5337c4a33e20750caa3b2a6ca3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954e88ec1d6d32c9aadd4ebae0e9f5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d82e6675e786e8fa917644d2b585276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7baf38fbc68ddc1064655ff9653c7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b3900de0c2fe66859056942fed5a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95432488ce0a46938d655e757885a32f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e56aae947a6572d511c662cb42565e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450221364e204b152055ac3d043a0a30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b388d0e2d3826c3c922816c3cc3605282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e100211c6e40637f1d58ac1fef4baf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340bce9b7ecaefcdfbe42e62cfee4b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3625ad320dfa40907d1b8e38f0d85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c3832f327cb23c6239073aebaf0d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b1f3aa9c0d1ae67d9abd4c47f4ec6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4d800dff10e746e89de1690a30508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f292bd956e68da8c710d94378a7417c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4625a13ed30fb2a689e43885b0d508290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721991d7dc2fa4d705c4127df8e98d36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830f0d33cd8b54b37095f1a61d39111292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04f85a0c9b1e49cf84749a99953534293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc52f76b169720aad3ff1d8d0c4e12a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adce8d487029428dbf5841e066c846295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfa9c4de07461b06e0760152245fd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3cf83bf8585e335b65acee915565f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d021baf9ddf2f1d0465866ffcd91617298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eace4a7dec931e018ee6dc1f868f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534769b3096a942ba2b7b806c9724b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0370d18dfa678ac19b184774166ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7dff1383a89c1868df6cb933e8145302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc7ba11b15c649d762fce65fdc670f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723785c3d0029f592ca66023df1a09d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c4ace899eecbb13e22b968d42ebe6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062b50583a9eda50d9d7d5326f12875306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddce6cd08eb13f810ee592b5f3014f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d24b6b7ff99cc77fb1b2aa7a1e559308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e25812dbaab4177198e26bca9497c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944f6040c90cc70771e34f7add59330310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efe02fa85a3eb34051069a102321a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb28cde183b94e300a7315f4b4e93c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a2257122a61f69490ad7b5de11139313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa1a1d13d327ffe122dba040acc029314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14486c9c15abe3a0142021c625ddf34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037eae7562b33d8c023d03e45f65dd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140e7be55a5a15866b13525c69adfaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1bfbed43ff6fa775a6d395648f8ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d9c5ae618fe88c5606db2307ef7ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ebd387b6067144520a0eb1f68463320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c251c9f88a41580ce90a580bf4ec691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0992ee73debcbb024d6de91f50cb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ff4256a6b7d06e53cf1d7b493c4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652e8c6db21fbdb6fb6378b0b1f8bd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343700005856e3ec3a85e1b1b7e83965325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c6cbfcd69cb866985ebbd2c037add326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d354a9eed37fb8dc2064ea5f4bdba03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8065465db41966506299ac7d5cce4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db479dcd4067016b88640aeac000f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df5b75ae9ff61e74868f17e6b9566b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae43e610ffc713ee4d59abfca764442331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57888d2c2f2d58b3f504d9f8e31a7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8302468be58e3cda1149954fc530e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564baa6444d1e21eae46e6b7a2163941334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625ed6dc208a749fceac5d4e1d774de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f1b468210ab73b28de1388d82fb3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b54d852f7b21e1134ed497bf24cdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822f8ba1e78e5b1319526e65ca966bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71906ef9d1139c694794a897415eb6de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdd8483d58fc92c77e0b0eba11b93e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cb82cc1c79cbe9a7214dc60e25298341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859b3deb18c972daae8d0e4e5670644342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f613b96735753393cf647fbc69ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ef3f48106eda20a0d5ca01ef890e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f437011c005160b82511df785ca5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916c07c7d61776a1e9ce8937d9ed6da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f9f5871a882f8fcf10636e206cd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15841b303c35ae9ec36fefcd55dba8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ad438c62d4f81203f7a0799a9cfdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc15b786d8b660d3614b902e0bb1f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e09f18c50de3d69e94060f5c2ef175351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dffebd507b5430e9c9fca45e11387352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6598de728810b82b22c63ad18ab4b15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6cf1b4539bd125ab3ee095fbc07a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692e094f9290d9a7471fe91c09d715355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0d85530552ca46fae75f04485ac2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922888fdc3e5bc136c6d7847879924bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440379718d2334a67691dfcab613adde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd0930fd332b4ae23c362dced2f12b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4e02d854475a363dca525d4b49f9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27194859833915784353c7de0ca33a25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe011097cf8393449f0e6d1592cbe97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d974122fab5e2f63e568ab1b44fe31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb331d441c3826d21eb10dd809c25b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb773e9f608df42f6f8314be3b8439365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182142f6ca07f6e5d498ab5174192fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190e4ba8afb46174c91501901d47867367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f43b1cd020950a5fb36c80d9b87f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fdca18bfe4e15769d4a2627236818369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ced26582f23959a880d76f60ce140370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabbcc671f09439f2facc684c1dd075371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c67cef81c2a4b17feef2a2d097e2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65dabc6bba469ca1ccb60bdb020d85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c405aefd7725668cabc8795f65a82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25c6c30ca8f95d88dec889407c35d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583135ef94436b15f500d5f2b2124224376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19c42a4be04dbed453deea805e2bc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da8a02ea08961bc8b20bac1e0a9d53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882113a7b16faf109fba3386a7912767379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91157b271f736844a92e065f102b85a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e072394bc406ca42c297d356a7d7a34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a851ff086af216e436ddecd59d908382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41be764ddc57b180d935e60bd925a4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9350d7edb900ee6e50632b4fd4b42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7bbdc0a0253f2b0c4bbc85c117c55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93676140eb0a5fea87356251ee1f8744386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696d5abcfcdc608741a9b83d5f80298387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c137917503e9c03141fb802f5bfe6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbb78b8f176d0147688bbd4711dce4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125443a3519cbd553726b6ab71f19b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9a4d3cc03b1fb6fac7a5ae78660f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50abbf7dc5c94a4c67bf8f6e4828c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a8b7f1207ee6798828d7aae335456393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df847804bea3c985c433f9f6e1c5524f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a9143b44730a158d97bea402c0c39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86079900ac567e1001243c0bcd2bbc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac24912cdddfdc2dc1176b0cf00baa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a185c44660185c045da77689c1bb28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf7d91d3039e92b98f1e4654c8b246399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f74394d0370d3bb9bfc084bdcb2c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e9b27fecffa5ab0b6c4ffe51f31e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b18ce0edfa283ae2e685824e067b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647deb374e7783def117d8870c300be6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bcaed3ee627cccbbddcc9e40d2c04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736f5c366a5ab82f5da50bf7f26abd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4f143950be2c1ab91dfbe3bf7bfa2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe4bc99a70525a639e4228df3d614f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d751fdc44ae8f86278af63692a47a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6001a8fd366d441e82c48279b3f13e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff3aa8fb11a25a5182703dfb1e35b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed8e866fcf29a43c9b13b37d54558f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cfe71dbc497d8d1aae8614474d474412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12abaab44f0a50cae18158326c1d9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bece29030e8a3522d105549c6e99c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354a48ae25ba9c8608a59797d868a4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e113fa6b294a3b00d7de9416088fbb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ebd97fbc527476e735b1282f21a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f741af5dba00960bbf35d4187cd33a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59b6be2444dc0ef355dd4284176c8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d4ede452047541e3a93f639ebba21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241e6caaaa8c5d315fb88bd72a5c5a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b90461d14a7485793d79c97dc7209f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071350c87e755c4952ff97cf4414f35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6af8600a2e8a26f42d0158b850f67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd662d40a21b9ce32dae261e65037cd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e4cd545dae5598814d74ffa959024426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928da56cf8a6a7ac377d4783f4104b8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041517d47b1c653e4f6998cd75393047428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d0c548fc0b552834a1f697b9fd760429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad76d191439bc04b903697cdd173f65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413ea95810a7c81139af84cb5fb6d86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a58b0338df70f0154d5da5beefd4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453511520452f80e616aced1d4db9c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5d19f3ee0a7ad9f45b6d6e93741af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311033433353611dc5ced1817ddeda03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97febd1ac443f51e54f87030f3da1ecb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b350b9ad907c48420c39e0e278b5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811478f92c0ed37082b527a43a750f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5a36b97b485f5773a0f522032a114439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3d2a684713a30c09b7fe8cc983e1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb740a37ceb8d43942357ebe87809ce5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2159bb79306d5bd7dad2e245503c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188087f58de2ceca1dff0a7c97b3c6e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4093b06d145dddd8cb672ca1a4e7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb02f8cb321200b9610b5e45a79aceb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e5ab36cd747cbd111d3990c5ec8b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae4711fe24af00234e5baca5fb537b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6775e422c88ebee411a824c49768ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe16f5333b0f2c0681c525195262b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa37419ce20b2dfc3494eb160ce517450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683b42de574969291b3ecdcf573c05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facfac4a4290575814e034cab1b93f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e98c026f7e59386de3e6734522538453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c4c83dc525223feb8d3ba66dcd8ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e3d1abd8010179e0d706bef618d15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a745fef88d687427a2e835e415267e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769c0f32f9cba9bf2ad1bdeae0bb9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6666220eaa55d70e940539677dab39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1152f2e96a4a9c7276859a91d90042459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95c9591ec410f51628813f8cff596c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324c453e1d81f164588416ecf052fdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384c491da2b010f9c9d50142e82df09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c150d3bf1a84445925cb168df149463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5e94fbb4bb595a616d3c15eb1d5bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e66c75915e1122020c5a64349604aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea2ec149b87b0a68386a68008cc171466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1ea44643cd050f32b2910a5b80d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5066c56e84d1f7faa13fb8121b1295468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb63df9405a02a6ee428743e569712469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f94405b8756d687e7c09debfe1a3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f540f2803e60db4097153dae1b9190471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de62c51b490d9bba3db0dcb291aa3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f0e915b7742f218dc320a6d55d164473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c0b0da7a067aef505ada90b6cd599474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40dc2e01aef5bbdbb207d24dc938fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747ec0b0b328360363cc6feb699b7a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50dec29416f332788bf447a8cbee91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced95bbc604ba1bcea3a6bc75e0a138478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567f7f220b340de39c0fff31636ccb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e07d65dbec0b73c9002949517255e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4a721c332522221e1da947ffb7d93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fc153622d61e7b91f4617a380a659482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216d5926343a948481b0ce111b159cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9f4aab4fbba051bbfb64c5d676ed3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88499d1b39847bbaefd0c33614b0d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab02a9bb9380ae4be3b698bc214ff9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cfc084fd4999c8abccaca5c21b06e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef6218f02caf64fb2da2d1040cbae2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1275385c8f95a616f24a1e9629dd3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ac88d804dd8709c6357111ffd750a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c5927c26862b0bcb0e9949f57d78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02f89b70608df6a94a6c6724049d9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e016e47e23fb035d95f4451b3967bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b46720bd2c89f8a4eb8fc48f73d2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96bec0ce178b01488552d687011356495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528281093dc490ab0672a86d20631c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0de009d89189524eefc235b84b75c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c04772592b7c1f5c5cc282593ed7b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba872a2c093c282c47e377c5e86427c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b39cc7589bad22264177e0755d5a86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b92b5b8b7f90bd7dab79756b5e2833501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd05f70977c90e3b0c6aa84d454dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6846d393719d2b36a7d46b397d530ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778ad97bc9650516d04b76b289af6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a0a9d6b0f0ed6f2f6e5035f3a544505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dc1f61cd80f9633aebf728ab85dc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1bed2e605cd465b297fcb603206d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93c49e06d8c60f3bd6defeafcd28c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39068e225ca9ee217ad69b9b444a3386509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b53c690af548f10a903f6c9bf9ee5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aa1379818e25424b80b9f1b5c6e3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fee8243b3fef50fe33dc80a0e96a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb509ccfe975828d98547ede2d7c62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408de4edeebd4eac4c222db8298d217514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2e6db7d51938818122d061a1ede32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efb0dd4384ed0d6a357c9056ba04db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccb336ee9f550a57b28e77ab13746f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ccf80bb33698877e5ef1acc0b0e5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfacba1b58f31f0c26d070e6f0098bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba49756273ea096e15e8a3960777d60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a257a8ec4f39c03578d62efe98e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604755a2a1176b4cb14626914d5cec1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261aba54d483486714fde8d1e9c6522523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670fbc671653f0a314d61b8b04078b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947930e3744b282db9a8763f808ce74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b0c727f3c90e76cab4dd8d8cfc474526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017f5eab8a51bc444a0cfed4ee3df43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcddc31b5173e313f6ed66341a6f287528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73963c6c235f1cb15a7e71f02eda75ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036b9d8bbe80caa70b305f98759c3b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503405a04b03bd7be5f8c90ce0715d37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7780cdddd873c1723dd4775b098f465532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebaf43da72fbe7df97e432b7f07218533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a270216534b628da640f0b2d30d88b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5f8dc292fd12fa57c6c7b6d74aa1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f64478248c65260cef63207942b94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94aea8fd79871e2750042b95305faa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e92f6e34d9a59b7ac62549a04f0e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79ea2cffe6d17cd629a76d54fba6f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d614de328dfc8fa30b7ea26c5140eec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0fefa76e2f847cd4e8445f0c84e79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ff74f2b680661d3691388b3b1738d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1580e6a94218525040bc3521b7901543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f56b1498849e2b70688c8800e08fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0440a1198eca3ed8bbeec666fee167545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0bc63f1089b9a3ebd9bf2d52606eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220f2de82534418156b41ac3689c3fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24680e49ece67de9974a9dae022b722548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf810eb447660d02dacfa261f8aa31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e879a932c1d73da601aae5e92f22dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e3441e64b1da7ce4325e1a9a6c26e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a1cdd7d6b03cad80acdae3a608bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20db31b54f66bf8c3586a7b3c8a1c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4df0a22b5d3fe581b5256bb5dc27a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f5e2ddea5d416a5219e6447c1d9cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453646e8434162c53ee320e7b988cd12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f354135f0431de88d53782891a4699557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e74a487b81be559ce4e9d36b70ec61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806f1c9c0306efa04adebfb9fa21250559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e5321e97d6ba9fd74fd6ad5585a9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145c53e5be33ad7c3844ded26899fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c63a32610b7ff6207232254c08b49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fe4b6b1defb7d1c5973838c13b539563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65259273dbe330626132c167f5486a0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f358d5ffac2a434dae4d3ae19aa3f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46744d9918a5de23baf77e80756b400a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427ed790f92cb293cd1dde08cf73ec8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0b8facc54ea60e926fdae24c04552568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8b95a98097898b2f25f0ceed80f25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64c8f3d787583757b44e5dd10747ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc707df7e85983211ed2db6f43897a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bc9d5ba1e08d805ae55e47f9a5b6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008619645dedb018146f0b7b7755efc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1dacad97a29885ae7c34888c9f8c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051512971bd0d32298d88fb77acad3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577cccefffb69fa4594aa6fd33f4d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214fc134ee22d24ed34dab28ea7c0af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce9206808a8c03e27a9f4a49380a8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da862421616f1f40698d5e08694718f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a364751c0743f105aa8b6ba4f68281580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b4ce161e15b25ccec3be33dfa3953581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0efae9773389d9278a3afe9c810c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1bced50662ff5c498e4d0cbbe6264583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed50e4be4e10d5235260a0bacd595584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312ccaad19bc48f734a6343d5ae9ea9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8e4575b13276a8c0f3e785283b0c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94142aea5eaf9cb7f9731295ddc9cbe4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300c685acfced27559dedeb1dbcd86d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41a40a3cc0c28fc444613daa3ffa35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197ed9a0169a1ba2654ce711bdbc90b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d52e7419e2701d2b82b12ba79186ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6755931581bc5563665fdf9510e8c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517294f4c333b82b31110fb15947ed9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19bfafaf70bb1b38c08b5479d2af27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f1e21b49c4a9e24d9ac018513be36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5637bbdb5d50588c05b4bfae2ed4c08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6116f079f91a933b38a5d027f3a00e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa975af1e8a4dbeed694a76a91afb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9993b878e0695992211a78bc2d0b49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eb59878a8af3ed827a560b77ef61c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b6abc4881e1123892c8741df71985601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374124d7e3b67ec88da0e652863638602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e50323cdb38723bd22d065b6b4d23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6785e09ae3aba89099d9dfbacabe5da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ea9e804a1c4334000c12f99a28421605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390c7cdda646bda1006e97b0c7fc86f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9828cfa230b47471304cdf90a94e75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a522c124757cb2da106536fbe8bb539608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7dcdb03e79ac8fc5d8cf2b98a7dfa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddbd3f7c1050993185d2353d1b2b1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad088797ebe321ad291140d91badf0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69b1163eeaf82e8fda7e0d50246dab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef5cb25aeef373ed489a41946b57a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d98fe32acabd03770e3cc539c6b92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea90489ba94bd24c16814fc1624cb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d08666865216663f364c4df6f4909a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70bc8c0111892614a83f758ad5562e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc511d9dbe4b507db906104c70dccf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb283e6bc8e30079f522053843eeae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946dd7d75c565ef02791d5932d6b6da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d969ff49783ba9cf4815cc7eddeb43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d604f0c8487a92754e5f8b9ae010745622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5246173ce849cb0d2d734227efe8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085931de1098182837ac82d37e8a53dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b391f555d3d42053879f8d94ae39e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077fce520d5cad0405bb2dd4443628c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d4349c5383295ffcc9cd036c197a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef04ad5608ac9e6ad29e75f50c8e8d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef390bfdbc7dc4d27e1125725aec1bcd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eadf762c63814aee7d31240b8e05ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816da63f85446526ecb156cf6743670631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e1f11034f56fc8ae4970b092b6518632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ac63ef1bf2f3e351bcce38f8a6165633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c5da45f06e24da7fa5389034aea7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6e1fd30ec76aca29e458baf646b69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13809f32ed850d88dd180ede592b90b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cda9d2d6ae27a5a156a632c09fee1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1c6289ce677cf082d1728b84319be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb360da99ea1efb9e5227d4e03f901b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830410a25f2ad85d666f33be3ae0d03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bdfaad0d92a3d172717b1b1c58947641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb119b55fc946b86e96c6a3abeeb0cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e934e391b8c911e6719845f171ffd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb56ae21adca0aec164a424c20e54d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3a0c11f48f581911a6532eea7b400645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5c9a61d4360fc53b175f9c741ae68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe48959e1ce0c16528b4decd7a5c62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a0a529ece55c3fb7efeada748337648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3c71906e8f8d532704c270c409c39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaa6b5da606d64aeb54b9e97715276650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89dfd1437cb2adbea800dbee1070c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258fb248839eef6b2388043cdbd8fc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc57903f15cf0104755b575db7e7df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffad866f460121b0517dc4797d1cf71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4885a2ec90159f1b80bfa2e38edfb74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96e460fb1b61a32cf52ad195f562ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f31732e1a95c4522346e27c992483657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ee72ac156792d9daca894263d5cc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee70d3245e59e18a2d511a1e3e5abe9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3e07a1a524778583ff68fc04f9864660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9686f197cf37578655c2cceba1c08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67045d38ef43e7c1872d0a5461de5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834a26afaf8301bebbbda3373a53f35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0c9247382def5883983ebdf94571664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ae1c9e2b025c6e81d5b985c80579d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f0b6c3c367203c24d0419770f134666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96d9c967997044f9f652639067c467667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a71ef7f0a73fdbc25e1f6ba07ed10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231214811cfe2ae86db8f4fb7a5c0da9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb66ac404f35c324b3a64c614d3ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535602f2144798a2f0c95ca317ca1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40db9fce77b965f029b03ce8c4c4c46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a809547f719105199da1500f6a050673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924ce843e55dde94dc25cad4e316b22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81df5fb6aec915ed9480abfd4ce678d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3964d445ee7b7f67bf1765766667e4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae520084a54525d4ab1e42c6000358677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f919c1d35c2741bd9fca3855ca9339678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227dd0f0f5a94b7264dd523e0973340679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ec79ac15d3533432e11bbe0d7c8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640986cce305e093d17286f1961697bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c8e584fca6b34e7f0ff70f179d951682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46ad0717f890f4a9acb428fe2b003683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46549b3fde3e8468c91e6b4621fb7c31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93a05268e9ce670956ef9270a4ca8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1a02e3b510ff15f92aacad5f9a85c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de6159e01a1d550f3ce5b2c911ef61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7cd06bc043a11330b5312f8326b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecad7651d34cd294f63017b9172db7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7a3acb5e0af1a0f4c594c7b3401b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027dca6039786169502a386ecd55fcc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4002f08f66d8e981f27bc287fa5ed7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5ad3642d417aca809bfa73ccff8d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae4ed9716ef3fd5a8712da0b41fad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906864a70115de0ba49aa53e59c595e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbd106fbf4f77d0bed36633477cc48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8dbca4703605dc6eae5611cd472e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ceeaa7b94a93c9259a4d63d50cfc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5361e2e124fab507579ca7a66d01725699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb7498265d12a003e85c7af6a90e5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a44a9c71de3d7baafda38826ab7a34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cf130eeccc19a36cac35e7cb889ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35130e6b82d5d49cbaf164b406f7e1f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c566bfae4dc6141800e486860120426704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e2101778cbc17e4607433e8c6b714705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95c2e72c38987bcd8dc221834dd21e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb084509c8ffc42c5ab7a970890b8a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780363b4c76bdb9665ad3ae7bf11641708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2a56090a1b35a102c8f02ad2409e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9c8eea7ba134068dd6046a37b5ee5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76636b71840e09f9d51d6940b40c5b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d399ae6f53e4b60492a41e9dbc20bf712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012368f00f999f75be8aba8e2951c4151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40465c7ef95dd7d38b9765234c3c0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2200bae29b286f7622b6d3e67fec273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b80f2471502746bc75695e9825a544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa212185941b399c1019c299f8750f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184fffbec51f4543e4a9ce3197260c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580764d86b64651521309d322becb737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c4cd317b50cb5013a79d8441b65158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225820134639f8241098e5d897fada89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04224dbb2b29e74c0c235fa77ea7d67810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaad66e89235c3266f929e3057502911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dfbc58e035a768206a4e97d72678512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dac83f048aa0a8cd074c6b751e34c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20c53a466a3a9b009d7b8831aa886e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b61207ce4ad2115a74a654d1c4ef7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54befd0ff2712ab0e7b5e7d04310887316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a576d9a476c20d16d43bfae5fc9e2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34512500dbb862cbd995fbc6564338818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e3d22591a0aa7135fdb1cdc3f862819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8db72dd529f0a02bd41206270b25a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937da92a8f6da0f7b10297bb00ecf1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e612c3ba1ca25492ee278a2b847ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a15f887689026b329daface458eeac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19bb0aa52db9e9c1ef16289845f0f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec76dd3a9752e5452089a3c779015125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cb95cb1f9aa22dd24274ac782696126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abab0fdbdfb691563d629dd3902289d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ae0b50531787d79607b045ae1301a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6c78d59554a962aa7b8fbd14c543629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc0661dfad46c5c8f62fe1563ddbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46972c48796e86278413c50ded4d8b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b49585c0f555d2d3fdcc470e5388d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34006294a06541fd55ee04c8bf94cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0c27737cf1d212c6650666d735d2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a13aef422c6d3e6ccd25687c78d44935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795613aa7ca486a9ffbfde34019a2dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e4011a4454d94b5bdff45ac778cb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760180531e52c6576142f780291da46a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160f9e02e66eaf445fd59bff2f36b1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ddcdc07c3dc86add7b599a6e7d2c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aa4d60c03c76ca300616c8d92ab9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4b8651ccfd40c882445e89efa6ec442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8573b602ff8cde82ee2cbd951dadb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd79e8652bc54720c03dfeb691a284e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bd505c4751133cdb00a2859da0a3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056dcd28014a1ad82678dd7dff8293b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca25d3b9d724c8e8aa0480ca58b22b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e95349ee98a047d8a283a28f0641f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79428601d708c2e4b07ed4032d3b2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd638d98f396d78a83f40cddbe513cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb09f974be05796bdbf19f2c3aef551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25099edf127f4d940df978022c09d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c59d44392f5f2cdba813468bfa7d5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aa82ec3b7118377fcf3f9b3578e9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac0046bfedf9b8b8c7c994a988ea5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e3a35d18dcc6910b14ef679b984bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda64716025a991cb9710af57ad87357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1e83f64ebd5323687f983692fa5ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa53f27b2b5a1812bdb2678972617559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406767d1c4f939ac046ea426783a78160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc69dd3e0527128285e44e9c589f8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e36a16c53c16b4139b4dcb791a3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06f5b765467c686178b59135ddfbee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c81fb6173fbef20f7eb01307dc15d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba6cf691e2f9be74060ead8116ea665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9012c2dea7eaf25459cb5e1fe35b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb20275997d259205d83dd75052c8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7af23e26ae2fc8213faa0526456ac868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d5407c8e3667e4779a0f71d14b9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78f43259de4bab654b0ac54a7e93670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1001afa17df36d0a3984fae68e360b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2da7c9fff0e2c2b2c098e5792798472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64d87ce419fadef5eb289478c70da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f7ac65846ca0391d83f48b0a7cbdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397c460a8e3d3599e3628d06bda13d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bf632efc40ff3982fd251dca9d64f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ff0525e15c6a5f0b8c91d908e0c2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c13f00371f925b44cd418a8c394ff378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d13a7974d8bb85a4e3439286f741c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9185efaa37cc93ac357ae7e6e422d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a4d449c4b4ae1ba7fd4cdad4bc66c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdf3481deb129828a937a909ad2f0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aba57286e8ec9c8e8bec4293591d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fca1f651eb4d3fda3df9849b6e888e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8598e640342edec2e085d895aa7af685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c12e53090597635050987ca2b75c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c88402d73e60c49ba1eb7eec06b9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aec185dc2520855b12f4b42cbea0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4b1bac49872ec10399925cb9d073189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f21f1fe5b2b5094661d163cf48dac090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31992c3946043343036529ef1fd9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b0afd0ab8b0a5ab1bc56e28ba579b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a33db5e7baab3ac63d4a3a65a3dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c3e4010ca807b0ad18fee94d3380494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd29af36ebcdae12e513dfe53eae72095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ca434f94fbe8758e232a65c37214096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351054413c1c46b48a234cd508f914e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4081d017f0eb3d0fe00b7967c53e0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c054795de2646ffe2908cd1dadf465399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ee2c757be385774d1f5a72346ebd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00ff54592b08602a98e2826c6dc7e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a66d605287a6c9dae542d23037b6d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3495b6d7a248dcfdf65f3f5c56199103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb03ac1112f6fdd3177dee0dcbe47cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da0d9b6b83e9349f03745f034fd054105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ce3bb53fca55f12d301979f54cc9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e330be92cbcafe84c4a7acc69434fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f907ced628b0d8d60b51fd5298bf7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede62be2d9a781a74ff9cf474aad05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0383e58f922f788129d2569680d2289110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53590a85d7a505983a9e49b75c765b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53cc76e44498a5fcfeffe13d79412b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bb0fb85acc1bb38eea08ed08bdabe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf01f4f3e773e8df9c8b983ec349428114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607413472dd3749ca3e9523414218a85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b76c37b6eca9e86a78b500c94b1a1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9cf03b3e45235c87d693f179899de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceabcb9cf69e57549c44fa27a202654118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86c91304737f0e58653d943e418aa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cfdafdfe2c279223a53167906edf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d8ddd8bc0d535340b3ea60bc06cd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b0568145e70c3e476d809e37e25b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad32ccd5bbcc725d581538cc9fad0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a971a189758a02d83f41e099b3dd1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c884700c2a617bc92760e5faff2a99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b35544cfb01b454ade0d24ba72cbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0fe7b545a5f69053f1c876ffcbf52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379690827d69533c1a879a56ca79c303128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b514ebcf0353e3b70b1245ae2a090d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d191e295f7445e978bf9a5fae4ca60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deeb59dcc87256fc26cd7c1b29b28f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f2db8a4376ef80cb75c976f50df8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e00156797340fa61def2fcf10aed44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf13928856e1293efc05f3a4e9e434134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6fbd88db63e840e32cf966d7f7c53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598a45bdf98556ad9d4094b9db2d6ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04489fe39a70f556549961bbfd73d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99f7e6e9ae4910df04a21023e320f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3c28ad8fb9e88adf14cc33278bc4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3612a9357e0afc474063e84baca84b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb98f6bb0cb998e39e8d5195be83a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3a41e659cb1f54041e1d9f425b0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3675548a511e6c093f326562d3cb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168109da2a4db3baf50311d0b637d7b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543b8a7fc1c08829226f475fec16364145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88b00d7c2a6f399e28d03fe7847c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924f154f6ab4fa013f6aeec755e93f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16181f464388cccb0b17328219b5760a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f06d28f59e9d376bda791bd54a01a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ec1e1b08e8831aee42e1bb3dbfb47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b5179a23f6cc2fb44a55fa5ead92c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b070d056f6ef0b1165b642fbf9ee4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d0ecd9d08590d271d8ea5afc1c744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5dbac0881e1901f8bb802d5483f16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc805a0bfae0b3301df643ae0ea55b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bacc4bd0f6ac04077552b44dd86ddc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e1617574108a0dad3a5638b4fd476157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f489bbf0de2ba4519a367d1a85b5d30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b836192989f847917e398b7c3c248159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6ddbbf5c9754fbf379aa66514de84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e84a3c95be1cd6b2815f4ccb16deb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0dc611f92e709e12c54996075b42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828e8f1cd969e49024d8c7bb9a05846163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4f11da19991c731de22ef79419d4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefaa5892d124e50e0c5a072ea7d216165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea609c607ff4db2767af913e592ad6b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d7b14210fccbc5b957e3511e6011e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b897099342ac6361f4232ba64b36f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730965ff4942202308b0aa11a56a71a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151df9006a81ec3f510ef5dd4156c28a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f915289fb1100d52e9552bbe2d4fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb199c0a46b1150ae05d1bc4bd07e9a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c847c517bb93da839c10d291a399ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813accdb1b7c3bc0f6f25eb079fe5fd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add72ed079ae8915d914382b6b9102ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fdb2312b4b8f5dc7d51d4f8ab4844176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568e31ac128c4515f9cacbc08a62ba6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c883a90e45cb719c3dbdae0e60f8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f49d28deb5118257e27f7c39a3793179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b38f47822d6e7a238bf0bc91f4123180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6cce16a546b20c77be724b62ab5e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0433581319a912e470622f1d110d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28593c5992312636a56120efc1ba79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0bb0a9d31f2c3ed4e4774434e345d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22547faaf143b58796acf7f53520b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952bbb21876cb1aa16a842d36f6e78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de308ad1070f1fd3f553cb75c283fccf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcec38db3f69ccc62bc2ea0fea9cff4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12d091e9841c250a4741a7f4fcfc9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabaa61e69d0fb23f7c1c53f7e9aa42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b2c7027067d399d94f3a477a0bfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade1b586a98c32e9fb1fc43009f6168192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1559e9ac534850badb6456c699f9a3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a1a8c9770e81f3e7f99b619aec644194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021dac98dee032377eedf7e6f1a471d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd313029c1b997b37bacdfd8f561257196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b09e151cda454f09f2cbd0275798197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f08cff401dde03554fa71f8e1d7b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597a47f72d44a5430dbe2aa0ed75f01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242cfcd657b37e90ecd72a363bf1d61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76840de159cba9bc30fd5224365e1681201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bef48d9db9cf9bf62ec36a1fe42e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a759239d9e2e3f50377c7ec7d2b89ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3de9b93ff27ea00eda35ad37f6a408204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501878cead1ed1e920febba57f0113b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30953f32190ceda63db478df97cb5420206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2a7a334f88eac3a37de237fcbb808207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659e6817508530cf238c250f8e8719208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb63c5eaed9bebb80a3c4ec4f6c231209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6908cf2faada5714033e327602925c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e255b831ff3b290c1b2f2e723ed6a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065af90482beb5042e2998dfd648f68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5784af43570e1d91b532b738ac33f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ded21ed5919c196ef418da335f1c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912eeab7f56aeaa0d3736c50ed6a5d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e46e6a599e99df63ad2f66cb61e4bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b97897734e247a69381d93b560c92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37ad97cf25051a7ceb6623f6763c98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cf0790222db89073430f77f3c4c45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912b34df392f8e786556d78f803a19e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aac5156ac20044ed1ab441369a126221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e389e874638755c6a4be2370fe2778a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b3c6be370c4a813321e7dc45fb88c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f8bfe3e9b589300cc30a13423b67d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b712c1292f51de99a769719272c2b6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c63939f764dae1f952bcd891ac525c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08c263128868588cb42ab67d3be9ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bf0d94f6f9358d9e2cf49f883a76e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c9e0f1de01f417e48854a6821372b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2869d6ede405fdab2855afd74207f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a12e66f2f7f18065d4d6ed5c1a215231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e5ae09ff75c5b2609559344a9c6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294203940714736c654bbfc57dfe41a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8ecc20c78c0231436dc370283284c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3424ef75b00f831a7051fedd15e735235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db269913fc49357835933c1831328904236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f8f718686733aa33f6673d5d69359237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826779e87906eb197462de5ba2b21d46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92dc6805db170656c4d979fc912bc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e11731dc0988d210e4763377fe058f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e3391e369fd7d0c02408c2658311241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6564fd3e07054a12fe943d7c71d5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb459a15228e63923a96e9072d93b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb0fc5fd3cb97a4cdeb731bfa020fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80125a3d9ac20f91ab159e68eb51fe48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c06a607c39b6c2d9dd8c628c1e625246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2094a48391c5094dc2f9fd5cc03bd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272dd5ed953473af8ca6788eea16d63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2ce95d34e52d88705a949511f2745249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5fbb3f44543839c0d0a07ff282c9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e4d92accd352d5c4875c6d712e805251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686c0ad4ac876161c96680ea9d510f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179de6e9dc1d576d69ca88a64add6928253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052acaa7c3dc8efda02493ef386b081d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9374b4bc48d8d868d91d5bff441c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e58c72d5382ff22821865528d96466256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b945c06f8a9fe24d58b7e4479bd92f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9e835d0bc771b21e5e5fceff4619258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53410bc25cd99b3e214a7ac4019d4e9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cc20573657f84c1c73e6965ef5ecd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13e60cd13de017e4054b0883142926261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f743822c2df762f34d2c035e745c02f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa8d520edb5b0b19153cdab50d7848263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc5175c5f74e3a3b95ee3e88b40b46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e10addc4290d1a7e760a345954dbfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4380ddb8270c9c9404063914346cb1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b5ed7b51bfdd83c89f2c2624b9dc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43068b41a0baf5034f44834cbff93b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76fab32e96d38ca5691e9bb40991f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3f25cb8d9a42b184c0f7b1e8d7398270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a09554c6a69ed187bd114cd03cba0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02101aa034665ecece77f9a666d4fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af7dc0d0c6db779ea84f36badc6677273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497cff345f77ef6004b5f5707149c86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d3ff071e927e78c07a181fabe7432275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5a8216ac0b0add16298aff3fb3cfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20204234be7ec4e47435b2eaf11978c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfcae8c505ad5807539941e366d48a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742d1e20b899df986d14640384506e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c769c5b9bc27a90b37757b807cec9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17650d1ff1f952ae9ef72e03920902281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb4e87a6a482ac3e262e43422e8b6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e7d07a429d03c10362b99f1610859283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89decfb0f46250f2443bd4167a680309284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0cf181c629cd407f31ea3338baf65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5616efa39098805c363eb0e0baca24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ab77e1583a19fab4f56fedee2cb59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab90ab0bacc913222cdc44148ea531288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15273396928e42edaf24a0632d22dbdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9ad5e198e7568c5aa6a53fc8a3c80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd007b976d643869287537237fef247291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2b55b748f485b9c793c922c704e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66906e7a6a15ef9ef5a1e0f772cf339b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def7c6e6ce656b242be692b24f58340294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473fc799569802d3e580b31e47a85d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420716c0a8c96bcfa72d157967acf0ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f398d024fdb2886cf21f28fbf48132297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76746d16dbfc06cf274abfb93145213298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a622bd4ca036e59eeabdf5476a68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf840a7d6366994b5755c67fcdbf9bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248706bb80c2a8ea923f883c86a578b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efcb87a0f101b9d9f47efda90d3b76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdccb4d8fc8ea0bb262fd6c03d71c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba184273398a2bb04f46ce8d2d149a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab24f6e468168d3c6d95e7c0ab0c11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c037092d3f7fbcdd383e3c8c41b89c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866654739da0efdfd8d88e401e87eae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb2b22e142db87f8ceec05e50dd1b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76793d8bbebee86d335b085345207251309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce573f491db4d651f4a51fba8ec70b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08edd5425317cc4a6f32a360121e668311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043430ac487155a4c0743c19bd066607312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928765b3a10898cafbcf3ae8194fab05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3ca63e6dd359d8062d00c4f111949314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe745c35c35c2d4d33016efc3141513315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce44e4dcab6f999ace8b78cef97646316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a04b1d22cd8df3a29cee7dc1d744317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5cec4fda8419367f44043cdb7d644318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd3bf826c157d9f002a238da5b30bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf77f4a1b2a386943dcda4b0825876320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcdb97b929d4ba211b48de59d075ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49c99cb3281ca218b35017cc6f90b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61decb97116598f4d15e6b0b2c87d5f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973417a666c3e443363cf9a9ca3f9777324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb7f444dd9f9818f51cd33b068148e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5de6abfdf2cf558adb0de13add9d4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f506f6500209286f9d8343b9607e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883bb20f30d75af6e418e941dcdae53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74167088e211a7b2bae6858bbbfb0979329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31701e27b8b59dd31f028121488e5d79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76672977541d3e9ac4c96c96d6bd0dab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed6369a70aa54f6586111bfdda75d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc31287c1971c07c90c52f234f50772333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90e405891f63c1f61bc3d5185d5609334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0650df1e832ddd537d659823e1a0960335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc9c5cea6000fcc21fe4eb8936bac6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649fa9ce084c2fe4dda5b747b5fc48a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef82e3cb7432d4fc01787ed7fc6549338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85728e80be613cb3b21f4f943dc44398339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b42a8981acf8969492516210ca0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b07ce91f03da1112d72be938976ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a5050cf2d6ba75e197845cb325bda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c797ca8a07220905de1b241e548012343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894f6ad9358c3733910f6f704049ef8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26cd41a3579f725c71b7dcfcd1148a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f9f11bcd2fee8a7fac5cfced517b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb8628adf9c53d70d9ec5ab234a0a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260cc93d19bfd27e1c54f057941a8c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f203c83510b09604e5db7d4d3201b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c8f428b454978309f3c57bfbdb9eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4f13b363c08ce86cab932bcdb2267351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2a2bb5aa5746a0e92ac6dbcdd7434352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a8d0dd810a9b607fcdfd3227ae702353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00eb3f137cc47f5adb55e115916ada354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40d95a2234f2828e0f4147b660ed43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08c7ba16ab40f80266e51b53ceec7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3538ccf7ec0aa36cb5213876d8dac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882227c610663f7af722f0a668b02bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20faf5d5cca61b6fb3a1d962285dcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df47d6f515511955235cd9a3ae917ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d13f73ee1bac4e637c27bb117fdec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293de69e07e759b5b932a60d6854b194362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce5f8545b406a4bd36d174c18c7345363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d3620dbe94455feb38869efb19fc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db04c8f9dbe8d405eb6c2110b2bd3c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74af392e31ddd3862e4fdaa6fa97999366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f73fd73a7b891ae35a7aeb01727282367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143709a52d92742792e4457b18955e50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca13fe3c7dcfe81014c999190ba9c6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aab6cd9a6f2378ca18ef4a6fe4427d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73537c9bfd0a37baee3f90dc8ea7e233371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e04d9e45c9705089d6de88239fddd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38417dfd158e00f1a66537bf06038204373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e937e233843b267c5d397a41ab1946374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b4ea5e9815817907c32995c975769375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ab704eca1cd2f0ac3c5d5eac7d102376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c85ebaf5e038a7bdf048901aee16a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6fc25e77a501aa5149af74470470e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e5256bb97bc1c543bfce4ac60ef9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48082d3819b1cb5b557b6982abb92485380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eefdd81c939f444349b5b60b6d756f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5e5edbc2c89bc4e5658747b7baad7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfa040e294cfab0b9ba587d2555f5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbb924d6a443e18ebaed356a5d7ffb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a752455e81d06a31ae80e1c18d7eb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df9cb3c48f05818d4bfad739b5f46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0338743af5adc1eb2980f333bdf3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d9b84003722a37b2157ebe9b4059c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773151a685d22e710058f0bc705d339d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef6f9a89346af8aa2e52d3581a3af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2251ea4fc2de412367e4173257e9051391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51079f58b92468a9308bdcd26209e7bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd025de80cc2a86cf80d1b04272715393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d03650cab17f6ab48cbb0c9f718f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f6c9b79beb568a5a395b514acb719395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a41f2da97804b94a9d0921fc3bc77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53c9783c888120c2f7a572d6106789397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb4bac9fbcbd8dafc64e5b6c27dc88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55384bf14dde603c1da2581c0861e164399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3ca6a59ae0aaf03716373f2bc0e18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658d929151721ee202adf7c2d42b03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66061ee0ea1d9343bca2d17f188d86e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b93e9b4e45b3a264a75c71946fe9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4d87722285ebbaf3c42e191ac2599404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4872a0b9a6b0e951541534e61bffe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584c4c24556addf4c746749fbd41f18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc54cfada831d65d9c88b8a87cf4c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b144c8f6da887992d954494a6c3a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56a23cad76a80d13531264205687e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf035ce60b09afbec39e5c6d58b5de4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2ad1e79897a6b54944b96a07b51e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a100bdc09500b2607561f8c4f00ecd7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13bffb427991d89a66d5fa0750b867413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923c34683fccdf938fb2f746624e43d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a7df6c91cbf6fc7511b73bac54bbb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c74928a961742cd8904e8760bf4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb198ce9ee54a1683390333b6935a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272271fa4c1cf386d7c3f701c8c8f60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbd2356a84043984d44c8a174e5eb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061cdb4462fa76148a7b0f955a095a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b946bcb1b9365a8bd7735e69ddbe4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c0c390baf4f2f3d70b5dd23feee53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d3da947760366bc516fb378bc74e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a00bb62faf8b601c3beb1dfaaa5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285caff0c1ae2e24bd9a72ce9636861d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a616fd6d8ce213a908d7f03b3694ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baa18653753f6fcccf9e1c2f2a59f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ddf9f4937a3cc1b87cb53b80afb2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5213e55f2d9d59cca489c1cb1481a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc220669ff52143eacf5f417982b00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a7b93a0e27d9e8e8ad014e7cc8f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceffc6faca8d7ebc8bfead74c71228f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831997e215064d28056e92367ec19672433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe297ea144ed655660ffabcc9eb6c3e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe135dbf720c0380ea987263c254d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ef208056703526a520aa6e6587fee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e357acbdfb226c6e35c8650638650437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd328f0ced7df6d48e14a5499e374f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e52938c9b29fd2d579608ff2c04a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c2d3758362aa523df2f08b70d109440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dce3f8ee3eff61fdd99deca13f334441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3a2249fe02c8c4cefe25a0f024d58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325f7bf1ffa36f09d0e2c7904581d73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2395804b5e9db119ce3aabd7887ec7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b205de81445291e8aa7fba94081dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b84ef97847ac3e2836771f89099b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8e750c512864d58e474cb7d7d0797447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aad2bbaab6c72157866716f2a28700448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda45cd233c28a08923410b23ec3d8db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede7a37374c0871349a247209a651d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee59d5f74e509abeb2227154f8019d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973fd870150ea778d9762ac0a2bf41f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64942004fbc5b071aed9bb6bb8caa6f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cea88892a7b3060128e7917df57f35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030049e3953e8db92d4295fea3a90a8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb83cb2f9a6d9e6460656b401ebcf33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9194477cfb314712f8526dbd56af5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1572eb0cf30c38e8f0a5bdd6a0173458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51984ad7b0e8f9b19ec43a1d31231db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198575f59ae0a779f5bc36bbf6bd740460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8123b323b6a4acec7509081ab7516461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1390e65d632fce68a3662ef9df263462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b557ae096f7c187a486463387fa35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb0313ca9e559d21c1f7eeaef7cb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915390f9218315c26fe25d43630103e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f221b8beffce000255d1380a221354466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e91c1463585e9b592d9dd53c2f85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf29a04bf45940b48f13408830d05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bddc5180f68bd91bf07b5055119b0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04372588e719736a3cbb03f37d00908470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e40a610e155ef37ed29c49d5fedc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3cb10a501f39813799e15d7c8d349472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2830031a88247ce91e809fb79d83310473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025767d96187b0bd2a820802592574c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dabf856a6f30381a6a749380f4f61f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e19eb31d4a8e252394a599f5a22e1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31747c6371fbca4c18c1305aaa13216b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b4858697b92d3f0c0f7f063d720ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663980275316bdea7ef08a6c4302e529479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f25689978aeae03c98f73fcbdc9ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a59f96f97c1732e91e21baf7978c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e768179ac2afc1cc4c0d78c6dbefa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a10b8f29d49d01860f7bb787ea6d60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ade2c98d173b6f9d95d4b7626f2d1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59c25a16d321bcb1372eabe4c5e930485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a17a49f83040b8a9a92efbe516176486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc6794e25879f4e546c7ea968283a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035bc8e1cfb84db6dabbcd28c39548488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be091c7d4be2cbf0e5c71b51b92d27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac10aa714098fdeda22a3e21765ae8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aebdbd2873dff1f9258cd6c5b86d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982225b0534a0551f5b985773807a91b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc18e72f4d82581766e07f3e1caeae2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4b270e15488f5cf1b00260d31c0b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cb8ee60e46277e89ac327ab6be640495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000142dec1c58777d109816d108025f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677c363347ecab8eb241639bc7085f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87cda0daac6aad7143ca2d99895c05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b27884c52328fe556f8d3483e2f48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c1f69b9860935e8ccded017b455cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f56a0abd6fb67ef32d8537945edd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cd6e1ff3d87b5b63b692ad4273c68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc785b872b95b630a16eb8ba1829087503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd91e8da18d748a0107018064731271504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a97fc85e2c5cc0fa2653743cf32cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b454f5e4d3de79f72deb8874d9bc0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716caad16d13c8b881c5824d8555413507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e92e24e753984b649efdb1d0c3f6f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131319f4308988c7754f3c17b6bf3497509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9c8f19c55244bd309e2e65c75eb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a2b7819cfe29dc4c48770b0c8b803511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8832e447800aadace5d4d8a760c179f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba56dd86c7ce09d1e0d77863434a0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211abdf713f77f0b80c939fde2a44a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bbdef3a8084e45c57953da0aad32c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b9450ec6ebf257d9d4f0766d17aa5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8badeae476d4cc23bd5b8e8be518b9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27808b3ccdcc4f8602e3d6122bc303da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9b78a639cd9287f74bd543c405aa9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5008918dec2370509eaa49f415cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a05aff030fba8cf1c7c612842dceac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ade922858c3337a848d6af2e7dbe85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9b5690ef302083f76c7449acca3cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61503f83e54624d116414650af5778f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397bf9ee1356fb388daf6fc3076c651525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5d72a4561ed6842a5de049d46b0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead37fdd24af80b8b8d7e3add420e6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a66a2cd21bff2bf4f82fe9c357cec0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0fbc12f1fe5bf3c1ea0c945c2d1b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0731a6ebdef381fd4a8274812bbd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f9b8714e4c6f26fa34c11852834fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d0c717086df8128d41de7944959ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24ef61fd20f437f0306e33508999a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf293046adb79010768e6f25f471fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9f0711480fca2a9fb97da40cd5d2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92edb6546909f804e19ae247b631bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342bb14307d4084682de48c946c0227537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dad04efec320d0eb18694e01f7154538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0386083879b1bdc7dce20bf4e7335539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5e06f7ee95007d43cb5057d1c224540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba963c079fd1e7978a5bcde093f818d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed49635b5bcc2d3e5d7a0965b23a23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3b1fe9ea6e366cacc9418f42ed8a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1d7415586c1cb15bf42af1db0c33c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe30cc1be4e99979c93442c4e10057545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd77874bbaecb29284aac1c1e387ee3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d2d3611239eabb533a817f2a85d70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb6af248c203b0ce096e188de73d76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac9eb86728dbfd4a16dd5b4f614635549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7531ab8c4a39dc04fe4b362647150550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fae57c2ff9b87afb4bded63cde6009551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39fd2532f479235ed90f032b2be803552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8cc48554708fcc4dc55bf30d75c9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f21327f9f7245d954a99bc46e8c9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eac20abcc99bea5de8442625657d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8a0b2f3068326894a1775f2f964bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eef454e9a399c4a77ce868d8739961557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03afb4b831991e958722a64b2d1f555558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f75ddddf9a8af46364b638047527c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4449af0f8d398d01397e8124b2a0f78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb0769ab0a521d2ab66196f3b93dc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126c4be5b7dcc9073ddd0482871427d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad57138a71fb9b27a6225c94473e087563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417ffaa3d63c14ad258ccc5616821d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f821bf6cff179cba2de01864e0f53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66a3d80db5f742bf6d34f5793ddc66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb75d771c1d88ae36c891347ade0ea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0187a26368eeee39efe90ebdffd53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e044b291d8519fc758ad270be94c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb9f8e2aa8edc38b6b1e775908a6f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5a3d9bad9ecd8653a3cd7eb4cbd19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3abaca0b77f8f0f756391e3bf6ddf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f6ecf76a8a01da3baf602dc04c18c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ae5276905ac5282642df95344844574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a09c79f79b8c28d5a31aefcdb286a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65637503c11642ede428bf4bb5b5e57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0122bdc96813f1456445ae738668e01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fb428e6db19225414066cf10cdaf0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76eec0c63d02de10b4b7284f6e1758579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2365bf0479e820c9be06de184adc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf5870a2c49325f7a221fa20737ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba683155aa18c3f7669a9a910de5942a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996fa630d19d6e42a0283233403bcd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f32a3d65a296a37db92169601b669584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ddcde0940f123219064cd34bb8dac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995213e24f9fb085b50aa0f45aa078a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f42f238ed50be1df6dd1c7f5c06d7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff719f6f799c6f8712658bc8a4eebdad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28247daa44b67557d2be8df259417c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e2fc0036f125079b4b16e35adb178590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3f9089ebfa190fc7606ff3a51ec66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d66d18c0d77fb20127e290fb22ba85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042369a74380b1a9f58efe888851b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c204452c2caffbc93f4856f2db62ab0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4d8fbef04ce7f6b0cb4acf5e85a25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69c1971d7d2b7912cd7cd59b69265b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fc51d5f50c54b03554c4262855074597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ff896494744326c4cb668afacde3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c7b69b08521528acc7d282d0fc052599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b50e5f60ba9026ee70377f18fd2f9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e325f739b639aede7b84b3c0c404601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08cc76fe44086f37e65ab49d881d32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b159d9f1b298a19f5deae781b94e3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c9ce1a3b349b70f9514a261e16560604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c09961da690dddc176d1d6f4de510e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fca521c70247d9dd64517c4e0f729606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236b10a563258b3c3973ca308ea606607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5750e7cb806807ed4a803c2859daa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3ed1e28153751d2bd1d143aa8767a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cf967227ac163afd82a9dea6afac0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05754fbdeddbc062f08f792f016a77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc10a0a60649d43fd9f2b4baf4c4c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b094f17411c397ba3796643c23c715613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d045a315fb9992e916da5d66e7f7179614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34b9f8183e68adacae166f0b4e38f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c423dcb2a358408ce883f38605c4e9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8faac2b84bccca5a21bea10eabea6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7663bce89d096dea3158ea60b5c05d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d10abba9b7af01fbf3a5a9a6ee87c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53e8c61160bf24580ac15381a42220620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17399938c462d835b6e93ffdd4a10757621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5624b29e5e944010e880c9e36a35ebf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4453b7f72797daacada1830336ae7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff118e85cf163334be9b0f47c4106de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1c00e0c0acd130469d3d80797551e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713477ea668c40e2789d2c45707883a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44160810611b6d2ef8404c7db35d8d6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2b4a5b0a1e6ef390eab27845f8143628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a98a91e1cb8c174482900e613fb3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809e7eca820774e9ed64bfe26c566e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3684c6b95b93cce533e87e8e2d7928631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b2ed8a08dd194344f47c78376aa06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9fe586d99ec529dea5b93fe6c7b41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b73b751542279d847daa8d44e5e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a51c2f21c2c3b0e34b304abb666ccf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fc7710c771edc4875ed8854f40706636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3952e037791bee6133411589d6533637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3947fa2d43b7804cffcbf871224fdf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ee75f3ecd2e2cbeadfc42d6c6f537639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe629e5d4b9926b29d7d0542855d96c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b248b245d01c1fc063d15fb64433ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6b085f947b256b8c76392bf0c10a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba80470de3c0e838fe2aa615fb8bde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039cbdc09d8a4d20bfb4c1fc96d62fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5eb43e64899c53049fe0cf5c70950645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dcaeab3cd0927d029dfc0e05c840a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f071460b7e9a63c371dc1a3585762a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a078e89b2ab0328fa66ec95ee8b5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8663408256b61ac86b5127dca1f0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f54fa23f3ea5fb1c8bbe3caf55e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449289aaee52af7f1a0804288397b353651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2233a052b5c010161d1d46a7c538e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93135bf0aa4341305d48e2436069755653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073f0f1270b47e4291d2cd67a6b516654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b2e56accb44ed00147ff5f9a13622655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0265524e4a625fd77343d94b0eda275656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988449cc35f8baa6fb1da67adb9cb2e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5e62032ce4b0e07cfe3c10cd4ba9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b0fab1d2b679fc0feef721d86386659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f1e652188c057d00674c6da7cba1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401353d13986daeada5e3efbe4475ce1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ea21aa158fd8f4a998a0f68fc8c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970422ed9e93bfddaad3c5cd7a11b1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96874b73042a503e3bdd87ab576d003664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96e497835904afe2b51f98b508a598665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0128eb243a4e28c1f5e18b68ec21b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4efeba870359342e455ffa7cc4c96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c774b9fdbe504d399b5bcdd288d25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914a71eaeb50296a5ddf16ff838f88c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844139096aaad22204d381f5c4276ca4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7bae92c9ab9c3ef245baba7a2ac08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a11b40b61543f9aed7ee13c9affcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8209e3e546e14b2858121de3dac0044673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ef3c7339ba3f084f0f1911bdf0224674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f61476114e4e344f6cb42e4a056acf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a49fcbe7b5736d054401d82c7117f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f335fa448fa66a1f90d2956cd538b8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b85e0465ae6ef70fcd736cae9bbb6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aedcc43ec7fb42f8379731b2bd1d1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e0b7f9541c083cbf7c5c006de2db6680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>