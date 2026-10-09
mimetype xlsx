--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e293766a289fed56fcdfd0df78e98231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede9f8b1686603bbf8c53cb8a0b0d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766971426c9ed67c70de7196e20e5663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5510be8f745aa8546f3f1561a05794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ddf389472aa85fea21cf3bebfcbe25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690e189e5777f19b5a0c67b2d0a3ddb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf64bf73692c53fd94897c7cfe39557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f919b529004d0996d6de3ee636298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dcf684b5ceaebf9807424972fa9029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738b12b0e02979fdf1aac6177e1081f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb44c416ad01d0dc8a45e9be993e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8389f225150faa91b1405fe5ae9f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5899187b5e4e4c87910a245a8e7740813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d08895a77aa52f941bb1b154064f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd530a2187419ed748d8bff0a44edc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e2c34bdacdc9d9c132c6a338574a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603d3d656c398205807bb3120ec88b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5052ca1345dc9fb159fd4a7da362b6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfad19503b64cb22d5755cd273154d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5f165ff089dd2fd33bd697674897520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b97e2451949ce35acc9ed1ce6abb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa742dedc25581c51642ac02d817da822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74604f9f7f02b4e53adfa341ee05f1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f29718cde8438396ceba4a1bab91b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7132143c9aebb142e1a7139d52cec625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443b7cf14defa8f13c4c142c2237f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867843b082266102e3acb6ed8f46fa4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5531984813d0774276684de71a78e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5466834019081ec51086d6d0717357729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaab821fc902264ab5e756c8ee520c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445779eb9870e76b2952e41e6a25ecf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe913b9c157d2c1ef4f11e7269901aa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb37d4ec7602f381884fcc2948e0ac433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ba566d3d5b77cb7bc67c3f947303834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ce3a518dc86faa25131de0e4cdad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddb77788feda402bd37253335ff46536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b87eb8fccf37cae2bd4e3ed362aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc498a15176d676e3a0f29a88a51a3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8e7db040866dcf2bed32c648229fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33093f55b6df0cb4b65d2f302a2bbc4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca613b121612f839570ec5f2b632a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83466e0fb3daead24acf9a6e34f097d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bcdc82b83ffb24a37ee1935f71d3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba4b0d50f35e1970224c75da321c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4449a31e0bae48a2e2d9cb8a0358bb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca911095f39938cf6162da1d9d168446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec29adf560815677c5b420bdc2ee3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebac788be1c575108185521f23ce98248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2f9eef42dbb5453349750954d518049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f0628456770b00a305962b95c8d9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e90af76a9f5fedebee83e334e2a4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d82fe5187fa939ab25a48ea385defe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95269192a9db133bd854dfcb7253d12953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b1ff138e4c18064fb678bf13e9a1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7042b8d68e89ceb75d2f5e6341d64255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0b20a486fcd7dbeedf6e72637313656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fef2c8dc8c67ceb58edc88c75cde357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501771ce11be906b90670a30182d95158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45b0f4527668ce35fa1706ef255c7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93aff9b669c7d756669df08040d56560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8094929ab4ee38e94208ef922f79c3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6466e155c7c2d88a3c4897878117ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcf1f5d3b4cfc83e52ce80f96d07ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c0e2285a769cc0ae37752237c15b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71682d4fecbd568a4a4deb4bd2823365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba17feff81ae25decea189212d0507766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122f413a981d4c58edaf4618de3132167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5192971b6a22726e067067bb5b915d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e61226e0327463b7630e07f03d6c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82903bf00eefbfa9b722f7de7172ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8d6fc661fea37f68f48a4184d2c1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863e1d6ca1fe8ab88af010471fa72f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf24efa88b4544af0595f3d6382c1ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd279e289a94ce735788787d7fae0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14525a101eae49a635bb05925ae94dd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf5aee4e8c30397ff9bc0f4d9ff0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e89a88457048fa582b1f8b59007d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7b13a47c31366657d3ff2137d8cc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f19bff2b5bbbef4714dfcb9bdc0f3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdebad30ffcffddc079b7c8b7a80bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397b7cdc83de983713d8a1e858236be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e908ab12e6e440e5b93b7e5b56d2bd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bcc4709debcf2c04dbd9fa45ed5b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1165c18db30968bd4d8a59ad1cf5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebd0f4b089c97df88595f03cd1ba8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaee1ab613d13c993316448bd26ad9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dc1c17fcfb40deca5bdb7350a9d4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b97dbc0ca3b3737635d37bb927fc2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e280bfcd1021d49a909bfa99bc125189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a901cd347c69b10e2d8f5188dc3adf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ff8bd0720ecd43198a7618549bdaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e022f63e4e848ddc9afd366603717bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca4afd7a41f2bc30865ea0a872422b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398e2231d63e89df3239e5430ac004a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d1bd242b0a961f1fa1da4947e01c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb155807345ef9bfa9500faf481516cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee06ecfe83adbf5f81ece1ce4aab28597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67597adf1e3bc7f65c5e1e6dea2bebbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df3e2468d25b4b941a36cd121c13ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b18c5bf084bdf194a0fd4983fca35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0757174d6e40d17f451cc7cab94ef1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb40fd68f1740e4f345c755ec01991102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be91b113baebbd4d166efe108a4db4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec23075099be760704b03b7b46e1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcf5e83a51741fa3d1924f623f3bb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ae23dbdaab2ddb326476e93a7e524106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b35ecbc16a849762000a9a4223d4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a01a8715b191dcecdc98edc4f8cd5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7d98dfef4f3f9633923aa8a21ecfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a6d7529cd87fd3284b9f8947f4283110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c658af0cf3ec8b06face4a0aed454d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e336d9c613604cf175d8302efea29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f0daf3f6e422b7d1e275159477ec3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b77654d64a52ea1e01c979206c5b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1104ac2fc75e81cb3a41b3d754029115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71556da3bd2ff4c414d677ff0e3734ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2943ffa5138e4f5a56c8d73548ebf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8442c1d7dd6faf084d107034e10f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60bc36010db774f473c1a14af5f5e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68494e159e68c6b6a9c8b6b9d423a750120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ab3eb603a6a7a3c7a6687e19987aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe1ef2486e3875676472164cdb2c32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff46d0038f83b3c49ab78329d62a96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e57ce2c04fe7460481085cd8d40ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f7cd37134a928a37a1e2e3c316ad5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a5d77b07d47c6e14843c668d4e718126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d9f7ea684ca401775c0cbd9f62db4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e659e692b1ca898361ec503f234d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e94d0a24e5d97838931f81e3663cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f6de48516745a228e13d6ccc55d63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6b8b5ccace2cc079bc80a2fc2e3a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a38e0ecdd6812655e8818c700d4bc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7067ba3ccea23694423dc96d4453133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83b38e50fb5dd5644cca6c56401719134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef0aed1a8920fd8c46e6bb56982fef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76aef00a8179e572709b8ffe19d366136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32f08b2ca3add8a1d832bda71b1941137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb9399c178e0dd41c4dcd28ecbf988138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764e693224c75bd3854c24efbf2fb7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9eedb266960e6f080071cd57a004e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4d96c484b42e3cd297e09b6445080141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bccad14273de65c1f3de066fb2c359142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1672f433df69145d48eff649bbfd89f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb3a12b85a1c74d780dfd56f6a414144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922b3ad451289031cc24d27481f2ecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146cad9c63a107a474bcbc2831317b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc2a31469fe883160cd459db400cd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645b8908328fc6ced2ee83de1157e46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca667ccdd163fd3fd38f38c698545941149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d5100d0f413fe2ab99478b37fe301150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a9f347efd95456608c6d01cddb9f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13824714d74b67a4d4c7c5961b9eb4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5402745b9e409a828c31a59c33749153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef80dffea61d66a0eb5205e19db5a4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac88fd5180a0051057e9d176fcd558b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0bc973c5ec2cd78648094f219e101156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4ba947d540615ba29e2f4d23c9ba9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c26c88be85dc23a66f9a1470ad311158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e62bc8262d59cd2b9b83904ced2a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ece52269b549981da34d5f275ee37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a76fa17ffe58087389dc8c5939e3c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde300ecd11794bc076c1eb15a8204b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12cf7fd8be4ca95dfc79b9b6e42443163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c33918ac361f518d4db2e9d7dff3b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec6d627cad02c5bc3ab492c11c14b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0408fb950675bed17eec2a068c3cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9027889051fcc9679b1d3a0449f4bcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223344c0fe6821a8a59463ca0d0b2ba6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba1ee0e25b2745a63ea741e81920bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c7ae6e36ff25061906c16906d88dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13850a6f2d0c2ef218ee2c02e3205d73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289fef7d35f889cfeecb5e23d8833c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5327713a465a2d3b8c4af3dd34430173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff286c860907f94b25964a63e9e6c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320866dec50d0b15a0b96743848030e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d844c6a5500306764dba69c7df40c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74986b390a0ca671315e4c4935572fb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d8c8901f0e542820b69f8f08727a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62db6cb2d75726b97277770363c65ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f5e5b9102f99558656802303286be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60973de2f6b4aa5d083c471172c84c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bbb993bce543ac9a890f08ff00118182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4f9194fc91ae9b0a6f9b9ae2820ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128b935e64c25fd29606202859e78f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd76fe0ef6c092c7b9d52b8641fc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3c8d60fc86eeacec5caa72414eb26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed1e7c099037e8f962f17462f67eb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d1e3e14e51ed3c80a5f1a669fd37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b137cb54c536f4eeb8206212322b9fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af708912c73436fa66756e3d18ba5aca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6f88e3630014304dd70eef5c73e11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c641e195ef67c77d273a5c9f5546c62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dfb7eb41a3cbc470ca29b15485bfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbf2046b6a8afc21a33f82ed5dd3b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba416db99c08b1893fbf6f2afe1e1c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb2c5805ed0db8eaf6305a1ac8e50a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf5ee4bccbdeaba19ae729f6ef2809197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716524e88a75964e29ff5defe5f3040e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4002cf39a7d2e4e5ce1968725f0a7a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4652152bf6614fd1c1ee81c2d894f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9072279d816d7ae3df1d8279967d49a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6d7707b9f71f184f2d90a10137c16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fe5d64852f413f643811064a6acfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53202f4980585148b259b5351f5ab004204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d542b02332c3271acb86be675dbf39a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ab12fe7f4075283a0080089242c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b454fabddce6902e94eb6fa6edfec58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec3c792bcdef264e2791761e3d64fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80073d279da1455176ccf46f8855f47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676897ea02c3799370be6ac669f0e01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb729ee05ed0e4a565d94ff5aa6d3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275b132e8faa43db841d3fe3c000ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419d74c48f42a45528facd1b097fbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73486af8b46998706e5fc830279c05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054cc303d3d9c90347ced79c4e94ad9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788682571a0aed5e75fda2cf2f05cdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0d91cbf3bccf070fcfc0fd4508820217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3f046efd8ce2cc6ec8508a0ea5cd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7cf2f5dc471d91ba61ed763763479219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87adbf253e4f7c0b99a6534143d7a9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ede8a51a6baf7adc4ba39830900524221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b4099141a887ac4ea270e011edf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25ea4280b47370a2437b75e7ef930223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d096eaff96772f1199c8b194e86e1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed35f03adb8d828dcdc347554d746225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a726e2e1aff63ce8408acd602572e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b6de2b11aa2e73934a7b53d11b0a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945a4d660cd68ed21523f8c4c411aa3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeae5c762932464af843890cdba61d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40f1a223927b1977fd6ba81e3eee12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3fb49956c7bd3b99f49fee8fd2364231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa599cb3cf78da0ed2a621345fb1aca7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d5a2fee9260a85e748b331514fb80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e627ae4eb722c76e3bb6d5ab9d2e680234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f19d4af5bc63da907be03e022510235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f611bf12905ca2f63f1339ae77835236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097eb238bceeacbf1dfb89860b77d09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61605855d2876f2bc275afb51277a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b98c5677f00420cb3a0e60bd3d4cfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffb00a1dbf339f51cff49c8aa991aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbca3d97eaee3eb3e9c804736969417241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3285a80aa5bf8c0e5b726a8b1b88e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac35b9f57fa0fef92c290b8fbdd6f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fe74cae404116b579b6a91b3963d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6539dfb7c5f74cc0640065e4e3a9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119342edc9a853419eb8e4a495d988e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dc01660afab7c86aef1839c7f482e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce94ebda67cdcd35341d908a04e660248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a68c0fd91d8c66c1149632a46d2e48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95195cbc64b1ba85d02169dcebcb0f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9840a75089368342ea70a247d315251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a61e48345f8939c6878981b02e159a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252066f2c3c44aed9b9816a9a284de37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103c322a2e418de1f2b2dbde2723eb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e5512f8a00f6e3ecc3fc5126f282b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c21370ee83c5662864f6a691d044bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6025c19440b1a24a1ef34ef2e2e8b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572088eed5215560a51bd9a43919df2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966b3b99b23ef492af34fb7e56ca2b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067b43566dd472da9f30d794bc6c7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb06eec36590e3af242153d342ee28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd90f6b5d71ae76c5dadc3218bf2935262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231031da20ab0cbc7e733b0ffad5571f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759866aa7bcea08c59b159a2bac65b14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517caf426d71b617632e2063d28abb3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269db15afafd1f96d918e68add1385b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae709d08ac9fb2a04f8507c872a712e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a88ead041b17ff47e50aa9013ae4da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b523cc1d954f7fd8c7c7b46d4a2f92a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9808398821b529971323eb7e8ede6fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4e9de3a2ecf11390a4ae5c36f1853271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c2ed588166b6c38679c2001c15428272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f809f089a9febc60e3fa06cbd10b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158351d393b8aaa4d4e575721d14dd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15833254c990795c81f9aa2b853999275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822892086072a130587808e4a71c8d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc274cc6c8528d0c4b2148368ad4be7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef09ddf178e0d7effedaf9cb2540e67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c87a4078e9470ea4bb52393da7b1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83030d9ac526e029cb7ba06f961833280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cc2e9fe0c78582b7ffa9593ffb108281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff1106743f5c7d78dc6b0970262997282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ab3d40470c14a674510718141e4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a5f8d90bcefcffda82302074e37cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e780b464a63e03933262d94a83c4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895bf840bee3ffc552b6aea0c9a51a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb56df2302e1014e19b1bab694b977287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aed8b4427e4516ab92e3b9bd4a5d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601708e7681eaf9d41d33dd8de58d703289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00edeae677b6e912f457c298745aab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ced5a405f461cb31cf2fcdb0adaa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36fd68fa5f38b898299f6a621e1d48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb2450e3873beefe1e1ac211a52d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b6553d43878159cf23ea98acd29a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c294299a82859f578a314646d1ff61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70d166709e650b23f05e283086b205296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a1f038d9a7cf5bffaabfa7f03b7a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687673db56da292d64850878b331003298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5cc53352f0690ec9e038b19d52def299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fa76290564c0d20fc2e4cc04c4fc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34932b24ca6558330604bac0e60720b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463cfc01976b9dae7d79dc12364554f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ed29321df0fd4d8a624e799dc2795303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a5532f5ea043dd9c6bf759712b2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21143e39d73e70a918c4a7a17dfa7b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece28c6f420026c4e7c7e8fab5c9effb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a3946a1c94cdae10895fc9b25d9c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a28fe6ea08cbf93d4d90b1abb5b4e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cfe3d995fd4be520c94e62d492bc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df1d102da850df1c0b829f58e2fc3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8841be7afcf15bec4a4c4e582965e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da1cc34f06aa9547ca093c5e7fc737312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae842f7e137cc0884562768a778cff8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ead4d69e7897a779c9e9fd9dd54502314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98127f1f0dfc738d6e3983bede8093c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4c4bc22bb956133785f7b809430a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6422aba2142dd3f79a72cfeda13d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b8f9600e144866265be2b42412b8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1537d913f9bd760bce805e39d6891b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b4d32a336cfa22f974e6b69535f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72406cac4faf268b60cf5f8b8737d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c98ba343270856b63cf96c2c859af0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cc7a669c92ba1e460de2865f1f7ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c075003bb1f2fb65726004ee4b701c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09f66dc4eca4c7cc13d0639fa0bb24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3c7eb90cc28412e0eadd78fca7c99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0181747c02330ee6906d3f945e7c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd462fa4e5cb6a9a0c6e1d36db8c8ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b715d6dad3cbbc14dedf0614a5eb3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a64d2c5c0d2fc15eddf3af59a4e779330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0473fa5700f7933ac32df08057a1cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1fa2333c8decf3694a7d43da6c9dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb14b20fdf6d2c1647d4b2ffc29868e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3a7069c9b4b6918f338260b973f3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd58cce99db510ff282a171f411f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486df79f0a861d66e273cf09e79d227336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1d8139dc502f99e9be4aa3e8f9dd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6be6155bc5dae3edb823642cedd8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638e6fd2568ec410567f415c77d5899339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa33667360826aec919caec08da1816340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1455bbe67ded325dfe97fc43b2ccc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706ba3becec806615d858a74d8c49af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcb923567f8878935cf77cf2f704b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb2f8f148b20ef4d1e95f3c32ed73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cdd4a388553a442c0f37b261d392f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f42bb10ebd51d08352bbd041502ef9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c6946c0786f1f85cb9bc9f808a844347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dfbdc091e6c3d618530d1941e6995348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050051c3e943e62e5f6b46244c3d7f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7792a1c80eaa640f10712498dc12d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467ec44c5c40fe9bb36592142e9342b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fe6dfb9437f073677368ae54a997a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fe37d86fc0b11929d66218fbebf21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e19f1e483796b305f4ae74b5e99fc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2322f50ce03af27fe8a8fb1be6876e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8820942c50f1f1b766b2a4b84df440356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc21eb35d543e45e855f32de88ee1a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54059cfc702dd75e38223e62f19f63c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160dc199e2962f643f96c3771cdfdcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743d7db05cd3a12732dc94c2e09e3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49170036aa95c511d7969b1c1dc4ae4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1d60680ccaf52b99f8160f3442cb3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b7a6587921ed3c72a99bad010f841363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a2d332cc22a997acf7bfadfcd9b7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518871385d52beb0e7f71a228d7aa700365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6481bc2654925d1975c2fcdd93a41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d4254cc4d2b72f93aed13b0fb6801367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411716bcd5b75f31c3089b516b82a04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b98f2e49188534a0250bebf04fde0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9fb564eadde2eff80c06fc6b173f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473fb63703b7450cfa73d0698ab4067371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec7f430ec368951bbdce68a4192811372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a00dbe93f934e6d54e321c308b986373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075887afe104707c27a66a0cd41bf120374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1176febe4c6b3c2ac2843846d7577d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6293540c9f5762ff4ed7e767aeb1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c46b325d0fa6db7f4244d69bf531bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ec7b967538c3220f33347434d2cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf68231424c8adea741a8b825eedcc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab2b90ceedbfc956f05f720095d87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b337e65057c00ac9a4453a4ff266e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ed8ccc9ebbeece5b60f6a6e16cee8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff28d6ab06c03e7601a51850ea04e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059e392477a7160c2091aff9b2d7a4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120a6502de75f269372e694de7c9256385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104fce0ac396a3452768f860da2bf54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca88ae5e4e2b13712af4f64a303231387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a883a2c520e8e6090b16e56fb113a13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab36706a969bce4b70c79ce7a1d04d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f33a203c20f47b59968286c15cc93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c1778e6b8a027658ecfe770bf8f82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004e22ebe273dda25237784999b1fa9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d09b5fb0d1d92527b20de043105663393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d79cd729c78cce4374dcd4b11dcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06e570533e59c4914ac08668cf3e9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b97e29f3212531a557421ec38c7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5492288b025984da6f9a663509f27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcf8b176f26cad4f3f803e64241517398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60979193d805c8b0672222533c432707399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa30b19eabf1808c037fc0f358dcdfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfb92ec44ffc09473eddc70502a07d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5891c475392abd3b63301d342f47ca3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c11946d3b7bf11fca5f8511e6e929403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918caa79ee9cb51bcf5e26494243c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808ab2710e416305a74a2438cb9653405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a7a8c63168404438ff11adfca3c9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef87b23dd6b2436900c538158b70ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d6299520c0cd75991bbc693bffbf4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15fa5f34172e02afdc12f4a7d1320b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118d97709006430e14918034d1880f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf2ef9fccba0d0845283117de08c72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a1612f2de98e14b8ea339c288c5f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14a3069eb8d63c1db07fac6533acdd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aef9a89f8fc785d08cd0a11fa90594414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d3dd7877a58a14a35f20ffdf2aee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f36f69f5230c9c6265469892e35f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f48e995dc66f622cdef8d37636e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b6325dbcea4ff8dc6fb8652675dc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3315967637470caa3875c48980261419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f8728894355619bf9d61fde395d9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff1be58406c8f6a5bb7df94fe9162d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d54492a862761f604cf35fa76ca24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fcb15ed85edfa3508cc59a42a73f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4f60f593a1594ed8eb56e0e0e6770424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece71ea0759aad636e27c65b9856edba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ada85f3646c271c7111d1be7860ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6760b3f1739fd13b32db72bd20b238427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f07fba214e8c487b85bca398fc8c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f321d3e991911720656e903ce2c84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139712294105e8e13240d23a8435bd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89619cf6895e206b19a686902715a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d83b73d25fac5cf00e64e2e7d783d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97fe8061b84762e016ec15e5c0976d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99576b4ef795887802379ab54da4fb81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5885094ccff07186e6bb3748c8c5e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace47566cb4bab4e9a1acfcae2d7c5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dbee4ad955feb7a1842b90fac9ef3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfad6e0fd6229ac2f954c819a19b72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae74cb8b9c98796cf7898e615f95ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eb0b968a78c0feca6fc20207a7781440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb21131e760bfbc373059fe83916c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32378cbbdb2bc611bac6a567558522442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22523b96479d9bb81c4cceb4e15e96e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d105e30d4706ef4307b4d86184eea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf823542248162b9d03d4cedcb80c32b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d637b3bf91e3bc29bc6a5e322f346446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6462b360e601c64c4e5229cd72e87c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058ccf31fa405c2b64267ac3b3f2a2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cef483c3aa3f26f26360a1d787e2d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be59a18331d8621ed7efe25a91e38f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affceba5edd3976b4f904bb6726f7b39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c8e6fe9efcb36fa5de5f19c4d4fbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a94030768743a1920def430b9cda1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e11b22f0c96bd1e83b78cabcf5877454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b541682e969e000d47d75bdfac0d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959f8f81a0abeefc601ea322567df7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcf63c78c3f885c5da96f29c2f4c41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffafe9f9370acf9218bd5ea77437364458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1513c9c95054a49f9218bd64e9dcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dae0afccc47b7ec29426bf6a59583460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a96d8c2ed0ef604e20b85e9fc47033461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d25ecb7207e533157feb5127c53e8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935beda93438fdbfa8a0d8b3c0ea27db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9ab2f733d63453e0039240360191d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0b6998d5cc8b6a279ee020f00a386465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f62ecfeff2b5aa54a2699df0975da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df171d6073378774cb210bd5c5674d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692caffa2f398a05916c4c9131b1f93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d725b41ffb0ab2af538ce48f26dae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84227adc2f1a60cd36f148999705d62d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaba1967aef7abf88ac31ee8b0aefda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b971883c45f165825ef451ed1f829472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c5f03209bce183ca1b091b7c05496473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cde9fe5dd6f8883a721eafd438bf96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd181a6dd7c18faf2d69b739213a33e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50595fbd47df512135229ae5d7d65d17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc8c317a0499ee5f478ddbe3355b08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387c5303b500f616c5a133ebc3cf36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12fadc1d7b1e04376ebe1c53f693d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a52db6b23838402091d92d814546b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d051d7b150d472e26f65830239e821481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336196dabfa3ee2f1d661bf3738824a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23ca2f2ed0d975813cc0c689db3659483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4721e3d7d40d2a3d9f9a546b3118efb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc747bf829110b3cce5ce3fd6068e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df67cc2612bb20dda1e0b0d8063ca6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba949dcb13a41df465ae4a7da908f774487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca19d13df934c2386b96cad0dd436d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d7b62264b41092ebb210e57511dee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e21feb6b24393d8ba289506c953fda490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924af53ae0795197ff7450fc82581f60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9848b9a74dfb1622b414066718fdd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f96096d4335f0dfb6f70f1d57ea1a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a25a55fdbf0bbf6fe18a89c2ab412494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bc750a21767900b4782389d91ded2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16745d741ce3a123a9c2d5a09fe80fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609132c40a06c1a7b955208fccc0c1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01967b844dd89975338b22a4d1d98c10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5af7b4fb002c7b6c4f87ea84fecb33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da010e87bf600dc7f0f22dd73774debf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4596c9a07b0c6b660a69d58d2155cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619ebf4ba64c62cb48b798466dd1968502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff42c26ec879002951ac6d0b7d47a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a75277e3fb96ae25d0c8b7fd580a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d9983d423fef0302d717a697618ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7c0c4ed6f51c4082041e5e41ae378506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a62d909d7b5d0f3b9929b05211411507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b199a61e42a6b52c1da9f73f576c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d994c47239b339d381030f8ad0769509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5fb4cacd8c6b07acc2645e781f054510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed5cbc2caa7e8995e783dd602f7125511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc2bfdd1df6191f2572bd5deceb96a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e2da8b000e3b4b6cde3e3c61b35d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96410201854bf56c73b258bfdac1a2da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701bc675900157470e93cbfc66276db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84718bd71dbafed5fdae1de2c263682c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffbe62c722ca25fceb5d9ad5ef6fe9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b87c956947af3d5fe03cf8fccf85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc3b17c2a3d0ab5e2fca9a2a46a66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dd072a3932740433dd52da9e036dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086b2ab2a64729817c65726a346372a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b484044ebd24ca0b2fc21c6040b85c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15f124ef1b105875ee9b9362ec89c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac6b7cc0975faaf5585fed2fcf29eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54ef0c597f2f16e7a4c1ab748ea4c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69cb01ee2180bd47c37671d3c0e2a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7766a780f82f91ae86032fa2e0755527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a1cbf431dbed63a21183761666d42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ba060ac68cbb88b22304859dcca8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8073e5b19e44d203d0800524e28ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f6a36586c5ad4bd844b918f6096ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4a8272a74d471f730b0631832042532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc289ead217683d237ba115d6425b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16075861e98fd8744943ec752dd25743534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e2038c2c463c2f8c523bd5446aa72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f73a0274f1c7c7acaa0a5a92c9e534536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b10133f35aa5e6a93590218ef893537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df101503facf4b465f3dc4ddc094ae8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e161c426acd829642084df3fd800539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9272a9ad692a0a38de4c80015d295540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca7d7757c525af0f870f3882854e00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e993ff4bffb359c606525eeba99c2eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3ce9b502b0fadcb8c6bc13f2cc74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405e5701bd13380babb9d7cec6b2ced544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240c386e7bd926f3233a7858b05d6a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a91a2cd4aae2454ac8ba7ea469dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca54b170f43da4fe9271d45403100b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d01507d5b2e7ce35b9f578b46d6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaa6c22a786a3e522815be198c795a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de2992ec8cab9ffd76a80959ecd3b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff551ef36f68a98a0b8f16b168bbf16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5730dc08361fec82924519991d4ceb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd27662ca12803d568575bb6f14b19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3f89b18449e4b077569e9282adec5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d48d9b9c3314077dfb641e3e81f3d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a317115e11d0b9453f68bb000f3a313556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89e438914206c1cf8ff02b5f657de0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fd45d523409081230330f666aea6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753e4d7c8c49856da6ea6861d0fac50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db72bf24b7639e0549e5a544054d7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030531541a0cde0df28fca31efd5e99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccad717a6436c6f2404eb3060ce809562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729f32bd0c7ee82911d79151a391e0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aa9e41103c48aae559c87252c80ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a094ad245946f860f5a9b1ed972a7bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046aa232a8a97d1486217c702cee72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639766974caaacc8b0b9d36c3793c162567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a88adcb4d4a39d377ff0bbacd8a71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73ef98e505a7c0c7af7ded79c8159569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115119801205549063008578de55fe1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506e5cb7e0d890580b832ee56ad99e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e45821f120452b126245b440680b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603326dd719ff836c56747603b0b3a24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91676d6755db86ce19823ec9d7246b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d39b09b78311bd42565b08e47fb24f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546ecd4beef595be67cf0fdce57ee9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ea4d4767912930f686898073553a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f7c038e49dcc3374d729aebfb703b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f29473a68bcd9de74dc2608ce016d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9e21e47986d6c8af59e5904d73918580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1f09df04310240277b7b9d0893043581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af759a3b3a8a8318cc03280a17eee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d42b20750f04e5b2f6e736593690583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85595c18e3a6654f08b20f76d1bd5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4a9be234e54b4dcbe46170982d860585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840731ba6588d2e98f305a14fc86230c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426923c8d2537dcbaf4d7cd619e06b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c161f7e4f3df06a4ce8a39eaa7f7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d23847d28fd77cd1044686bf6bb2f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627081278c5ea3d77b4d433ac5d2f40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de2139ecd41f1bc44ce714dda221f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5829bc548edd23bba07d13b5de2db6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fe15b958372f5851af98b800fffe1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffb692c449137ffd41ad56bc6dd912594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655e0d488b85c1a563d89f10479b99e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77954a9b02c5bcab8a885267b10e8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012bf4a9efc240f55627c1affaea16a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31ce4446d058f7048eaa255bfe4950598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72154258090374833d901f379237b256599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dcdf7004cc8aff2a93868b84a260c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942c5f033bb2a8b4ec3c77db1f0643d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618150392ac1b707dc49f2842e2772d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaffb55e4a8663eff871cf8745d5078603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf492c2c43b53bb7be42468ace8a4e8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78801f31bfa2ac945aa5fef540e5ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f7952d0a4e1d4990c313cc1ea8cb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2645908f800127497e218f7720c10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a5e8c97f63a178701a1e83acb5e4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d03c84aadd613bf599b70453d55c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d57b60f38fd0e4f8f8d194f9e6c5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb611cbdf91fdd58b98e65dae420bc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb0245006fd9934c797ab4ebf9c596612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37df33d590fc265fb7e79bd6009f588613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be3a48701a8412bb7af2148ff6006a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf59e64760cd48087e090d6178cb8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085b95648166f1f108ada68aa669a6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa88bc48b2828e1dd571f03640b2c7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd4b308505206d4b7d834cad43ad6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd28ab10d8f038fae648f7fe9162125619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdba369920a331481d1d105a5f7d44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467f516b183f18718e16e96c21a02d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d06edf7d0c2e230093f6f8f64f5ffc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291ddeace5ca04857fea0a1da7c2543623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fb401f9877a6e1af0925bb10a6d1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005da64a9b35faadacca2fd2064b5f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afa2b6ffa6a7e46b0a4250b3461fb0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c90a4b5ad0f5188bf45845477d136627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da4dee9c3982e4dbaca9e58350bfab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2f2c9fe31202d2c248c675f966827629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae7433f0520b7988707f7b6fecd8dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e350b9c52a91af4fb52707fd0a7ecc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc8c2290851bc02af177b259553a69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca098e071b5478b3338ded6d77b364633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0516655b156624b027f2d16cc0f7c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23866ed483c68b897102b5c2803432a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa9e0ecaf0cf28fd4d36fe2b959c03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97868be5825ff5997d20aa85d3dddfcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f3acadb8a7324cff48895743273d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43d58bdcb6cafc63dd193d7be5f554639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd547e6feebf354b19a3252302c3d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf72626759648bc4b3d0e9592734aee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc9dc25eaf686998795ef7055adace642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13bb1ba69a3ca99b95060aee5128f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ebdec8c9deb57d15278fcc50bb64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9a64165ca6909d5f4a290c745ac3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292bc512c73576304b5a50ee7eb75a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db329a4f1bc55a62ecbfc2bfce0f021647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d1c984c69bed3541021d988fcc2ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406555834678484f93ced0ecd2db205649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5864dad3bf692f25193e26cd41ee2ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d157323f514d0ac49771efacb7d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a5eac24970f53906cb167eb6fb23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57211275327b04fe661ae9b2bffad454653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787e6b9f7c8d9d850a368e41fa66163654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff20363188d2fe19b7f0af2a4e2e97e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c0e60e2419067af598c1b71e635b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975bb24f6c4390b8f58bb7aaa2fd5e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acd239c26991a132e7d562dd065199658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c636d53ba0ca982671c594653f8a89a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718715e0ee7609f8d7261ef84ee2980660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee09048408d88db0fc50ee9b4dfe0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b215ebd4d20ebce86d8f5dac105fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a96339dfba45f7205fe9ba28cd66e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ddc3770248a1f1fda09d1f963a8cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e481f9371eafd44f4678a81ac84a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8069d00a589ae5b843cd5582cc383666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20714367b044221a29b3cb7dee75c2ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc8a31165450b68ea2f8c6c85635d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1553c964a401dd025f2ff6a384b46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98185ec5ec6b01497e7a7f46b829f7db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aca7bbebb8530b46a5cb38cda2f061671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffdfc57c21a30f411a715763435175672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8381baf40775b4070a530e6f829dc01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4640fd1a42bfb07e0368905f076431f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9025584870a17da3087432940f6ff9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7930369c58d4a8d54a622d0e12610de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30275fc0103ea2e50be84fb9959169c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da725c617ced9174790705e831c4c8d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c2938ccb45460658f687bcb1090d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cb40ae8478e7b00b8316a34801c39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747914f8135a7fd7f29449ce1123ee7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f845351cacc97093510a0e9baafb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853852a3e7f1a18e4c45374d606476e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df1f06df97df8214e44c40a9676886684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea622eff441b53fd7d6cc185ebc2f7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef421c8b1c2c4cca6a9403bb986acbc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565c55443903137b9d0b291c09c5e8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a55f4e028006cfcad83ef22c0c1db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2f04bd4b7b68b1bd5d384797785b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13201ff260406762965ecf2e564046690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63cb5965af763a45b968ddab845f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3990c511e8ecb03ef87593a9a17108692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242249d375dda1c0a19f16fa7a7ea1a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b413ced6ff7853fc2bcb6fabb42f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f983bfd33988dda038a3fc26c7ac79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bbef642f985358eb44f7e91f8c079696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df1df6a10ab5512d385091d93314c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ab2f39f9422477a879685561ab01e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333b0d697fa2259c81e8ce86197f50d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812fb27a13ec50051aa2a8cdee7ccf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b63899208ae178eca4df3e959f75cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64132d191e2cea297413a546efc84b59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc999791458a86bd99d1de0a2d22c4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73a13d6cb847befaf99d415427d1cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbbe90d98c63ed06f848e7034e4887705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366fd1e4381e4b75ffd9dd09d264ef0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1d560fd0de8c5f82ffb9055c601d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5dd9dccc5cdee31ddaf229d99dec6708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a6e2d438d4edc943e16935005a3f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b3e8add87811cc41fd3c6c3507332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67cba15ba4389666f044f2de49c2d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b848d2694b0f640fe392b6f72fd1734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69786710ce71dd79d3178c76fa39ebe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3078d3d6f1cc1898ac4a939a5dcc3c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dbda933b4642dd406ebafd5c04dca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db131936576610f6466a4ed6a74dd718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051d946ced0ddbae7fb0d624739e22e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b68f420f73d3953dd0334ffd05a2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cdb0e980d3e67d1b07b596b0a2b2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dc8ac9839276e25fc1679378489ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6a1d240cca9ab44323b7eaf4fd3d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5529d84a153582d8bcd612d11ab56a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e13033740d4e439b4a2dfcaa4dbdce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaa287726851c38a7ce5af72d01d1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d0e2a5ebbf195f6ec1d6ff51da75b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3506937523aa0e6bb3098e8f7e86d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2699b8432cb59936619e4b3b7c79d8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3a279cd29725dc79a37f8bd81daf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214477020d8537a301fe03532d79ea721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106abec257c0c52c3af1fe2dfb26526f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88850118f4cc9374fbe194c1d4e9d2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47e29e6c4bf31e03716668e8fb13c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf36d97f6db34229c46f143fa0154025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6df5fb5e9947789061db988d513526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb15494b5a9857bff1029b4f0b608b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa29c4060fa0f5a54d7debd735afea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc8c3d04fa336bf682d5dda7a5f8b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bac138a4001f68d0141d277db02130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b7d7e3281a3d006978272b990cb5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80101269683914a8f35e6f45b2733e9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b8994fb59438f422ff15fa3db015f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1e4bc7bcbfc9f9176d5c042b08ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d5ef6a8f4de7246a8271bf958ff6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11c9270ee09e675bdb6bd16c4428c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d902755b1c289677e0973f05b5e0da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5b0a757edc895a5aa045c927d9cd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34631e6c5c725ebcd82aab6701ff47ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f72daa5f45980981a119f16c474bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789fd1556f9fa16f5c3421b8071e7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb04ceb73d2d215c3e1b9754224cd5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16d835738c361e1d327f6b0fa6658e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef5046ca570ef0b28db46898d41cf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89701767742a211814cc9113b7753745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c339d5b307ee8853dbc0aefaace14646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4d44e72528cd7bea6f92af120608547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc34dab75a1884c6e9ce12d87ff4f2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acf6e4275346599b96dbd9ec029c2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289a38b33e59fc9893f54b76010ecda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1ffaff6fdd4f88c6fde0737674c0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f343892c706d0b7ddb128c8ce194d1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce73c2c41f62458d63dcf2abae6b3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e372a92c9ab831bf701156c3c5d5d4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8085524878dd66203df545d7416c2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eefc42f15f30b698f120396b7b68556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84bdd220a07aa66d6e374a5cadb46557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160a4ad7aa68b86ca81a23d95f3002e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9c3840b1b30ebf448008f9068db3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc2ad862ec1c984732ad832ea8ae0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8b90ad296c489b675020be849272961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda04f8c8e1fe85daab2a31396b66f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276b51e357ca127f385a9c6f56c5a8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5c05f5769f884acb77750a30fffa564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e29292cffb40ce46a48742515c8ffe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d5aa1e690916ec4d95699a0cd39766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0560f72eb5dd1a0ff65a9dae34ca99467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825c53a9848b4b6ede8ef760b8d561368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d243a22bdb2e0dc98dd27462355d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec8ba10ee7f0cec6d1dd24b83b6ed470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a172cc1b7d2cb7b8d1c1c211ff3d55771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ce046cbf2151ca50b4f5da7ed50a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358f0ec22a2b33e4da9f1407e712fc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eb244404e3d6f0a9f6ee18fbc4a9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d831bd13471c86b7ed093c43f1311075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b56a72bd348a51e4ce0e5f4181a5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097d6bcdbfe381d4797b83665b1fb6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523314ee3a60efe52cc9547a91952ff178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cdec299d90c4c9cffd7790fdd547b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf760401d98f83304420632e7749a2a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b049ee026e25f571bceac937c9ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea310c0ec03f3b7c47207679ebbfb51f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482d499bab139864ca8872de4a1bb7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6c255628747a306d97c821457a08d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391addeef4d59da75f8c345a39fb97e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfe829c672b7d43f331edae459ac8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14302db53f288983358279dc512dd45d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a121b7852ceead04d928e3c758d2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e648d0316ce28ed48edf099db50fb8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f77998a4bbd712237f6d4d489222d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0380d1e291a308fcf67cc4e39cdd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e69a28173468421f4db7ef6cc88b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a629781c63fee6615efa62cdeb7bad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db29c91c384f39bcd3315189cdee6b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f268d33bcf92b8c3c2b7ba27a905b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f5ed679b312b9c04ffd96460e847496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5b0bbf1987ad6b0da90b562101fc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc3ad4e930876e78fac315baadb72798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649201b7c3f4822cbbe8d02782167bdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0bbb4f58d15ecd1c45ac75380db93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10892b3fba8bd69890028b5d03d0abe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da901bc07ef1b39bba792f853e9ba5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b7001da32b5e942bb038bdc407228103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa623acee5bd96cd34580a697f99f9ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7219ebff4fb22cd8b3f568c90b759105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387afe9de6b95bb033ae721d8c9fe9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05467a56f43f796a1e1086c09b8bf39f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8c09801c7144ab334763fd5ecb291108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756525746fe519d5cb746a7f37ee6f20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71419dbc10cba8d8d7df2b28a28c51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8707cf5c3cf907550222f1a4a6f17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371608ff6457379ba83a50f19d683eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a492d1336ed5e07284d4ec91f3a842113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013625732a5906d8067833a20bca308114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b9f38a0f3b959ac20097341ae77a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd2c71ba2ff16da09201e00bd9be7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3821d3ed424569f1a9495e532296d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ce2c2058a3ae36aa52f6b31ad31b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81a18add431605fa7429a6f836a18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f849c400fa31cd2a4bb0f0e18e7364a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f701dc4aec042341cd41fa2c783a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df872056984a054698508b4ebafce1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabfff4607f1e01dad0ff4daac2f24c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a918a328a6563441232ef77796381124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348d4db2345064029f032bea93f455a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7a6c3ac8d24670396ffa6e622190126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3af81e354832cb3c16f65ff69bf731127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535d94d188cf61c76e65702812e2e76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c667070d70345734822d3eca63a0bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967698cf15c9df128dcddea7b87cdc53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca7797cab316d7fcdb81046f12a87b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f17b0e3182abd515bbc7407a1c17a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14facacbdec9baeadcbc8342f5b0f81a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d74da0bd23914fc84261021f9c0087134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34d96df77a2795c688c1b0c03ddff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe932e59288ac52ea1db74d5c1fc36f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a21dd7619f26caf6028a44dc7273137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f7a9eefc12bdd7e01bc6b67615e98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa5e86ee0897c9852bd187d4bd303c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f36c7e564fe0a4fa3cefdce2cf2ad6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b15abcac77336f4f7c5e4132f33806141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06f1bf7bc31022d7c3af7c77a23485142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c408c2fc49b4d395bb01618109565143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4539c56e91bf827be66af4348df59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178f9a77d3faaac9cbeeaa9271dd669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd88fe6ff5a424bca460ca9155e8190146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd65ed27aaf7567c80f40a81fdaeef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356da1ef6eb4db6a04dfb52866dc1926148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5662cef0109c9e5b9f018d61c727d10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472713f229200985956ca907c452f46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b269e0c99b99c5256edd1353a86e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9388430dd465cd66107b225dff38c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b744264a3a6ced12aadb8455ba94d5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea383425d2346194be9e01140a5c1432154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5992ce10628b6ad03a72ef4dcc1d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36406392a43b8480a765b3cdaae65d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08df5fb456ca494666d81de8e121e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393162b4177d4747330d9fad21aacffd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8bbdc0043799efc5218fc0ab3727b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b13ff7dbfa490c9b7e7cf94f93f98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63030a04c6c494b64893aa7dcedc92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ad5cd3fd8ac86b1defb701509f1f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1d888f61d108930b7d4d01c0896d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca211de1a2364a01ce3ed8cc4ae818f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be0d972f22391beaffdea7fbbadf50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e97a7db0891db852565dabc4c202166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1e5d8093bdd149e41dbd3a708a08a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41be148bc4d975622d10b121a97241168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e33bb1f598e254ce34e916f5d16bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c3085d85dad6c836da3bccec3a064170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9d3af13b52c5e7face01220963b6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198055dbe10f3e46aabd27c0e53b623172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ca74d7dec18006af77f05a7f60e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619814e7adc11ffa063d92b0147ffce7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdf7350b53a381e69b5c715eba3a70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eb936b1b43308a12701000df65ee9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab8948c09b5208b4fc9593d66e06a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e587c89ce37cb64040a5cfac7a03d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f97b3caa3f692310288dc8207400179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa95d5b0876d90309865edfd25873fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c2addac3ace08d6893de4e6ac4e0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa2b121a6c8016060f926b28c85a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6da793c3049cc4cf20b77491bc3021183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd9646eaafa99ac4ea43a80399dd96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab3335ed1521d4d4392198c36ef800185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da9f569c0db54c433b383334d63877186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793072ce1146113fe65b3de53ead846d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cb52ebbc136a84c1187e83da824ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d1f36b08970ac6329bbc23e8d909189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a11738dbc9ee6aebe9d0ef96bb4b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b34f561e0910c1afb412ed8834d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bc801c92efa2bb317515e60329d88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76916bee63dd2ec05abce79c55a10d35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2002351c2c555f4f81cd8f45d129ed5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476a2ecfd21263eba48fd156793c379195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f8830d984c85afd581d447c04b36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eb6e7879bca3ea0d7ab9f0050c53b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98848bb6ecd20a8b2025ede169fbdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f397da8ee271df6dfeb6561cc9573199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b144a664eba3f5fb37b8d3bc1a52fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e7e8572b4febf94f852a2e97a2673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2239cde3e548be42dd16065de26e469202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093cc2473ea6ebde79b2e34ea55ee77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2e2eeb28bcacfeebc53acbd21a182204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8341551e514f33035757f870aa1da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f82e70fbec85578207b2876dda0502206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e37b3123096614c646573ed97a72e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0dd573a83505ff43d8d691003e0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2529ac178cc44ece61841410703e0de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fef3263d836f56105dbb2f21a5f3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9216827372b517ff81100951669d2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf72ab0d2ca8bbe2eab3bfbaca38944212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf01daf67355a668b1b5d3e2fe214213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ce5ed3ee69150ca012b565a20cc9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547143cb3c350d8fc3da11cb7ac210f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92563a89bf94047c0f15a52abffde2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bc276c306ec3b7120bb5057f47c79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3faadafeb939b808885bbe211b745218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b3ec390d6d9332b0064073b4dc4f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a31fb972e027841ed0768d6065c480220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0298cdbd2fec4868dcad90415d80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef2b8de8a15f38898a49bed0e61c72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b72dbf0390c81e4837d922e6b026db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472a32cf80e5e95015ecd305705ff8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d273406654463f3b1341725d5b443225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fefa7f22d99b9cacaf4eb23f43539226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ac68115e5a827cf49c8b608635383227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895fb8d6d983ed4e4ed5f01f3ed73bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026a41fc0df7c3d9f56b01122c4c18f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b347e4e168f43995f04d15da8d40f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b298ab449da07e7abdab3bffee7964231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19e353536b06634b7b255eb2655698232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe9f8c4a608a5087e86ff7dc392136233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d985c30bc94e9851a766e9af1e9609c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1439743c61b19693deb6f3f3e414e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d90353ba913f27e4e66468592c997b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec2ec9d4aa76f8b188656c54d07fbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c05327d1243b0044c64bc0e840c0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5716b6efea9bb92e65499a6ae72c9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd98a79a25fab056fc23de31b9b6911240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2078411b0b580f311bd70f42f6e20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27a1ee241bc67d230569b3b4296b8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef5ab8d9ee50a8a5a1e0dcb4f7f2c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50552fd5f14eeab386e987996b6d8dbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1be459d549431b1b5fb2c8c288493245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83822ed7cab87762c7ef76f013858d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aafd655b97c00d34271e1e84d1430f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8ee8cdaf21384ee13e9a2bbf6c058248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2c0717af0af8f6db166e190704142249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d9f1600761d72822fd00205edcecf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3368203f50a8ff6b8e7196d2fb3d9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57042367b470a2e557b5fa9b9d9b833252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15105d177101dfa54ab010b7f9bf95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a1db9dafe4acf239b5c9b9831422254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eedeeb2e2fdadfd3deb193323d2b1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656971ee8fa7bcb59a27fc08cf781b80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fdfabcafaec43c2ca7fe47b4ebf6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d75731da15340e022b75851779c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ecef28f171eaf16a22954893b2eb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4150b04e8821931d6a64ced833c520260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d3ac3c90069a5728d29a96645953261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ab4cddb4fbfc396f120c44eb1d1e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d0f6cb98bcb3fc94d3a3bb3809987263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269f252912e724b498bc15ad0a82f9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7128758395becd706a43642a13d9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4eb39f22d342729ce53b1df4bf742266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d78d88f416a84312e26faf12bc150f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a31ea1ee0a433ff9171defc14edee9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c49933b30866f3949522e8ae665b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9f0dc3d58214b1b2c9ecd91d7094c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01257b3c1710ec27fce3760eb963f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a209ce5d59600f242161051661510272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6c43b8bb62629439ffb1d1971587273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb01e50f39670362d1cf6ebf08f64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a841ea823cdf8aa43bb54475a77ca26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df6babd202ef2bcdd9aef41f3dfd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68060346f9392c5aac946dd6de4b53b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f762a64dba469107dfd5e08f80bf52a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06606ce9b75a690aed91578f25f222cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bced28c9f7c250144bc642bfc46a53b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9913df367f1dbd4cb58b60e63902c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7190f394dfc4a03e4b16c5a6bac5de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e48a2835ba42ddc3927ae8e723f09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17854238a429542df2b2acc7cd7f8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c67ded5da85fc698ba14fdeee6475a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9e9643be348dfe4474ca776b1884a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebc962afc3eb612108d996fc7f200287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994d1a32a959c282e536866e4eab0ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b34998718cc4a088070e9af1bf703a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb20dc5df13f3f5a8876bb89f6c6c15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4929ae0734c2d811e4bc9c54a5f0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4aac8cbb738b347500c89ad9df9f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4fb751110342d7f4ae8db33884219293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c233c8e8f92931ad2335b650ab86ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676133f0aabed989efab3d8eb150dd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ff397fb29d44de97c0056681884f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f83f0b8a9b8b25a39f711bb31e060f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319b344f84f332355db495b8789184298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6addbe3970359532d6cead9b89f983b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d74767ba6555674ad7a15daef1bf3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a239c29d361bc2bf5781b4dcfbb3492301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880196883906d2b30eb0f4d70fc9957302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e9b796793cc0e7ec1d4ca5e62de76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a177e2a237b652af21076a060c1a7a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedad88c3eadd81f31454f9628c70f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9acd82b76a640aa945c4d75d62ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0cb4bad79a3c891c8261f91a21019307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71badc57e88c0eedfbc0c755507f6b72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0dda6085076590176a80df62b6b74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261601ed8b93e390850f66cf1503995310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b5d07af3e1dee0f9389f00645d3a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81a55b9b5d67f2aa01715e86638f03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc2bde7ccaa843f6a926e404773e17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b43dccaa7501ab257b05781245a9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc67da05d4c1ad1c368f86955c982f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5c4997d6d3f7dba3abbc1f776e2ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747dd253514b1fde30c24925b288a36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db4e90bb75be949854c68ca292259318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1048025c51b14a80722d1c8923e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4141c9f81162ffd5363c7c0bd9db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e845c4cb48fab883ff2c929c2622daf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452e3ad0dc1fd9c4d213a6ae142c3fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7574a94503905ec9c99b3f41ce710b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614275c8c9437a1595618c5af0a92225324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a539d39bed8afccfca0ddf8f6658c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a43fb39770412a7adb44e7741cf9ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8d9435a909307fde003a177b7af80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8f6d0422655eca318aaa9d74afe43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6493be272e6b2ca7064ba0a293399c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ab1517854b8144717262ac5af20c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a11be3de4001640b3029da221b5eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92952e4b37bf04c8b7280fed08004332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddbe5cb75a961614d0e00579abff97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd0476d032b1b04c36304469a07186334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ae6a748f939f3ffd6ac474852c4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096ed714de338501a1ac2911eb01a66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557b44916f06ada30acf32ffc3e29f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68221dee31a15e02e36653e079db1af6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a492a6033e5cf64f3e2bb7926b32a9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4560644e168857e1df0fd64de56de0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11469f0796d45c166480b88632c73bff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756485862d8868717146d861d8c8da31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa875f0e66d495e5c96b36f490a4ad9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba69b9af8db1c82f3cef8c7618c8907344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf0b40f0405c724a107dc7e037f032345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a6d36c1579fcece2cc7825ee7ef9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21085f252f852c0379c1fe7421dcdc83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb63c1ec8aa5488b69d4b046e9b3912348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1f493393fe77db37a70c71182c9dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24783b90619a14e43d7e9774af951d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04604ef144ad8ecc9fcf0136cac9573351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eb46a3ac40544fc04eca5f528620d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55afeb525ceac90ee45c1c33bbab787353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc23f00abeb820e72e6e59bf387b69a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28313773b21f5c450b554b7dc9afc715355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36cb2b10548be0c00a4c567647cee3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c3201543cf7cdfe45881932850637357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64007ffe06e110abfbc696b5f271887358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cca28c87e3ce58c753a8fd0aa21ae4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91da5ccc3662898ce73f8d61598329360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ef9e020e951b94aeac58bf78f1d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c6781144c8fb24e2a476f97119a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f4bcf45fc88b8275086466b31b51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2c4c2c168963591257d89ce677cb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c9f5059a8695c07e372b7a8bdf53f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5e8c8a1d86935b83c6cd711165c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeca31a9419b6256229e57d25cffc5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6154fc4a48039b3455d3ee8ec9170368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8e28d81ce6bddf55ea9e561799dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d027eadd396608182e1aebe9953e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658f8d2d9a7251d3fdf45bc87e64dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f836582b39abee333f45cbea84cfe8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a4c79056853bf94ccbc1c27f5331f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23db2264cd66306037e4a3fcc82f09f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8f03f5d1846e731848e15a70e5f02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9666e59b53f2087e8d7b20a50854ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510aad1c1230daf0040fab3138fde11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18185946d479b7469ae699b49fad66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ada5393cd620a9d99b4d924c3553379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dbeb06fdf247454294b251fe526d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cf9b5f8343893a686037c858f2f3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12c4e9aa88088f8e35583c81629499382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf89b264e1e8066b5b997a05945a35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e29fb8d6ee87fe9ce4d73558ad8d7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d7eab0512720cd454ffe6b33c76d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eaa82d1bccdcb961d313c58d2d46b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc8b6558c13681d1c13e5bd3e50ffc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda8fa6f581cb8a28cadc7e6c828007388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7cb9a1192e2f843ab3eec214022bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710049c91e161ca93af654cfddf919af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255f29ee7145581ee6fd770e52d9cda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc993f12baa3e5ac9c48e7923d8ced9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775fbfe0d27208d5f9eda2f3984d173393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ea4ebedb3a6d4ef80c84ba00a10e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa086d9f1d48114645199bc48da200395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c0c57748f65e07e43154906bb384396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71933fcc2b8a86df4f84545b2696aadf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70d871492215153ebec6ce9608d6f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594cfc6cf5ad09fe80e2a685499ebc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d44830ddfbc7c20d93a96080b223400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9009759c82332ed3407361e4b57d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09ce8414f13bbb2ff5eed9b206293e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a204f927ea17cc56f8014042b7f49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0919ea706f197e00ad85e257e7bf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15801f01dffcdd3cc5a7942e00e10fc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c6c5faf3e91b57fb319285bde0287406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b1ee2eec51ec2939388cac5b2fec7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c04c27a17a2f9c35f3f05bc817ba7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea633efdf96d4d589016e8569a7719409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a9396820189198ace51e6c5e3447a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebc055aef60df31e0ee74d7fd3758c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6b12f186aae02aa6a49ccc31fa8f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac77fa3200662dc51b0a0dcda5efc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b281f9e64f610632e3cdcc255e6cf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aef1a5160b120021fb0f45aaf2e249415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b5610420729bd53cb58c8a4019b31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f27e3544c50ba2686646e08b0df8e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7154aefac73e81d6b7ed7bfc1701a4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dddc28ba06b04931bc3cf051d507e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c4da2378c228b8e227a8c47a628ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86243d65179b5fa394294a78c440b394421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd377a66aa9c370f6f76484616b002e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f252298b354d3246e1ac8a450436b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabd3ca14fed874776604921823f8b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7acf3e695d96ff4e822cbe657dc4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bd0416afceb32e1d9c61dce3ff35b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861822c37f8db3631d8687d70505e47f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d49dbe4ea793034cd0bbf5c2acf0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062332221d4052e3f7ff28b6d52523429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a7ce59987c135ead99a875cffbdcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28306f09cf36f6c364f2ae68dc0b51c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da52272c27fa5fb25b36a526f78cff0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c5ebe5a4507600a90034b6f4371f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be29cff05dbf40ba611abbe971f9727434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4602b07cc522ad4fa17a661b0f86b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15442fd10765180549cf9ff5901e1965436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c58701728e69d032fe2a4e57b33f68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbaf0b198fe2d19306889c963d692b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9716427859eece87e529a205cdfb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b946a83fa8db183508267f7b7782b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b04bc1677e45aa4e3eaf1393c37a5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b80033956cdd69bdaada9db06cf139442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b0cf47d544d86d3c64ffed9e21d84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570543adcf3a831ad074f9addeac07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69916737994a398bbb07a1503affb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bdc2a7691c81f5deb76c5a560bf13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4abf343262fc7da9fec95621214f6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fd260c746914a06b63ca27377d61d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfea80e45066e4c26c0caa597602383449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309893e49f9c824b22f12db81a93f1cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe61e2e2e1d743840db557e029158451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303987387f5475a886dd3b37f41e8f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7fac096a22bab34991bcc28e728b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b471b770e94c80d0c4a843ae0868405454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b084c8661545c06d88352750003c8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa6da2f93cfc52ca9b4997c7f5640a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3e0c40c542738b2628bcdfee38bfa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33ceab602bb0754c378567bf10b2a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8507216671a9c0b273f70390f91d95d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d55e22bbe2ff6ee6ad82c73a60281460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249b8875028671deb26c9a1d6c81d75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0828deb4d1255ce9121e5ef26e8b1a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ca640a7abfed1415924328e787446463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93b222119e4ccf052e7af6cd01efc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433ccf05dd50e4dfaf7166ac4ef6667465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9280381f8450087b5872e63643f999466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d4307f46b50c7ccd6898df244ef13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1eb32d439a1969d9c21f6b461862f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b253177f4e77c44aa837eb0312d2c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918d2bbddd3d59eb13c1290de9b0b43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a075061395f7837d7ea70bf0f9d0720471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b42f81acf77bb8ac3a35c0e4d2778a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e698138845d1e23d0026a07d8f66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f504991159949de2dbf1940fcca91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8410a635274e9d7dde4debe62b2ecf7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029bb5b4058ddc21f9f60aca5768834476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e2d5de84ef54cd6f5fc14d2ef74e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd16beb72db145bb93414506c75042478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd1a88779f1b7d799620fa2f35e98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd2c00719d8a75c44faea89a04dbc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4777a89672248139ce8dc18f7fca1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bff432c572035d12fa5fa01f77275482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5955ca74f062dfcc4596191a9499b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaf32243c797f428827bba72d9e8f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f0abd1b1fe1af988f17f57787cfb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a23699d482eef45d5a947e998b51aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3e14c95d356b87fefada9a0f4cde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bd123582886256b1e42e4f005b245488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395ac0c16795a98fd61582a5ff52f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf47841b186a372a66b3a1dc843263e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2619edd4d23031f0b3819427b6f5f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae4e0a46f5f37d16fab552defb7e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639f78419ee56e6d926b7f6b5b9b5b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c6ca5801de39cc1d588ecfcaadfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ccc53ed905116f49ff083cf11295495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39cef1756c2bd10b756655c499b7c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f4d98f37b57f0bc808d52c7e0351b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662573aa684a6ea5129d88d0ad7bb14e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99e5887267a365c719d6ce6ac46f00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b96283384b934b2a75c9207c71b9a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351a4f7938fdbcc9dfdbb72c9924d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555fcea3f26aaefa04424f25a891b41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e007f990d84e61d474437af14384b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac524be914ea8b5ba562b4e3fa4e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c34e5922de8f61c36a15573fc3595505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ed7996065727cfec78912d242ae5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f06450bed19234d49cc7ad6587424d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcd80d79bcc90789853806585e0a6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46991bff7769b260dda3a6e18d6fd686509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcef99e2d542b0f12636601c11756d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264aa206d33bffdda8ec682ce48e65d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95be4eae02d5df252dacbe976ceee9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac96d8e1bc719e59ee45dfbd4d5b69b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f81b4d10295cf1b011082f269e6c27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fd5ed6ea3e3d1652bc0ec633c68bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0429b1e3185f102eb079aa5ef00f393516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381dafa8b1e8b88105e3171e1b37add517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2fad056e3ff7c50bd352012111d04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b5dd1335d7cda1b5b1d5f85fbaa6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650580cf7d89b7b83215ebfa2948868520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829ad67e325a41b1e5b8932956e6b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6c6ae6652a8957e3d5d3aa2d2d184522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4ba7081b12c97d4323d8ba0046c6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7745871991dc38581a1fbbc9292ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb32da8aae3dd65399d16520aabe09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ff6fbcadfcf3d091cf65ec20a3e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697f1a6151f4c5a8ba78e20a9965f33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88b3ceeb3026e13e37f7400803fcb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c39571853b3b8f94e3f3759a31f01c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1388eed06902b552bcd835ba2a5d590530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a718b957fb43266a76d4947cafea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a27c5fc1e2f52a290f5fb7b45232532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3938551e724e846be6234c9562e7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc93d0bf670bd7130d68b5b451eb6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297f6769bf08b13d3cdb1fe9b709699535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f1d7704467d59541955f8d84dc92f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe09ff90c161e3c34988f46657f64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7071b2c09b45b566d2c8de4be9fa04c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151accbfc06a9b2d60c03c656f2ae60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce96dc33af46d167f5a261b8fa3207540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9267f76f160ba2fde8f459006a8b1b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdefd1ecd45235df78040465a735c86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84857134fe2b6957cbffa0f56aa8a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fcb09a1f77349ee40045c4f6a8fcd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3245dceb6f9ac7a6fa4264a0f06e750545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587d07a6be9ed9f68b2781f50a63cb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92156567afc2c2cdd67c45fcad1d9e74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992886248527c0f35fdd8d208fb1778d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f6f07a7b617d26e7dc13474f2406d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99883a3da4f1c91ff92adca6ab3c88e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2640610986118607143c75c0b24c967551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645236995d5f81e3fa06089a89b1fb54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01e2b6b0c156b4439151d59db04c5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2479a84990e8e0783e0ea5ac7e97f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d692dc77e0abb6eef7e7d2ef351b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8743f016c116a51b896cac74541553556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d172128453be9b806481bb3491cbb3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06c2f4441eb6fcf9f37237773adbe6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281c64fca5d7b184de477f8cd86c3de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c083d2a71e5e9367e0c74b3c7967e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ad3ed1d52578650e9cec764ae7c00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53f80db42197cf151cb89dee150ba1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b654435c34a7619b5192ecd5418be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1175afe2348b1e330ac71b547ffa70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba5df63bd8119500843e1028f21580565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0cb7fdfd3a50722614383b48bc0f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655273e46c3cb2875943397d77d69a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ffbb219d853dec589479554429112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca57b5f8ef979bb500547bd8d26a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a048fdf192609cbd6c02c6654f161e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7f9589511b658bf7b20693d85efb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132d49faf2e0ed696142d3b6a50f5ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082f2f606bcfd71b1a011dc10beb081573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3a80b56a11766c8225445fe69467c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd8a720f19a9024c0d01e44ebd772575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa4e47ee849dff43baa49f13ee061b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b2e0b69501d68a896cbe0af4544c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327951da7defd150edc76ee03fc2621578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd92450c75731ea092dc7d453394a11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a682031487d6bded8812ed69c76b702580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b86abe74168c2756750b725e15deb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236c745ff3822ffc1f33462e55401e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5d923d8cf6d35ddaf0a1dd54f4abc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c998cfd898d700bb07b8285c4ad7a08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba813ef513d774a7b2cb450b8ab8479585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53ac86c49e5c6579fc5a9e78fac0c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a54f0b99c7f2b78d9695ad9512e168587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f635b5042f0ab9d25b4a844969e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d210a37195e7cf236cb66362eca3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ef012d8b347110e70da67e4733d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d89c678ded811557d27a15d0829103591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ca50eeaedb1670ce543bcc34e0d7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd032f6a6f195dfc7601e12a69f3dfc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb83ecba09808464531d7b9b58537f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680c045a0d6e2ea6d76dda8edfa6154595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a099a83f5a356b82d0ecbf1ca0d48c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5278142e58de7fb10e520f1ce085602597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdcbae0c90a566c7bcc0426148cbac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c65654cc391012436531dcb93822c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eef5f81d2796c9afc73a7672b02be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ec1e6a84166e5840949d1bf269d77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff28a24caa19972b4ad7a7322e6878602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc70c80231e325dcd7c734ec5a12c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a18417b4b1e3dd880dfa10e8fdb803604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aa2ad9fdbbce50fdc11b4b794b63d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1418a7a9c6662dc5ee3ba072f3eb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80986d9358cb555cb7e67bb74f53e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d0c9a0e5b0cfe0038bd0f4c7953ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752157a585d884c97903d970c4d1203609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30606d64323e9b082d447f4542c1cf20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d035f96a530e390b3bcaf90c8cc23d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b22c7066f17de62502bbe497b3a537612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9f95af325971e5209be9f3139a4d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe9489a2aa110bf355080f08bca7a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e5b2103e4f6ca70c3d4adfda7e368615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca616f160fcb8fa285321c9747fc738616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04eed5557104af212bbc02e31492d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be733acf54090540506fb0ed1cc936618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93fd509cb07f0d7266b9cd2e7cfb3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca8650796430cb9295a5051393da81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eef02c2d0ecae275ed3a08c8957db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03449908a417b87ebbf425c4e1b49c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0e4f057bed1b8621e08059689bbdb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcfbef67331871cf903395b42f7397624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed1f9e463fed94b3ee4444b359296625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b79964c5b42d3670b2c69cc1c7c3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb60fd77ebadee9d28a00ef87934cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd0a64346b577cd1938489f3e1981f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720028dc8a7f702ad5a0a12c5652daf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2562fa021fd452f96c3cb17303fd39b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d3156d095d3ab8487bc36d2bc1fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a013453c199ca31378286337125cf4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8cd7c459f5602d72b271a7a8ec0f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898894aa5bd523507fe4f8ecf03f8c77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1493400470f261d18e770f249d839b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d120d1b69e1111149da959ae9c6d087636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed02e62977f6fb83c9d2a970083992637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9ac8cf51e17491b07e30cbb899185638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605af26aeb1fc4c53340ea235393c80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3267ab04805834bcb1cbb5bd223e8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c66a67b7cf753625d75d4c842c93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d38d7140d70ecf7292529ef68b418642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc65e5f963790da8d6563dab81b0dc8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d680f77a132c6762dc34a600bbc03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e65147c93983f52bb1105ebbb25e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c05c72fddc08edb29886f4177a1840646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d628eaa540e7440aed7cb686ccb188647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f753c5e11abdde2ad5accd26bdb2624648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe0ce0d3de2316a161d91de74a1184649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6534ba0f8a11a3fcbf86b9fa8cbd72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e8f8672acf4a05802ad18937daae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad26e3cf6ab5022368714a08218270d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca7c2d79579397a4557494e6ce7e6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205929eb7c7a3ea53321fc89b4a290f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feac988b219d11876206c98aefa611655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799aa8a057d6b31e995b7ddc5a47f7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e9fdc7e62bc22ec219e51aa909a6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049770f0b509ff5ec20d76a0589ba110658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b38a258615fce654e73934306f7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd2fc36ff3b5c6ea4d94938bf7884c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f669d1adf5f09dd99c1bfada63da3a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a00adca29b1e46a0b8f208ac4c1a6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca448a7fac4a34ebfb0fe18a4f8e4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fbaf632a7398cf0915c1096fba55c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3908336700d4d5b3308932630b1f815665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6b60c00e8141c1270b995208ed2a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fdad9e95eb7e659b8d2bce7670641667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad5995a606d2159d703db711eda0a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db029f4cd81bec0d7c9ce98ab0afd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15056f5e0e05e6d9874742f174e9693670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9121cc1ef3ca1f3dffaf0b07b4282671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183cbee704aa06d2a9530d3e4dd2e7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609abafaf35d6706607af7c48e81c1f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2743e4eb9945a50bd9eb68fd2f182674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fda8ccfed6856f655fcef178e4185675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86871632c8251f5fe3bc966d5820e547676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e002e59a6a46cd8dae7f5730d8707bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d071fa0d50a8ad2e42eca991678ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafdbbe4d3e8b3135a540b29f59b8f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070df55aee12b4de2a0487df0196044680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>