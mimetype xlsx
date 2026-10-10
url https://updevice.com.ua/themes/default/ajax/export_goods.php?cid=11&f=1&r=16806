--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cc080ed0e10c97f3cbbf1b889f97f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a03b33ed9670be0450b108a8857ff22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ec7e54801824981d33d32a53d6e353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dade213a2a77b0e69b7c736d276524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c7554bfb886076c111a9461bdad745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d49297b9a3b5e167748dd7225e2b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6af205fecaadea72ad6891673337ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce4583394a1b5b592f682235f8281b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae9d40964c4e27ea3a973dcdfaf8e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7272e084a0f885da1d1a6f71000fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d356817da65832900a23e4848eed93c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9550ee2a658a89de1d79023c5049c1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885ca0198fa1f9fed03ef8622d8456913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31128bd91770b481579701aa215aa9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41066544d70a61f366a27fddee2a5d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113e6c600ef8ac715b8114c36b3037216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366092dbbf905c4856d5c37346b5f4c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620685d1a3983dd0e34c8af5b9772dec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6cbc028db77a980f7628537d0ed1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3dbd929f0aeb3d26580ffaed2e0b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151034eaeefa66d084f2d585ff55ea221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd1b19627ba9afde43ca37b97be3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e4a3f77261250663ed6b00c268dea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc8accacc95b8f9d59f195c4719b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e32676daf3512fd9bdb3eb05e2b2f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38b8e1d75ec0331349b55f6ed0bb8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097058d8a35ea53d2a30ed7bc629fa6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70d04bdde06476b45a6b32a444a73c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd38c53fe642f7c82bfcf4f3af68b6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead5edef4403bbe74cb5c6f681a517730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aba118bc7c3079a6835d7f5dee1fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4428967d4a94e76f7725fe372ef112732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a6d40c267f72e284b8f0377f992833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba05221e5736ba6ad85ec0600e0a72d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79895ab9b1075bb7f076ad294e06b64e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952530fa1b971146ee6f12b7cccf95a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f549d74055e51c471c9bf9147951437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee211bf58b539a0580d788abf6e18438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e8f382e214496b3197bef86f3b91439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb3a132f717cb4ad2d30170889324e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec80642323d535f82f2fcf3ab0952e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25335ef3437351eb536bd0439ccd17142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85703baffb7eafb0ee9e4fbc7c087a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e826d65cd9666022cf41e149ced6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031223d4aeeae0c48ca79a8a672830ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa2a96823fe147d44ae67a45ea794c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11c213a77286988c1da91375fde58d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2dc81b7128fcc1075e31d582bca6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c77936af27216ed96ff5d40be899f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93736f01d7715c7e8b261c95495f57dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206558759dcf7dd7267f92981b8f1f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a71faf01cfdfc7817926d16a7a57c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92744345d63e2642d0bbbf1d0f152fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36d9aac433ea603fb10a4d5ceec0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04f91b9f35582e08f7134cd0901f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521743206f567e9b893228613c87508656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910c30b8300692cd3be8ad90ec980a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c7add522fbdb4ae5d1381bdef945d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b54a258623d912b3d4ce2f220f9e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc59e291a3d6e73b40395630fe45ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddbd772c3c15e1db3bf3291554394061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254287e1415c5a62ca0788b9994c3f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b624a8247492cf2283cb3274bcb213b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf168f767df1e6cdcd7b1d44a45237464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1576e0b82c816925a0ceaa14c5bb9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0b7004a12888f0828e7e309db59ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099295d46735b85035ca124ff06f0c7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90762fffb42bf6a7463f11d51fd2633968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f45aaab68b0a2cf809776ce61508969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2761c1114b24c1e56b7d91cbbce7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b7edd4caa6146aeebffca1a21c3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c4b432853f873db7059622d3c37e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec70157e24b92aecc0811cacc741c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95cb87af4404f374fcdd084d2e2f0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df33d5ae9b533c06aa79c1390ca305075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5315a711aa56ff41fc1cbdfc8c0c25076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608b2469c3bd6d8ee29375b585675a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d1c9f2f49905ee4528075373238fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4782d55bd1ec8acab87d7ffbae8b7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0649fde17f31da05aefd2207bc3b7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f609d4d1641beae416609d00a347d0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c1be3ccbfaf3ffd8d2d7b953105f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003137d4f9c4521123c44557b0afe4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c89cdf9b836b3c5eb6c2b03265a9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2092c3b96e7c8f395b33e76c908af485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8594b74e9d25c2fdfb55385b94fb7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da2a2ca95168e917717623ad6af00f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f54ab6011fcdf8133c0583dd9682988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5e01448f2e1712cfc926ea45b108789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeadbae63888da74d5d3546e81263190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896845fef611f9e33433f3e89fc208ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1e32398f389185989a680445fa7e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9fa1934cd363f85531fe67db9b90c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc8a8fe9c06517200d79e310555ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53b6091766f067445ab203bdb15e5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2aba698e7cdd484bf5850b07d501d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a804319636da98bbed4ecc0cf8ecc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70571a427d85648d8e3202a6485fe30d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647916ec31dfb27374b17af7ab0769199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324840aa52e518bda3dcd9ea8a909e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3876c2ba5007cb5ab51474586986f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed260cb4ffd33d7576e3dbe0480ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3820952149f5dd0dff766e380bfa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e310d83c6c97cf5cd9509d70a78b377104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb711e751e3587b1462e269ef55a30eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3e8584d13d3214d122e2f5af7402a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929ff5f739537aadb813b2b27a5e140107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b978c0da5a2385a8d9fcb11723c209e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4a257d3c6b5e3c78e89ef83e0c183109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb09f345ab2df460c5e0ee161a36ae9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f75f37b2cb44196e5f20ee0233118111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d99adf1d8f0e33a82f714a957e9e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882aa6fab53a540f1b08475a3a6a6e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16459d36877cd49d0acdfd5bab93a18c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a637c69dc17e2e79422d3979efeb91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c067a7a17788460c9965515e3b52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cda74de4e5c6b12b12bc6d9a2204b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a79ae358ea649496a406348cf5fa85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b81736021c6b73f84209eaf08ab70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaecb4d7ba2efb6ccfb033e736d2256120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad5caec038f7e38666024bc0f19d99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a12466543c90c78fd6ffb2871c8dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdf0f762560e78b9e2bccad704a465123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd069dd951e5bfb54b43cb9f29894a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b29f42cb56b5d7387b3847213b0ae1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d9296cfca789ab49fd35d9586052126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7535934d546ad5b5897d09db54d020127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd1399f261bb8a5eec993ac7ee23ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f44b9ec7215299510a22ca8afe81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851c484d965ae5c9dad07131de01b89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1a1a5decf668ec5b06f7958f7e3f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a0da180de89e13d99faa2d0d37aa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eedb15d5d931f270b15ef0d14533dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba5fde4c82bd7b341319b3470d4fe3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8ed12d2eee2188c736133986145ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7035990c9d99fc6ac1a9180d459231136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4cee711835bec85151718cdbd12cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c9067f244a3d46cdff09fbb5d5dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7e61dc9f3d469458e1677f47d3f9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6fde6611c01c91b81b5fe63894801140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2646a4210dd105f0d979e1cfd1ee29a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9148eee7cbe7f9b94866a8fb3dda30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3061c2f0293ed57afb4d7eb589846e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da78cb6a4de55a4a3a92f756a37dc5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b74a3d2603e864f815a761374f582a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3873831d1c6c56681f93e891effac8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf64a32629792ac99fbad83d2a31cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c2403e9363494e386c866cb2016f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed57a68939312a6898ddf286c7a58f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f254289d43ac4a6f79194ea6c70e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa84a5e9ccc75c183e6019ca032a52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fa2adace88ffd9de1c5fe91b06f7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8410de852cdd55338d2c33a9e7643b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bc4b37f279ce85f54ae2da160175a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee414910da3a1e46e46930351c3fd899155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b78cee433573d257f82384e896f894156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90d0376dcf7bb53604aa055e8e65fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9bab5d85c2e0dce11bd06fdb203d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492a66b47dfbf3773e99fa857ce540d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd46ea0d2cc1c079a36dd52f0c226b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c64327a5fa86a9f046568d56db21b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdabba05a10cb81642a7ac926aa3aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d642a4d3657ba24eefd1dc6ee1e6cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd488b3409ee9354ee20c390dfe5fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dcb739c0c1b182cc8d49899e2ce3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c16033c2d5d917cd1a4659927d60a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bfd5705f70689f8e054f70ac39f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2fceca8bf26ce15e303717bfd74a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d9648710c9cbf22d700425669cabf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805430cd245c2e280deb9c1a419a64a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359ae4fb488413fcd48faa5deca22a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca7c9e35e9c6c4fda12e30ee511fe4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9891f776557f3c0de068306431e65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6648676e7e3b3284b5ce5729a8b0d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351bccd28468f7e664f083f2bf3858175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb0cc2121ab76cbf238cb9138ab996176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b2e65cf7fbe2f9f1881a943e029f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c3b238f7a07951a4e070b256fa421178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7214bc98dec8ddf461d3f82fe033d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f3105a0c799147f0b65cefbb7fd9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bca28648a71d528b54c1448f87db2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd36f307d2938f9b0351a0314cc6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfafe18a9c9dc93a256f4c2c2f5a6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1cea78b9fbb31c182aeb72a0f81f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2f0a18b1c134fff10e6439900c3d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b0a895d553a879c498b95e64dacf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f135ec35f4f1101f446df8aff3f3604187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f10448ed5c611fc6c1eb1fdb8df8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dca8be4eb90c3bfd050f77045e66e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c894eba0bf4229becb7c0e6267840b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e72efddc486a305568de843460550191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f3c464a8b27c3683bbaaa12de51bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edaca880f075e9ac00fa4ccda1e761193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af853c67b5ba8f50efe38f4d7939a64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4930f6d216161d3e928959ea62cd6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89de6ec4773e0a40c48d6199d6cc788196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be653b4dc60600bd50244568afc27de2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f87751a97ce5e8e7d0e36542a80e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cf0bedb6cf481734ed5dbddc2981a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e89ac981e110bdd3b6bd802b42227b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102d1d18c82890c8972bdceefa01b10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83380c2496a0a833b939439ce51f25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166cffed75f3f7a9f4176efa657990b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895db1f76069e2a90b35980d43599e27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f56072ab94b3f9bfeb99eecca5e48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220d8dc42d05a9a3d5ea17fdd394bcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0574a51af1853fe1ec4066091d8cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4285976fb6ea64a3c3a5828b95a35e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb0ad74c6a2efe69d2985a064dc370209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a04bd240b3117139537d1b7f01d14e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6fd4cebbf5f203187d93db6d2bd97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55778843523244d9c3dbf875f10fa5fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51656e350d90b05678b358313ae3a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4537cf181c3e7a97e813c1e357d91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05b2c259fe2b9c92ddafa57491e68d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e516950b6cc3cf364249380fbb1a208216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffa01149a5c6c878e0b126adcb78b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad095200d2d391e43cfcdb084ef4ff8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2115fde8bf394fb68151f9f554c313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af8de498ee178aad758897fcc2931220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fa0be5f637412cbf6a17fcc21210221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29431a8854179525b09deb97ce5fafc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521587b8d7e051ba743b15788221bdd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d331b89acc54b1aed596304b2dbaa2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dac89797b1bffa6850fceedd3c3cde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd33da3e78f74c194cee9ade4f936226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031f0a857599dc1844657093c6bf9ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b490d59ca580ee41142fd475e474935228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed743fc7abfa82480aade8f291e12d3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901f40ee202c5d2a7c2c3a9d2f26942230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7e5f6d6ed35dd64c3f9789989e99d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889e204530a9dc548484a971b8fc8cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad98f5a895b9aa0f892784862fefb64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db4c55a05ed25884e1a30f3f3cf77e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af14e1ea9662df7a770883a677ae4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f133b99f055b736535a94893a3a84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd4489730dbb242ff062724d672ccc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd16d17daba93726a15540191006773238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8b8672a745139bfbe78329fa34998239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eecd24bccf6bb6ad5a444e2b4c9b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af02d8b921d84bf222be118c11d0885241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33685674033077a125f14d275c7127b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033a7b94c22ba897d3869905a7b2810243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f2d9747a80ffe337a99a22c640789244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8175e33a673f5697cdf36f9edcb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a1aca845b356b10b64db417bcd68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5441bcd80f66adb1ebbbba23dcfa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd7424c30bc10975a5dd8bfa333ac3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757f2d4169cf6faf8b041c877229826249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59e96cfd0d9531b1786729934770fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a68f9339e7c8eaf4d586db6220a63a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc33a99ec4755bf4235e7ccb3be400252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4358436a901b90539a228cc9eca99b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81889531badacf3a6a58894dbbf38f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb9dc3d20bf54dadb21991698dda8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085ac835da79d49eaa6e8978148fb26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299874814fb3fb384b756d8c85e23b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57102ced1952fd877a4e9dd323246a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f69e23e36c7bb828644da730fa9cb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fa03609f3d8a5e72507035d389c9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e68fd7c63bda2f06544aa27b7bb36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36784ce6a30ac0bc35d8f22164309a2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32a5f98886135d91fe5fd554450816263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf018463458f3f935585fa149381c73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636f4ef00c164172a598cc5ae880331265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949957f0787dfe9c6cd0a45f8ea6ff64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ded47bd947cb187ccf88f64cef02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee235b38ef7acd0e20f8565ac19e5d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba275a603f66ffa204b0e7b3da511269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5bc07a24f4bfcc0b83437c4b2c211270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc35db0a613865bbf18990e52fb4a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b79d946b7573b27e851596a60db055272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af68aa485213016d28b183d9be5720c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6d606cc5de35adf2817955d439792274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14077fbba8417bdebf103313c48e09d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b91bb7654d3baa8faaef7f2dd9f0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbed05c2b97da7ed3ea0f6e543478e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258749498fa1aac11cb47a3b0457623278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25a2dc4564300abc15dd2d3fbe8c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c580fa0314376d3df3857a340ff14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ede21e8e8f253de5249c325308cef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7381cc4ec65f5b6e74f3a3d330a0b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b2f539c70250b13693913c23c1e34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f3cee58be00fcba84f037a1129235284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a5356184e6fb4590513b2722c33e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508579406e49c2c0324a2fac98a4776f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da510b1534c7de67a797a341e70ae9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a2174f8b835921421416b55b9372c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d65eb2977ea7213440963583d7ce1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977174cc829c4c3bd9bf2695bf203f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a5e325466bd4cfb73c0b3287508b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4030cf8529ec2ca8acae3b5146635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da94573e1003f50cbe6e97bf9deff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0f50c2b34582b3897c469ca3c9c19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5270a26a630b2125fb872856c9da6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7528a507a0be4a1865e684462d704ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd934cbccbdc82fe3f65eb69c6286a93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03331bf4e524afa9390518c81fb28c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535c1818d792d14c6208ea24737e735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee37871fd93ad0364f4b87eede9d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07e91145ea674e96a4a9349e3f6bd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3129a944f526328be1d22e88fcc8dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d3673afdb2567169a690702d7c9f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb77d079f8ff743181980b0b7c7f29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad96d014bea0cf2776af6bbe69a55ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe8d8f023c4b082ccbfbb81a42e1ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7da8e3280e27907d0ca7286caf110b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e25c30508efcd2f4877c2268da1fb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35577db8c29e67e8406a253b9bddf53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1984d80c7fcda62938cb2f441c4ad4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45c4a0d1461427020caa7c899a379e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaafead795597428f12eba2ab179cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2879d2542baeb5352dea2ad375df6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff25b84c77668202b5a6bb468482c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89825f746552f299585344cb15e7b0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438277870cbb1064882bd2fc1544164316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df96ef8a90fcae97801bd9efd6271c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dfefbcb00dff6cc2a602db9bd6e5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0094c1a475fe2f198be0585ae9da8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d398c7d9d2858ee6881d4e606ec7d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a79bbd412bac861b5375909f0313f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a04d560e3c40d9b81ad0cfbc7d342322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dd3f9c8d40d95b6dace57d35944d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afdf5246d063d23b288fcb21c3698e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97eeaf698768f3b75b0ee76977e8f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198c282ab2ca90a83ae2230e6ee0ca2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a38e3c11fdb823de1b410675e83b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c39bd010637d4b84d2e25d43d93a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01099a0d74d265bfdf62e41bdb17f424329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f88befac390ad74b8fc7c2e71921b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a268accc38db6a7ebefae72342353331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5e5d8433cb9e07f05c67e801b2cfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d04b39e4bfbee155a8bde8851f0830333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe648d41b01311e5b07ba3b55cb844334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b908c5573c5cb5ee1d85a75f53b4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d21c143bf184923c7c1f2000248a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ff9e6e457e7af4c69fd6a7ac449d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485805e1e28ecc5f3b21b6afc2a05808338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cb206313a418a16804d1603e38fec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f551c4e866c2f12ee63ffa83673f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c95f2ef3b14846e32024bcd06e85a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c2084d7c68eda0c9f4601384030b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dc5467841e3e6a78e88e0dc44b97e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef6cc75baedc40ef01e3bc39308c17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3778ccb2979037a5065575b928524345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6ddee3d5b0c2c126e0f87d1e88534346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95be6b635c63792b21ee2e64b411c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e50f78c79eaf531e47d45a7c5ea6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1628c1ba7523303855d450b28e4d0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bde1c93f5c9bbbf142f150293e2108350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35720f6bcfb4426e5e5cdbc5420c25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebba31f6349e7f6724ddc6f2776605352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503eea2d84d8a717adea13259d2f4f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443cd03cfd047fa62adbd2b974ef448354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09daaeb024df6bb497172e0958ae32c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d374287eec78fa1d19dc433b7e2a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0221df3dc7468ff14dc136f6e2f609357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa72c165ce83b5997a355c64f35db5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed577c8de2e64ac4145a5e9be2daa6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79666b9cbb4e451e861691ef94de67d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da902fe3a2d090e9bf773433843db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bbb97bed6f21d5fb161dea0123d85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f57ea7f23b1d477c87ee514f900e66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c196c4cafc78a11e9114676c5181364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2053ab0cd9ed53188618e75bb4fb162365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90031d477a08a642a427c686a090fc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337fd4d36650ceb194dffcfeb29d33e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c0dfc8ca380ff4d1ff56911975909368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afca419e5a1f10f445892f8e1a282c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda46d1a52aaebe741b89c56c50650a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540161f263f27d47bd699dedeb3ae39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ad86ccfa95564f179ea5f2a1aa34d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbbdb1222f2a2bc52596263c05ed0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab6709e6834fd1ef23004a439295c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4b7e38394be653b1c31770646bdac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff288d98b12d036d31253b9dcbc390376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfe7f863f2719f0c7499c22c878059377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bcc267bdbf15e6b5672fb20ab0340378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb6c39cb822f229a0554f2b850662379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e58d12ada97196573297d1fba2ddbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beb0c19e3307bb88c693309dc32589381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab397aae861cf874b40407501be0f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4d53211206c0b7ae17586408d0b67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fc1e878b4c3907fc3b1fa2edef04f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba3473b538cfefe47567cb00a907f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28585cfda278cb64b477d4d065ecb0f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ecc766d136206840dafccbfd35f0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b6fe1b6fad4df238c45a92546543a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65ed27a1f520c2e985b2f0b700e142389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a908507db3f6c6114b03a4055a5a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9472e025d7f13066cb201ac7df49f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde03841130804e990d991499e535e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56cc5921b9ae6b9a96b93f72c7ac60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11751927f4a26f9e6172c1171ffa411e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda78a5c41fbf5d719203103ed28a6a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261afb8fd7da5639faa53da3f9449d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18af5324d5cd2ffe62b1d57a29aae4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd633c429a86599f5ac11467e7c6cbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df0fff63163b0d940fdfcac4736610399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c49a85fcf6857c1cdc6c174cce500a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f7fedb8900005ec67d4dc2be06153401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19b6b0c19cf8254e7475661d8a4a08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b4eb175bdc8bbcae532ae634e5dcd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe5c2be7dac1f8bcc89471190fa9b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94639a6afd4bcfdedd45882604af64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eb54498a0e944e8d24d4c71bd02b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0df0d1e6b80dd0957ca8be62c5a31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de2bb5d8c581d58631ee60b27f021408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a2b954406ede9e8cf53644fc7a79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dfeb387fa29f0503a120462d8019f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe7816af3b2c78253e73842215eda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877bdacc52805e7ed901466e5576280412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3471970077bbce6310507c3d12c9f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247dd9fb2497610d3be74cb1c1b09c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a9e7cfd69de2f55ddcf3828d9097415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d724781e7bf90323dde01791b45b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bebdfc10919cd5d068a96b5035dcb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8ddfd3757071dbe3c8f7fb5f96d26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a33e5688fec1c489894ccefc2b86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987c880b0886c63630c8994ac61f109420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc16f9dc534263b2115c5c961bce0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52d8fe53350042d5f19a75fa408786422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218fab3be34f95862166c6335624283423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c764b4030c55d7736001086aa4025e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee3fb4f73a48d010c1bdc29d354c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb108f1e6fa672e36ae3f6dd29ce4002426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78b39811c43a37ff9f4a39a045a152427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999bded21b593c73ade36e542e821e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ae3e8135038a32328aa2e68dae679429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08723003e7795ff44aee9993bab1f111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e001190f9cdd6343d80de97b6932e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d89806f77398669cabd293c21934e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4898a89d025f6a7101c95f5234880433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab99f7f0ef0b2129fab38e80a359c59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fce9aa41c5eef6a62cf0a9f0229cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd46d19d4de1ed7bf77f7a9fb233a52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0da065370492c902002a10efc5b55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff18f2fe265adbda7487d9f806dc01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88299517de67d229f90423857bf91b79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffcefbf8c7c67a1fd216d1a1f2cd42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5fa2c1946512998638171e9eb091d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9e2e3bfea9499d98589fc3c1e0bf6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726ad278a16efd2ee94b2fb55525161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd651646b22157e571573e8b15311ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5515e88645e48447f520e0b789053c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a1a20961dbb9042869553ec0b2f6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae14763c19c8833d605e67146d7e563447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b453300af53d34eb77f743bd83442448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b87cfa210c6c3f933685880a729dfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0612d8bc84b9ccad2210d22faca1741450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813f6e8d755e2ddcd72d2868b4d872a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee1836bf7dbf9013954b26f329edb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77829da3af1f6cb07c8fab969e73c8ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4c683d36ebcf53c027a7f7198f89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ac721236619d01bbaa8659883562455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285451f2f47f27c0438a28df53341c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843addf0d3a3cc3e611aefba8d619514457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4e7fc67c7ab10aaec6cf76a7ed05b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6968a0e1fd303c244f013219bb994b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b543a8ff278b9f2c3864bdcc895c4a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e53d7266a26a8867ee68cb4dc5da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92926ef7651f9c6196aede6f1bdf9833462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95fd370c160aa2f5c7e3a686118cc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85342d20baf4bd829d0819d362711b87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc422a059a76aabb2920d75066b9fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807b753ded91cf362b421913b291f99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886b4d9a326f5e53a1780ce4fc5296467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c6533bbd6d7e8105bb8477a23cdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb5f9d8b6f87a390b7a12bd6d9506469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084624ba5e5ce397abdefb980e4ef1ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca9a16592fc053ecc584c9029ec15c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39685874bb4863805e82b7159ec4b061472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e7d905f4636268165228d58e124a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3df622e1cc3a43db0bc086bda3d5d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e11b8328eb88cc98d479f24362964475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca7d6fe60f9f96c482e56906cdd57b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1361515824ec92d6b6e2603d3d18a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71092eca15d2d9a95cf8505dd94f6b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b000739da1d1297a4744813aebac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbcc7e3a0b9f58e07b3d878c75568a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49f6b341bb0f14db1ed1b47dde65a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fc790b4f80057c04dab049b5ab0af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d98d44db023a2e33554006076be9ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5c4d06f26c630d6ea056de5745ea0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7a6cf3528172d6b09ec46dc512c6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ce05840f93f78ddeaa70a938f05bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0c2f76359a934da4ede3c3627521d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae254b36f2ca6b21db76a46dfcb693f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9283989c6a30df36a5ac717b1cd4bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02717f75f731272d425b4469e859fcb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f86874561ddcdc99d9f235aef4830491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ea513dcc32ef3539a9ed0f2299a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a213f9bed69428d629546d65c74d48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a52640c46ad35d1992ee230bc72f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dfc3e45a72f9ec05bff56ab5e919c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c412027331b7d5d6d84c83d8675f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe7d73cbcb12080e000f5f3ac91a15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad6233a7235537bd8b363aafe1d8f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db70d5e0cd2395bc1de9902429356e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b41e030b1184c70b1eff78aab36e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a01010800a955655962aeb4d6ff6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdaad8e524b6ce4573ca31632ee254502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309689dfe2682e2c5e2dce0b04c1c397503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e24045e9ef80189ddc9ec3066def5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b08fe7d112871aa87ed7f279dc8f2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e756304736c5a6b478f6fc600faba2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c713536797a601202ac75b63fefd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf0ccb33a4ae318f2a6c2356a39e32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ead01541c7ac1d6a981ca2226766f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae638a155d56ac5bd19e395cd17d4cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0d9ec5d1db9dd1cfce05aecb56158511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f737ee9d46e1b0398920e720934564512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c36594bbb213b393f3b1fb3d990355513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d03350c3dc3955586d3a49d60b51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8e424328cba63657571c0bf8cc1f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2921c9bf6b24db44b503860035201516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39184cd15f6c0c0fb03cf4c57798cbf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7b59a9c9d68b167f1907f04549887518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc09ba5823709088eb1e62d5513f1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d53fa584d2c11f45650d3453597ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977b5bde75d1998da53ee7ce66c2913521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329afc826c4693f4c3ca52293819d21f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d9b403b0989dcb589f7af39e4dd3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f717651a23cae2b4841b9310b40ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088089defe7839e2d465236a58b3474525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc57ebafebde483eb0ea5229145779526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6583669e1fda1b1a54b369365894a38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e9fe8c9a1742d9b1fa039fd571a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351f3f0f81a11c81fcd8bb2d68d176c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890d819fa03c18907f9d70672e5a32b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69061cd95b8b68b19434726ca7af6c77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e954865e4882763541fa73cb3872532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafacfe428a6be92f22308554bc05cc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbda5eb445b08b235338427e2725ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a84f2b38fb6915b9d9dde7c0228cc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b5ccf6a1a86c89893db4ee9340957536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621c4a8fe44f715596d3880c8fad8fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c07f001e8e105b72af4425deea9a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29d95d462fa30b5ed745fdea754ad2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a0ebf98fffeecd83fba8a7d966371540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9cb8329dcb32329d62c0ba379027f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61959bdf1e730bdbe5dbfc99d59f66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fcf5ac05909b2be37211572543ca6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb5fcc0f790fae19ab2b4dd6baff9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd89e1d1bda75295aeb59bca13a040a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387873a2b1f0643651839f42e44cdbee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af0a502e2956b8e5e97833c587eda8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3cd536cc49061039701d8da8e1ee7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86443ecb44ccb5b109e9138693d44823549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6977a11b9e37bbef16a9d603dc6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d5687530682758f7877cd8931ce73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddaddcd2720ece49374f3031849df0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819bfe94c4eb4479373c9baef6ce9fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee986482238cfccea13eb24503a8e0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056407d38db5c31bcf17e466ce5e349555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c8cb50c7e90748958d1968d250a00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c51e27f023d81e3854fb36589aaa7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879f8aa8479728e119b0ba9573d9d92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677548af759f703c1e6633ff766e52f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697860d3c4cf26aec2fe14547b8c45a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dd08d8d1f886e83935ddc36735e60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76535eedf4669195c703dc842dea61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74ff13d0dd5d3d35f360f62505d66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30601d315b6a938f8df8c5dc848d4d1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c5d4a0357e903690a73233e017474565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579096b3f19fda0b8367983bafcdd0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba1f1c4193b0db751b40c230391198567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e315083ae293b2e9e3c951868ec0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a246049bc9ee1025fb063f4665ef6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e4d2c0eb54b1239114abc64cc6f42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98738f3c7f637e0eaf302369c11da4c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c667145ea9468e0152f78d8549b5a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd73a0b5880b59efb58d1f96eda1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312936e5c5e340ca477d8ce7c3e3d31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d6c212501231ae3260c7961ef0765575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24a610bb86d0b7efd67646a5341910576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2178a19e75065946fb2d64b1db07c84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc4556d92fcbbeb481a3af294cf930578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38acb970b7e4fdfb4b414ca5f332f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b127e38c8b01ffac9d79563dd914580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cd3b21d514dea7c80dd73d95e7b22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b34fe40261cc6f7a155516761e431582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625337ab24f020639965fd7f84e11ba8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17491c17fc467c909b55ec814e466124584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b661a765cfac067953bad2d830421585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d32c3246187467a2ba943d15d8a95f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf25f57ad7b2da977910c74eb62fa6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7352b3a63ac3ae0a3b13d06f91308fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606d50de0ac99f4dc9f557625686782589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b431b56914304686a60349c86b4874590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec15d2f65d24b07bf3ca282f224d28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b1a859a6501371a86894da38255ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce76b60f15acd6723005b32d30af2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af45fc37f9a6a60f4e459f9f1fd4397594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208af00d2efb3fa25ebd9eb6caa4597595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef688da36fefc8653822638dfc8fc7f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9366d21672c23d0e81a19f370a852e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b6bf04479c23962235354a2adfea4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632be68bfd84e1cc0286061281f3586f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed340cc4e4e7368819f40a897ff7eea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302f303cca281ea5c2500d3f37a27ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695d9cae13c6ea5509ead13d8cb9d05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e0b768cc986fb852f0dd6f71f0d9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b7a093e707a8f75cd8362e891ef6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46534d35e72f60c116caff019cc97b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cf1061819d8c7e372281b8d65d977606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dd7d06965c8f511ead1f1987525c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7550ed8b104d0a51f09b6c321e917608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce5039a99c615f7ac225007a8ebe5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d13916d05c38d625083bd9a0f5d008610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe7bfd02835c368a3c3cb7ca3229e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed87ae372eef88bd0ce0c4151043103612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6f19d660cad2de251385e0759f881613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fb9c10ff73075b04a23a179844fc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0196be16efeb483a6a4abebf8a03c17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af3b75e02e63fdae53134f6768b852616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a325068c922bb55ccd9ecd315549617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ea81b2c93f95e1cc0be14115e58c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0041434af17d2da47317ce6780194a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c1de86e1a858b22ce98898048a02d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e6d10282de88302ff5ded81bd36de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2463dddc3b27088c0b45ede950452b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d0f2c5b8e64c5e38067dbb2d5d56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1c4be276489e584941cfb910eafe4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944772eb02e8094135eec30b78512e4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e20e0936a4dbc2a1d69b1f8720e965626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c01c3f21749d7930a0fca26945fef5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fc2c0d33d6c13b915e95b4f8ce388628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69679771d8ff2b029dc05436b92b38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ad0c3a7c0d168c74d984830bd64ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f98ffbca718f350823954c1b297d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf1a4cffb3a12612d2ac1b1217de72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f2211a0c7899916f33f9383228e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdfa70df1e30a2820a0c91f0563c4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e67feebd77e29bb77d6745bd2013635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e0ce27540bbedc277e26286e1799a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24c4f52c68f7f710291d8e5772d495637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbb979329a6da4e111ae2cc6456ec9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d19b9c6d92d75c2dcb09ddb4117a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2d30b72f8fc315a421d618605dbfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9618b1a6982789c669ee99ef85753641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8573758a6911e528d846c8d737073b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b4e43b56889adb23b63b5ac0810cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319fc037a531ef9ce9e65c9f22f8eda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad2be43a684ff0632eb5e3e370058c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac175824043650a79adb1f4bc0f0ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fa3126a6fde08e77bcc94ff5b100b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d68861b1ef602ae95fc40249393bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2a34e144e8023acfcbf5a3d189ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df156114e5c65b1c3dcb8a41a3573fca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c1681df6e2d78a956a135a9620b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d232a1341e70c3d7cec0ffd53ec1e7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e6954b668283ce1741b2a39ac12dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c424f3cfe25a30e47817fa77abb5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0467b5c952345c4a1a3720e2573d7f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0575bc3dd936e8274ccfdc35b1095656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1461d2ea245dd22f14a49545124c8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194099ca653d4eb05e066654b5c1c54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db332513df63cf17e8f27af8dcc6e7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ae8f74007b9781d6ce2dd99235845660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947a37b7d862353216c50e98ad30672661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b0fe300820461138f5bee425bef31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc15be748e61df899d39162a32f7b20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c9b962b20942b67b38eb2d5f1671b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41303dccd28ae01d886321aeecfca8ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39468297cb8cd0a6fe1288df1662bc1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21728a2fc0bb1fe9e5aab751ea284add667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e887ff11e113e976afa8194504e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db923cf3fdd41578cb5aae1967c6d978669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f829fa7845221284a052e5c3861f76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a2605c4cb13c9a6ab37ce252de1ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2fbeb861b4a1ab66f247b0bbcbae1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd511577d3ebce91b280be4eb25a87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27e107735688eccb6b2e7b87d8880c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1dd3f2911ba3a43d8704172689d5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3a675be303aca6fc07b26001d53d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73870d90158b7f3bbbd07c273f5212677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7323e8d61853cf851314dea09a3f613678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76996dcdcd8d9a9cd8834b03d905c788679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb456b0ae0f503ddd8eb3672bee578680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a41252e7273c395d6819f9aed274a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1734e3da79165a27255b86e2f1b3c7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce44665821abdd7af24bffa5e0635ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b472cb0bde59d31b20772101f99a5d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4d20ae4d43e10b85c4627bfff28e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022dd6d9754e081bde21faaf3d17826686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a6f3722a842a103c548d2ddbc8976687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef949d96b03f3778d32f8ceaab6f6873688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009992a1194bad2729bc8f14ba3f280689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc1bc78847c5b2031280ce708f77bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a4278f928451848106aa943acb6cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebd767dff9c32d70cb2ef7ee43cffc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cba11e33e8386b3b1d9223780d7d99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5de796d55c8ac12e36840c3d69d55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e06ee26a28ed39b6442490b37d9e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9533547d6563d8832382d42295196cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925fe2c04716786703337a507be326f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde639b14fbf6f3e485acaae63434fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ec7a5a85dd696851031f36b1ffc66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794ec187360c1684afea9d5519ed85c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb884ec80c5e3b881edcf6d7d6a5ce9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e9bbfcafa27f1174f12780b6ad569702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87436188d0a5e6d147f6bd76058a9ad7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145ef90995d31e2d91ef385b4f7a8e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d53cedc5c3a666231e197946e67da9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a823ff22183ee87c72b223a941be3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ef6de602c95f1376b254ecf167336707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17bbb5c78c4a6cf718ba837922ef31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f282ee6af8bdc30fb92a175d96356c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0c04afd94b38e8ce2d749242def93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3df9a7dc9099a93d85b2a5f966a59e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afd62f1f0a54079a085aaa15597e13712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a28a6c86f0097089dfcce83bf61cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4b44fb18934b13c67c1be5eb72ce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1dac3bc4f0911687285912da0488c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8622dcf37133b8611018af55314ffe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7a1074a7cf8b4a416cf27f9ec33845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa880ed33fd2f6d920ee12c13b86316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77804e2cfac289e72f7c320c882ba2b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64c245532d4fce1c183ec18b7030228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79ea9837684ba5e7cb9f599e70982f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211f9b7eb8a62134cce900a0b94400610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df492d223d8e41b20c6e5b81abd38e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f9b20de49e7f448582ea3b824a62612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447e08b26633d69dc7aac0b64e2a66613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130a120ade6f34bddb8f72b8b05e90414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca448eaa0071f319a1054ae30126b8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209196e1efca54e6a42cb93048e6e8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0508d3b88c96b283da4f3b2bb7a36c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0110cf0c61cb6c62a23895c1d320f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11693bd7f17e32f61d5f4ae561817c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bbff0b7dbcafbd5d40a5be5732dad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e72abfcd04442237b3b1356d592fa121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d76f62dc1488bca06781efa9bb5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f743c64e2470b4afcfb7523f97d04f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f8f0035fc1d01e5af9c1e1c0ad49024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf6c05c1a19c0ee34f40b4e9572a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766849d612ef69c1988f89f13a269e9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad931ac4e299275d69d6a2d6f30c62a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb3f0850cee3b06f546689168bf80728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b019d80980746b19d650d5a5b06beb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a0a85f7aa68294cc14a7b38ae358330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad7472d914f9b3d0056234e56908d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956f08712eb2021f4cf3d752dd49ec432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254794d7c86f1dee997ee4ecf43e0fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba9f6b4bf6daa9ca90d6625e2823534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76be0367c2d74fbb6bdcc76f7dc11935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a96bc78d65aedec2c9f52b5615c9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ce7f64a89d4ac77eff365c280173737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc3287c0025e38a1f78d33c0e922b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69babb8bf50f34e31ee18ee7b6d8cf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c273dd1ada01535b3eda73984918540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810ef24e8ca2c2c46114acad81f9bf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35535ecc8cc118c7f5538bc25184e66642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf0aaa69cb03ded6a433018a80b0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3550f30017da5ccfb53231846aaec644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e1f06e3d125c848e1ad4021a4aa9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0c92574c25e927e158442f2fe59846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6266d04aa1a5403faf609c73625cb6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc01c44ad77b4a8ef651b4061e9ac1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4173fb782b6f613bceff4af409bd1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5095295989ddb554a014a9e07a6b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3286ffb255e726c8a70b3446cb393c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63305d33b813915b2eb21507f436250152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b91379db5371cac9ecca4d78ed54853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf6b970fd470872fe700cdb021b40054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed2dc33185128721a00200c78fc45f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668012ce89f181dd909a33a4ee05901956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da050b0d1cfa5fd8099c1f9ad5cdf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3edfee85a3bff1b7aae82a51bd14bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825a895d3dee50fbd5bc6b6af9840d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37e6b9549bfbc86987daad57cd81c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba503c8591bdef80cfac57a41a8024f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c7a498c84adddefe8a0157c75f3d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36f586877980e9746e7a8dd97d663463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aeedcb768050785a14acb89af51f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8d5bd92746fac794c69aa148b874b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e29a599cf06280da300f6ade0fbe466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f9001e3e231ee765ceef3105151c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b165cc820f935fdf237b5e64bd34a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ec5fb4bf9a3696050b436c8f5951969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448169a86620ad33bdd37611cb9db5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac19927bc7de360b12ea36d78e5fd6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e9ca463a0639afe23f4edd897c1d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd592515c15631dfba7c2ffda73d7df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64915344db08493a3c9ce5e00ebb2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e818305d60d8fbcfcf27372f8a9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada94a59d319ae7cc28ca1203eac0ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d902b5e2498077af6f7a66e5a58ccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd838f82f25e67189ae2f137d35efe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1bf2a1e50b043222b021afb76024e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dc0e37a83634fcfdd17745efa51fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26fae3db472676aa17626ab4815f8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8eed59734eae8d99adbb2e924e21282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024b21f963597792f0f9e6cff5f4dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c4348dbfb92f5b4a4e73eccede72584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32910bb65e1e8d3d9e12ff81b32e527185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a8aa8fe691a13de10a7c99fd2492786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c6de383df67623c87e0b1839f9d7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef6ab93901b8d5b3c6c0f897453c8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d6addf0197df5f49da4d292cecb4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05193e88008fbbae4e33aa879887da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0274e4b64ffc2c24363528a55be6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf9ac930d47b1c3110600e79c0d6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b1c005cdd5874e89c5cc8909778be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c52dc9bbca758f9a481c347310d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198858cf29b103967e88eccf9ecee4e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e7e08c2842764994f90a21d6bf39896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ecffffc8dcd0a5216468912e8625b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4192c03746b7906292d2078a0fd710198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef232f13117b6be4b9721c9ca17ed799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e7b222580e6dd744555651ef8a895100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638999fa7e87c6ab789beb1a2fcb7dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb2acb4dd521382406774518271c47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807595e4bbe3489cce96f81d45390b37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde0fc81ecee2cc56c1ea52eb8d40d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deed9423924060c0cc4a5ae7a5f688105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f13d0d6387f7f53b08a5d9ba104348106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dd367cd31d299c3e415c6066cc3ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d548a03c7a863fd718344fa6d51ad3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1aa5d48828ecae07591a4aa2a28e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1660549f3d08abc30144551fbe26ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c40e9c31ec5f27005e9b52273012ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40de55cf1b4a7d1da1315f23dd8e2d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2cece330441133ea6895e70e37bab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839cedfa78b970fa855cd446cfe727e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17956599f0f7acf391d24a70d69c42df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb36da083f9b3c261c6bc8812dca69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5f74efca5adcf16dbb94a7f542aa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828d7dbd33b93e5e1370ccbf9c9dee1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21516f3360f5ca12aa77f3a13f9920a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e7cf31dd64568bf0896fd4d3fe50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889dcc86df164c86f77803446be5590121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f335f84f6766f9f4c524396e7a9c770122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0609c774cbf4d4781e876225369c84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee54853d33004c348d53ed4c9e76fd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3b4f9afbae783815ee0eb590b0d72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf7457d97096151e76010decc89750126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d9391821c252d03bd1e0698756a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aeb224a85ce3fa3ce08818b3ba5ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f429fca113661ab32fc8d795f09beb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc37af4afaa4605e033553c58a79529130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388de035a84a9fe20a1a84fb5861e65e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4bb2852ca95f803a36e88f73254e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7932c8d63d5a6ba34a0bc456d7a5127133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009620bdfe64dabb92fd2f9c9fd1c6af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7e05ae6ac6de9669eaf02995af8c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dddb85db30545317a157e752c8d96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc94f559dd69079b994e9cf1270be7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cdd77d8c5252949b4c9f4132c9b5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb72159c579317a22e8061500e0f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bde9575b63f5099376d496c46f77a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24ed8d6e7671e4b772c00602a9f7d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a85150a8b8acb3e02469e5a06b93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8ddffa9e08a869f4deb9320097fee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36de212de1c4c32e0482f9cb11006144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b1b4a5cbc9ff621bf6b942b118a0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da99fbe0168576b5f85b68f3b2ced7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ace86b330fa4b5c06532dfe41da004147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdfd4fe236ed6da057eac6270179a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2dfc773dcbe6da02761c9921b24e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3f3ce7e89fe03e820629bc38f883d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d90027e407ba3da8a46a19c532641151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc09cdec4de71de4cae64f9526a75d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbbba56239b6e3a139723dc55d0f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a3007ab3bb773ca149ef650155a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78645ed6e0763c192fafeba85e55f1c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261c884f808553062da00ba26bc1fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e6cebbe2be08c7c43fa76dceeb79b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3c53f3c58d2058be491b99441c305158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef083bb0bc81372d3ad04c83bad0f03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6883b7014d8e74cad224d89e1c491c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88ed066191c0832e03d329178eef1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc245f819c6b322e802fb316c19fe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e6e5f83ae774ee4d930baf0cc84a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181421495ea60d21783289dfe22893d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e05e0b13c7368068dad41a19750f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a32014636c4a971c0d4a4d52162a21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc5b54c2a81f8212e215d9d557d804167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b4a9e09a23ad8287d339247e20fd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2f531b8fe004cfb79493237f8c59f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544473db0638564e2da827ec92117cf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f9d11baaac261976457a835fac63b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53cd0af1901aa5235e0b7a05a8d0f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b40e041eaaf0546a9aa597395150173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62297a3eddb4c0d9855efacfb5c02030174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200652a43bdc7b004f0a2a17b4c4d02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478fdf7a63440f7fd9e32e277eb8ea0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671ab303419f7af4230df5d1b3948c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ac80666decf0f350de0fa5c030524178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab51529b9e83f81f3ec19c320d7ac8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab1cf0433f00b6e77ae7172d38e27f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca64e57b4ddce2a86fe3c0b51f51bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670e85c3204f86563e72e5a40662a30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734e82fa41a6b00b9f4929b16fa7da1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad126de8e251a624cfe5acd760501e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa527fd587a31d11f058d8f1c41a10d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b030e5bc81929e870ae4e1eed31ebd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3404073681c2564cd400011791ff87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc3186fab837ad0ee7009ce2ee2142188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439307dacc2295c277c9bd9eeb1922d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8b8ca7f57438e1f0a5a87c40fae6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b2153ec6724fcad1fdc0f65a0055191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc7afd8ef2d6e9ac4ad401d8b1980b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ca0f962dc1d4eb7fc34e144c22abb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03272572a0b8740b2730eafbb7788c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473a036596ab2e56d773d9769881b8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475814fd85133a2734bc8d0502d00dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fe124b01c79f1c1e4a853283539e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2be6e2966d06700be637d12d61cb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b037c0af343b07e1521f0c0f71df9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611c8092245d00521ad426467024133200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c2fae107945c3f294c10fb72e9523201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636dc9881f497f98327ad97ac6ae47e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a957056e42f42af4676312aaeb2316d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082023cfa41f3b506ba2151fb33b2a36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13977c1a5d2045d5c13c40ab72548b37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a554f6dbbb8b810cf0e3446c635621206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325d8aeab1e5dd1047a8dcf85f8e7d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71df9ba7604042240d2ca6aa56c14e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd976fd3f934669439174d2853369bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da768568713e9c6a824157f4e9fa054210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08d86f2c4cc8f6216175aaa163db2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691210426f8468c020e64d4c4bdaf240212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5406e2c221a9b627fa0f21d4a8c1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636267b1636375e4edb06708199a000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a44c8c1a4f060a8364017f1f8c3f6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d373bda3ddb1a3956eef1fcef9ffa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ac64ae7fc006ace655c46743ddf70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b64df839efc5836c11ca90272ec99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b2139d6770c84a1f9f3c166b6a24f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf130ca0619971648384fd65c8bcaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0c0d9ade7ca18e78420642ffe468a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f93e5f81cff4a57472d094ce1aed53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb6de3331f3796a152b7d26c16e054223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb314b6ff28130f4ed460566ffdb302b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8c773e892970779ddc800d1e23451225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d104a74acf6a006c87b352b21fe96ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f1908639b24c5b694ebca629410c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90211c8f6c4eebcbb2e180ddb0840bd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284f42aea1bf9ab0bb5f678a85c1c27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd38b2dd03ed8862635ca30371f2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea66bf14d22f5aa6d7a586e1621883231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492d110850b95ea43a73277d5f9d0bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b257e174870248ac9c1de2a8b5cb2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f800f6c1a4f03f93b5cc90ca7280b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9261043f316bdf91f6718796046aa2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a87845b345b8f7a4c084b37443ee4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faa304b196ecd0e29f47da7f928163237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df243f688b463393a7619b3c4c696758238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4511aed3deedaa69f4862c4f86fb01d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab15b4971d42786772f8ebc8eac21e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ae382db6810b3b35fe4559332e683241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b777aa6ae5b2897209e13b13c4766f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a9bb5d3058b449d04bd671693370243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d11a612c96930f41f40332d8db7fdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad89b31024226bcddae4bf089cc0e8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d5dfe8869cf7a343e352bc6e36509246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644cdfdc6d7e5a4d3f09c48b0b7d02e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e750c6778557db73cb42dd92b2876248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80571980fc79f58ffefbb88005944c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37f2d2aafb88ee8ee63e20a0ecd2c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e8e1032704da67589c755b11dbffe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375285bc2c253ee3dc3718251f8b197252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd3a458c2426288d492914fee4cdef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4369f718749d2b2d534ebc696e484a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f62835cdf9b33e3e2ff009dbe3be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb7d1f266e3a91dbfd7952c8f270ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0468219c25d5d797be69b2713b3add257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14b7137d24bbe8666408d940eec0b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08613c8d495dc912c37391c8b812ce0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6add4127aa0a2ace218b0ccb35e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b73ade0e27787fde3b39ca6ffe993261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bd86425cc0d5b02d672eb049e5af7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db42021ddae64d7efbed72ce667c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24be1d85f8a9f9f1c6134238ef688d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519809ec7a1c8a86abf5c321800fb8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4902ac952cbdd9f4f2f881d0f5afd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3793c51bd892cf7ce0104d3cce7d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164ed2f3bbe8c05c45efa7fdcd8f088268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb61cfde7cc3f2a1fd6bccfdb006ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f76fd6f9146979a26622af7df776f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e692bda5234ea98b5ff5b44fd3ebbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fc16df1375a0138c69da165cc5459272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804302cccd030ad8f52ddb1bbcd887b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413c3f14484d4a2b767a007d5156a2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458837d866be64491cf9dff5423c5e23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad789693b5eb4d676e6178b1b6bf5aa3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6d1157a9f96cadda57781c8bbe2e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148e89628a3673b5c605b6dc3e83cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e130071b8ac354860eff8652b58813279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c193f9913018fc01d0d83d4fa01fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51c91123ad54fdc0f7e507d3cf5cb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd4d162042c970081653e251f2b697282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f11c7ad32107bb8c0d9bd1ab9ecc7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759f02a03f8c6db481498a3049237d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5588c178d8a841f051853d1237e683285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b464d9091b6353f9f260e55d6f1ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd864da9aa64a54092b089baf7c00fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a184323d9f0b32485ce52364f9b44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb39cba4ff039f23eeb040b0ee5961c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01011d3de1b3aa60691ae8c2179da27f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc304f8e5af58e577b4ae503f18b42c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f060b5e602b68e8f24c8da763d4d5b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd2230669740077738687a05c2f449293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616da713db956135f8ab548c924808d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146cb4da8f0a2973d349fcfd202d876295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b17541aec49b588a77d3b26ecbed0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d55d2d63fb604df66746a13ac82a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed99fef659e2b3952f91f726748e9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13f360e85949dc1e08c987e9eb81ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bd1edd9de4b2247a749f3c3e08711300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc30eb136955f03a25ec3f5ede7efac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5ed258d77c80b8cd12eb6884f7e50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314505298679aa9506496c5ccf5b8d6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb150d53bde985330aa1ed010377070a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17adaa82a0f80ee17d18f03045b7a0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba2e0487812decf6bf0aac48b6441e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51797e8a2e4c0233a997430680ced244307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab85f9c8dcc76f5285e62bf95d33b41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d8a08b39e30e86d3271b24afe6341309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8ec57855ea411ce187322f61228f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781e3e869794488f4425d28600d61ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b8161b44986eb5e0c1b8f831623b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0c5f95e0a561ae7e4d49091946eee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c25eab3d291f933e27e5af3dfe5ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5a934be973a416eef6d4afd098f3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14f5bb542b1a90ec45b3f78d386bde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624585c5178cde42b22bc3ed42db7bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf723d20c8f91d71cb3decfae3ebab5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7857d4738580f4c00a84f8a9c959808319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26199dc712694861027461a96707921320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf3b64109e3bfdb45e4a3946f7050c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e767912af39d6a66bebd53bc071078e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c1d9e90116cc484d57fcc52636729323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e220c24b7e941d39a18f0778e97bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003fca52641e9c6cbf843d385f83d56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee5af3ba6cc4b1c456f780d47d9236326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5fa344db77d9aca42f8b4a1990edd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3469e7c97b8a158e9d7608dca7af96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fbd1009c60f887616cda920309af7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b7a3073be79b1e8ffcc35eb55ec0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7534a5715d40cb5249bf9a08dde132331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710b53d2826fdd3df2d4115ee97d35e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f105515d187c8145a554315dd1bc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb37e6b5e4c4d318d3de19618b2784334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545471116f46dae592b5c4631325a98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f858409b204c01e389225c2cd12a1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75782b0f96ab79707a0c328903feee60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3f59e04325308b783dd644bd830cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ff369eaa0c0571c86ede108ef99c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fcc00756224a65c31ce52a55e017c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519f1356e0cf5830c707badff803069341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61f74f42bd38552f53fbc60e978d26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899184ac65cf644ffb1323bc0a184ea8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0ff9fcdb2d2f5c1e1fbbaf2327353344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8b360c7f523bad68badc742dcae08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d71c1ea4c45522705be42817d2419b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945b52993bfea92cee9e0b472d3ef82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e721c424362548396583609db8f48f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9403c03989e16192e1756218660fb38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6cc9a5652e7370035aefb5f9fd55b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a712ba7c6866a054e857c33783273f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed202d5f332252d14a8d25eb1a9ac4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06233a7b24eefcf0014128fbcf52018b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbdc4d95408994354b03cca821f7cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e776f4568d15cee40a8a1d544d2c1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d0e626b1e27c1e31c23d92bdeb7c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37289942d62aa1d346cd78e389c64c7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442fab33588ab0eddad816c2a907bde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18318562a5c9ee154e81fb3c4a8f08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5fd5f345e0da34be58650132de70f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fa00262110dfdf1ca840fd0aeef46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9666e2c8982f9afc4edc7e7fe85a33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b50406c3b5590712584dcfc437828363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0220e38aca5858e3ab3dd6a7e6ad6aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc7efe339c2526a61720d8ce1e7dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d7b903abb293ecea1113e23a34055366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9ede51abeebf37c71bc756028b1f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2540473da012cfd090faceddffa3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b989a4ebbee25d3125745b6558de09b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cac3c7158e2a586fcc0f5814246a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa161f98d636b8aafe14961329c717371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1117408dd6017107b66a667d713d47a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de468ba14761ce9071c149f8f0f7a67e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc2d6952053f0926c565748ec8e0a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd1559ee03fe2ea8f225d2a4c9e622375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6774579d1aaa4781a7f2a6e0a8c46c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ffd8e3613cbe0f2eab33e6a59c52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d49967c4d25038fcf80fa3f269a987378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011442e6927cfb76188f138f7d043c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d35060d3a372cffc22390c8c2c1dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acfc43a5b449a8d742abf151989a7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d856d34186c9db758a0ca67f75fba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabaceabaf6f202e08b2a7230a7c9f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31c430a7fadfde3c9ca9118f732d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efaabec8254a1901365075a674c39f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c111aa7b77433aa1330ea4b9c84bd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a72dfe7b851db5d604f08e1ed8820387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3f22de48e8f7f42d520e550c606d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b9ce26f1f8174c96ef8f664dfa9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca32b93ab26c752a7f93c0fed7f69c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa4d1b7e6cb6b79e5bfbe2676dd707391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94730c8174588cb611b8c6520de07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383bac558cd8aab6dad8e370bffb22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8f8b78fc3e1e312eae8491c45018d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed3fe3aab85c54ff77a00f6eca8861395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eafbc7849924a9929b14786e8f8f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88f016a6acb503e077420b7c2d0a82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd8cacd368f541d468d4f9f422a4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3bdacafc3dab7915777fbdf81cdd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f94dbf2339eedf40c9b60fa6ecba1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cce5cda2bff8948e6aef2d4cad9647401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73891a23f00ec95ff7d52a6cd88ac9a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53156ba10d13a803bd5e10028f28f551403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26951fe8f8eee929af0d90eada132f4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b043e1f11fd55f1db7ba8df6c3b1e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8906b3501a137d717afc6d4cd319c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63c62a7261d1f9ec0800db8bdca3ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd4d5e7f0f654b64ad4d0b4c33db79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf03d67e9fffca86ad6a709f3e56641409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c27074361b58fd3e9705c1ef0cc6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a7546e75e92d79afd76a1622afafd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d73734d8c02aaaeff2417c3b95cd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a409fbf598f047a589f98854ff227413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585482ce4d3fdf79be250c7fe49d99c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a898dcf1e8a3138f42070ac18525bc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc877459d80e5b0de0c792d3fa8ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba07f169a643a050cc37587821faf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404b9cbd14b4650f32962d704a84a32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53a897e46809ce283de09876e1a8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381c997c2cdcbb344cee59ecd28dfd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cabadda3d6de0d95b5d0779416902421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ec75dc1553d5b8b7a785f6efd93fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83df4a3e00833caa3a694bdebfe5cd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544ef54632b3cff384b6f5e43b8c757424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e48d11a01feb9b1b48609eaf407b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c33ee7b2f906b8000fa10786d7e77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09283717570a4ac12af982fd4df883a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288981cc8e3112ce9482036a51e964a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f859b694f22e135d682b0bd7be5122429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c13010a665bfeedf9830b4b0d57d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046decd89422d5d492c9a7a364197155431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d2bc03dcfa22dc3bfddc755469741432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ef3e29000a64071eba68470729edd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04765a8d9f6631217953724e1eaba3fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce3e3bd0b9c28a0943a649c673c7b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc41c53f598572793032dcff64bb1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ea90c87e72cabdfe2739d8c9e09ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f823f509f11bf6f43d6c8c5497b4f43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b85fafa5903c2a4f5041b92a741f0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cda9cda12b7bf0614864da6fad20c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695a3e466abf1f5b823be4dc99cb965441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7460312d9303f404e7b790e05e0280442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b378c93ecbf28bbb4edba2ca10bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3f99e553619df63dadfad9dbe6e92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a0637f5038e24f2005c584654217d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d9a8885f967d47a1163a1ccd2887446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef86d97915d757a4233a0556b6afcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58ca6cddcb181b4b8d6f9a15a82118448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ed3ae793ed4b1e389ec50fdd07843449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6a73b85c2a22874ce3b14fabcf23f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e3bcc9ce5cb8b5876b8e9bd07e3cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c413bf338dccf8d796fbb2a7ffed4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c3672c6c00d860dadc7ae8c1d3470453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741106850d261aa3363ab80013365e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a9285355fca23ff23364a29fa0e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad069f943885319b8e1a03614132f4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94730b1acf6e36864f295209a7fd10e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba7c82ae5a51964bb54d7fa3eceae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d16bf5ebcc8eb9feec64335a288af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a592905cefa0b54e2cccc6496971c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc158b68070a0445976dadb224b80db1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba544865ca93dc3114fef94d239bad66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf23a6d1e1aa163c94b310594914e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b660eebf1bfb39ef4aa0d5bf74ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba403b65b2e022b9c9052388e2bbd06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b59612cfe544b7b291abac60bb261d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62805109b77196feaf02a535029f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d73f5edf47f09b809378ee2220c9aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299db8b2b7df642a5c920048fc8665469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d411bb805bb1dfc6c5ce09ad45f4a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa22700f59713fcf4c82f35dabfb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e3ecfb20e38218a9505a21d31edd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5884410a0cc54bb41e5e2d2ab649242473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023232913b7e1492eb3365b42b958d80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec257b02c17d67db427f455e25decc82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ba3dd448ea66da6e157de06045dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1115009abea94f0af370e9c1ca5744477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4d9185d1ec3c456bc9c43291281c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2170d4adb67a2bab84ffeb29bf0a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9989d0b86d603410308e27ce60ab259480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb13cc0fbb215752dd79ebc5d19118481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd156b2cdcbd6796101820c0007b40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbd328d418e29a530ccb69094a009f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e44d6b981abb92926555fbfae760e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62c7960d79091d3e014d00fdf10c87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece0b5f2013139b59666187bbe0f6b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994908907f29a0980b49ea31f4b61ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e351635b01f249cc5f5387f3227e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e850e02fe327d579f405c653685273489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cec2345350a7c6ef8d00ac15c09be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856dfaaa9b9c2b249a3f032061ca72b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70472d6514a19aed52c7316b090bce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273beedd8e5dd9d291d2105afac48897493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b4c9493f5164e190f017e46363cbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfeca0ad3db9f25949cfc9fd01f950495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157171d83205cea600bf11d5d252b487496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48417d33eabd8de42c9d00bc81914f99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ca5302b5412197e191ec2280299dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0e3f75924e0a4e714e7a6350aaf06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1227e2d5388025354cb7585a6b779d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f2d5cdd9b464924ca3cd2cb41630501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c1f968a1c07e31898b138de32abcb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742009ed62df0cf4cdfb0d872b7b8837503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f5d87c990accc131931593944c1e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9984bb9500fc753990bd28ed27664505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb93b513778ebdbd54862f69d38e4f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad423cb91212e5e2c78daa97ffe35b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cb571ebe1a0f9c56ab226f3ec7d95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f4a2ea99a357c5b743d527c532b24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a89013925e0315d8b7e42d393562b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7fed75060aa6d4c87d521ac18868b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a13d7baf5e8c796c14202a34706099512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b4cab76fc91c86f7ef733086c4d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a83754813004649aa0f6f272c496c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a380305782d251443cd6c047f08970515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448869f321d15da669071a2b8e6f7a7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee87cbccddc64fb8efd73dd520106517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91871397735643d9b808e3ee8f02bbe3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce6f7289ec05b930fda41664d23b4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e39ff1b81674eb1cd1ec9d0deeddb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc5a842d47da4c64db2949e0c13d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e8987802c87bb65ff0aad7743fc4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7c646055f945dcb822dc66d21778c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ade3c493353c8184cd7fe0f7bb6df7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319d892e894454a07f68ea0c4d3fd66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833043aa0bbb60e48593054af62c6379526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d035a394792109eabb3a01c38ad0d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02815690f0c3be69a46319c0ae9c70e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851e710b60985c3705a84b82d7ec654529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b019a111d2d4f29ee7469ac400d50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529bba61245dfe7dec1a2cc1d241c24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc4f63b4beecebef1b14e926987a8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f3ee24081846d3cf4e36cdc21645533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27d063b1be2eb0a4259703e995fee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedfc48581bbfc52f09081086618bcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd4a0370338dd779d98c11a34a912536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0eb1fa532f8d8d2fb46453837efca3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ded19b975418ef3d221e198d750bb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b19758c72ae1f69523560eb16cfe5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d56d50cebc953fa0ba0f14a27c13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b483fde7df75682b156f98f64840541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582a731c9c091825c05027d1592b025542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe12ea2d4f86468d9b6efd73bf13638543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63820f6290863613c51befaf083e0219544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af426178cb18ac12c7b33ec0164cc2e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0be01508b7d7dc705ad18f2faf1dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94febd31a6abb63bd5c92a33b329979a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f54bfa0844fe616336f388fc15d93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22b6c8e45455cb25dbcc6998e6d7fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694bad76479d570d3c6dfe4ba68475550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac18fcf700d2fcd5cab7b6910e7e28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d52842a359cf9bee078665f304a3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5fd89a397ba4a93d615ec1a4c946b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592d832e044474ab94b24f5c1846f9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d3be7066940b91f704fe035ca8ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf4bec14f030a1471090061a073a31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4805a416f36cd63f27d8cc97cba883557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e75f7888ffa619d8e9a6c75fb657fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f802548bf3114e3ef8832a09b5d1f2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd14f630a00289e025a18353c22774560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436b8b1241bc9e405d24f12084e3b4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969482e32f2d52dd07be9eb0b6e31833562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaa0c5fd1a7f46a00d5549a422830c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f817abb8c9498daa0ee44e6af424b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f526a3d82d936da1172eaa9a5ffc3b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebed448c1c106553c4e6a1474b56bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46566e86d576de57304ccfc760ab608f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59593091292d26c409be3aee2316737f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c38b30e1f995f0e5f699b231e1431e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590531492751fc6bb43d547218224262570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730582077ada77af0f459676801964b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d14b7b92c84d5a53c1addbc32dbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f78e8add67f6f038b17031528d3793573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d842cb93b18d5fd11d43d2b1667e510574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb79c84f97362715265fc41952f4da5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7a59fb1a09d33f564b6d6b85dbfec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacced821c93e6210ce17903a016f926577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f439a8775094312cc7c0effece4ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0b96223eb1556f6f59096ee122b21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6776ea7b9e188834405bfd6111cb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4de9de5fe4e1dac8841459cb11ad3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2699504408f8400b2f5b306aea25e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469dcb5620a13dacd29d283ab45e997583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436b51b5134e57de0f3c1e10ab3a445584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9f8293e825b6f0baba4cc690e86ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae6b378fe846f0ed2397cd4e5760a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9504f8865465add9b7910d67542022e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48439ce24043525eee5301a925bf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ee6a75d26a2ff83375b6f2802169a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48606237eaeba72b014a9f11209e588590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826491502131ef6671160a509b10b9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b119b4c90fdcd828eec871c024a37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13748922e89d8e1d2f0ef9f61ebbdd1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7bd64cf556a6c7c561bf3d6abc10d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e89430022fcea463e2978c4e94f86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff10feef0cc3114b44cbc3ba5950ba0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38715f3404349c492a9e5305580222d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513110ec8d6afdd44e354620de445c2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc33c34a7cd9a02bf66e9b1e980d9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8800fb01dd09a64a1846c31f4fb22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bd05f2f835061571e6dc2df616572601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdf72fcba4e982789cf5a6e18b8832602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e780c0652f0c1a45641e29e1b7660603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd533ce5b6ad63546ab27584c8552f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ea3c1d6347714626516a4683d0115605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f5dc2ea93e11da010ea8523d28074606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005df3691f782e5329e1ee6709f1431607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e14a6f51510f17aaf1dabfc8160c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ca968ec676737ad770257ac690ebf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19d4dfa2f5544cafed4214b9a06ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e199b8fb529ceb640f7dc0b2de16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95e9c2dc019b0de45f304532665f50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7868546e341165eecd159f7df627c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bcd8144c8f2f46002bc17c165c898614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6809f58a6729f87a6288ba9ec439842615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6017492c16da17693a6e6a30a36d059616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438252f06a020b95eb5039cbc8a47e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f729af746b2a6d95cb0ddbde0be720618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b869c1bd759e583e95433ee5f63e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615670c1c9e0d176e331ec1808305e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee31035e7738b4d31552ce34230da5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a8b72351b5bcce4aab34f98fc687c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc33fea321ea25e5a0dbd9d779600a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9286995cd9532f6127581feca59b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2cc399cd981d3b88cbb2d53a0f88d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb79b54f66bf313f23065c2776d636f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967995c95579b93570308b20bdebe435627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417be3eb2fd4e22674ee4a951170a03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c936005d844f83dc61faefeb42fdb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eee5d2cdc9c9aa88527d8cf4a649b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0da15ee0895f29b62cb12512440bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63275146ebc5862f7eef03ce7801ac7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba69d3f42ae08b507a20b20aafc42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc50ac5f09e028f7a10140e81c1767e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fac338e91506c8b49e907f3a77c0fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e870684205810e579bf75946745d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b09db2b5f22337fa77d034e9fbbb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a805a68f680bd5e42912d0214d2d54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a90f8fe0205401b2b2e6a20d03d22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83d1d6ec9e0ae6398e566f7870cc8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c020581404961f782c295a8f14e926641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315038dd13b568dd374abf31176c329642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40970a09fb09c0cf69c054fe01ff47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502a6236364436710ad7929fd778082644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbc6b66001f8bb03009097200ab8b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e781edb03b70e2ced7f97e18a2a67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7da880ae2960bc03af89d16ec3cc79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab695890b160f793f8b6aa36731ac1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddfd113b38da3d49636000cbd96a19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0833b181f0bddc3c3ee46d67592d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaeb6abf404b0f4eb4e0d25a21f91f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9fabb018ae225998744c454855130652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04746caf7706377c83844a259afe2c63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c73a03600eb6a6ad8ba2ae4dce0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cc3be31ad2f71230838e40436d51f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59007623e954308ee570877109b5ffa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108209ebc10cb6a3c5f7e93bf544ca63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ad922c05ac5d208667802ef941c70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0745ac039603d2be0520de934b933659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dba0b57d60054e8f6c288c61b2f71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9e5024454832e4aeb77cfbca6bd38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82760d7075a11bdc590f3f15de5afc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bcbaa46e1414bd3c56f3b4b5518a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3b8da44a074d611f230a18752539f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d70b6d6d4786c995cb4cfaef51635665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b74451d2a7981de57dafa1c2d3bb8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace88afd486a03d053033c335675512667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ddafed45ea617c4bf1827f116e97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1545bf150a84080ab2970c5d70c86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664e64b6d2d70b180a0a96293a85e14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0665416e5fd7a3b5f599b217600e70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3f04b85bb3be7bf0eabea569c1a30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f1c61268564b0461f5daa49bd2ac8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c7ba75027ef02b7472838266aa6cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549bbef739ed2a7ebc3e9bf958f211675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a80c46de9759d329f1a8aee855e63d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6a414801892927f9938a7ad37cc86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cacbd4a46ffdef7c3d4b67ba4e6819678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142b9c0eb2ec999980a24dea437ac18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb2a501bcf2b495aa943f95d36729d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>