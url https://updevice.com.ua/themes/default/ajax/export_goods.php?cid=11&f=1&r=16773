--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da7592cfc66a00d2c93e762b90049c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25659984b71bb7b1c34e95870cb19f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437b0aa437d0aa6fdd371591efc90a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f588492525b81f8790a33499e6d69434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413cfd5590a9cb444a6ea48836c44245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142548f511c1c1b00a2446ffe51accb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338c11506729ce216dfc35c95325857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee53251d941f9cf7e149c16de91fd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b71b798445335d5d32d7e129292e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5966177bd5bad9ba3d8ab49b4247010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94234a30caa00acdfb47c7e5b07e28f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f048ba3f4dcb0e21f2e1d975d9ed2a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d55c142f322d62d3627f15f7155ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffcca84d87c47691e02bcac9e25b7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089f449f4385404e4703764fba15ef415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154a24b36bd5dc305b7a1269ebcc95716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea79387b80011b50339e6ccda4118d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aacc239c81969d227bfccd116b0f2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ab0ef9ee876aa71236641ac370ed819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d71edab62c490c82b874c966e6c57b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f1308dd236e2f36c6637d2a9781b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498231935690f666e65a131b7b5b4de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4582c7fb15815aab434db3aa59b7a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb54027371de1aac13dac879bf3fc1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c87d0ce6f2a0b9c6ae37007eec98525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875cafd339fb772b26a4edfda164aac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448de8c476e874f9bd8855cbd261578e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bf4d057ad8152aa54bae6b1062b7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9af40e86c746f39d0a650f65198aee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71b4844aad09686759ec60ac7228fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd325fc0eebcf4f8554e1b89c24534a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce2f8a02b469bb686dd0ae01ebda5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20db7b4e5e3fb27324edb95a38fb5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024a4c5ea83a3dbd9701ca751f5b50334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d190c7ed8ce58aba0f3c5537fb58d1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d0e5a8048dec293b0c8fc9b8b55836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bceef5732486b0ddee10e484297fa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566454a85db53c6113e46ef4e031d3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93153d2cdd95e75e58cd1786312c3eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed59828f0cae85ab692eea5a1709b9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4add9e1eb73a43694d6c56fbf1374c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fee2a7601dfa5f22c57b3af183db542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c6cac148be1804acef10a212458e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b618ae83da672270be0e1df5d2d77a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e9f11f64cad17b5b8431df47358ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cba10bd6d3328c25d00d63cd87f7e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a1112c901311e55a25cdec51512347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3df2258192888a0c4c5a814323b0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7014eba7e3744738c64f333caf0f9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a172f2f44ab2a53a89e845e32c9cdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bd95d4ca8d65cd2786978140eda0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751dcc0b63fbeec5eb9ece2e647ff0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f133772d57587d222c2aad1c88ad053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8947fce777d48f39fb2283dbcc2c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf569bcae6849e58cef515cf64040655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af078cbd7a9e15ae5657540dff7581e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b65b07295beab61bf0e4b5670bc7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65a86366ea458972da45df4434dd1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e42eec57fc52661e9dac628ef266659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce6c47b9bcc2e193e587fdfc28d8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd50c569bb0a0547e61a50441fca6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44527dde76fd47f25b53853c1d72e29762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5c6dd5408a12477033260e27223bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7c01d470c08ea3a1ce072283bc5ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a3fe4e8fe1f60260b68b071365d0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d6f6ccff2e83339fce8288810d6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c909445beb8a6779505a98554f357267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60ee94c595b87b892d463212870b2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c104c237a6e69cfc67f9d4d518a0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db485d8fac34398db26fb115b602312b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688d91ee2c0e0c6596d9220eb5e260a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb65eb01b5dca10fb8c798d69ac8ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ada71d72649539382606fc08c634173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac4e9c417691f488ae71df8beed4af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4538d2c1c3d30018a160bbcdfdfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d167d53035b4be2df1c3050db8d23f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c143b0c6d3b996d6c94b85e9bc8b52d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718ce49f690b533739468029837b57a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eeab6e7502b6e8664d521462c98bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3209be33bd759ee7bda196935ca092380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb8048ad7128d0701696e1b62b4a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f336e7ef9643b8bf3681e7ba57436782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb11d75633ff488518e6224fa946ab583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21c87f8f8bc54646e01b294711c7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd82c01d47e126b7edbc3c80d3b20585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eb8a5c1b6a3f28b2221c4aea6970e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35310896c04ff87cd51b3ad398c0859087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f64aa37b7bba60b133fd1a23c2121088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7d6c293a161dafdfc7e43e06e9af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa441fc727e47d4ba52a6a46c0a1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c31b0581626a85284ce186c89dca1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545de34930d5f81ce0fc961649297492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29247f5fdf6dce2d726cf74188e09d5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5fdf811bd6f9c19607b6ac1f1cdd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae1d6f20979246bd45e9d601bfb20295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b7944aed829aa9ff4dea6cf0eb9d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8e4069ffad5ee1d1d719bdc68bb7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2a55afce545e25d3bd751860517db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d94a468cd656419ca0bd78c2736f5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52712270eda620ea69d2b9d3cd544f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb08508fd14bff26a7eb130c9c7c85b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436049ad3e6cf5e14813392824932e92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886df53292ca6ba9c730da23a9cbc7f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdb0b5fd2f6ff4e1ba4da68005a412104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2cec7d3822458911ad8137e6738c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48461bd681f8ca31c3a415e30894ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa09203ee2a7ab71f991bd20195843107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8485529405e353ba76b8049ac39a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c87ba44e1be91986447fc5888dd81c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938e7663d8e181c6382a30038ee804e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3c46c88f55fa9402ebe259c02b4d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dc31fb791cfd4f67dc51cb251b96b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe3446e23ba13a5a027e5ee5704cc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92a37796c6d22f1d8d4c2853525181114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac22c758048bd41dc012610fb9423115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62ce2ec0c12900444beb84b0e56f1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5548a6ecf051ed1fa532a111036e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64f146878b04efcafd9866de85a37b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b1268b462aad30e9ff2cda0072405119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71722438743443e362e4bd01bb06de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db07b76eaf334359da902b08d5134ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792068dc97928f936b6c19bcc905c7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de0852db1c624f7d6365334729f7f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d68fc110f6a9b90faa9e103145d81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f40134bee4001b8100f57c1189468a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f285ca0b158a76bd865bd6ead0ffe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786da899692e88cdeee29e9b0715319127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bcabcc0fc125b39074745c701c678128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b5b9301be9b59b40706bcf153c36e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68741341467cb563011c7438a7eabaf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bfe910709249c7ea63dca83b3a8ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca4b18fccd65b5d3d8e5d3459ff597132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba11c131c223ac93e2833b670406b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357da190a1c2ef334f87ae02f3fd0af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e1afb0815f9dabc7fc12fb9221258135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba738fd3e2504c08b3f905076ee9fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a0e8283d03593206aee981d89802137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84795044ee07506845a437173ab78d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb74c203acff1e09748c3179a9b9810139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f255f19872dfcc30db3c089758f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d66b807e4afcd9dbbc8f9bcf2e93f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c85a76517fa84f46196a40859bbd38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85733143b3e8883f74b16172a8a26d3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21708298116aa528f9e284eac948c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cdcc6ecd24f1a3126da19007bbd52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1926e0a171f8fb60449444c24beb64d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff053621cd84bb6a312a7bcbf9799a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da65384d04602510f9d27b702a4848148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96046336b4c37b808bc4b2d3d0472585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b8a362e371296a483b639abc4369150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2680f93c74f9d0fadde1bac7ae0852151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b831b941b6f96762b49fb220e9af9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1340c4c34561a1706870182cb2213153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa787b6727156ca3995fc20884d4fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c424b36bb994c53937f907137c15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0768651a0912cecfcfba59e6b5ea62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215fc4fd81e888750e7ce2e4360ee16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ca3e3f960ceaf93c7b4f7e65781e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649963bf1f5f43bfdb869d243c70648159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff51e41ce3262bf08576412f0d83ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385844dc8dac293b88edbc7433d13be6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb240d37e3546b6e1f11e9647e98ec2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1caf1137e202b48f7e40f45102cc2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031459ec737f70b3bffdddf41344ee1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17faf757577449c222ccce298d80b33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb758a7ec7f29bfa407084b8b4684a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3928a46b6ad1c1f04415671eefeec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1dd19701b7a4054f66fac7e724deb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae0ee83a74284f1f67eda580f3e492169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853150111dc55f5c45298a2a958dfb2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b2f57d72b49f6348bbe5fd313224171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e064679e4ceda7cfe268c5b2fa7899172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f07129bfc479a206011faa0ee542173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5689177eea1f6feaf0ba9540ba23674174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be800a008ad1485ba04df4ee1d1f04f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e7b306978596ef9e0d50c78b65434176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744851208aa2007a657cf0de55aba64e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25254db78efb5ed51353252e65806497178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a67413e1f8e84e0d6a6e74443f152179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a434877874fe642e5dadae3d7be5483180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6af1936700dc948c6a4ccef6aca2a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6689c20565a85832839de35542e73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f850e81aecfae08ffc2f5e95d3176a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6c3b28398eb6ebbeb4694cd243fe8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c78bc6a0b8133c8704475754becb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb0c41971e361eef37cf86d4896e59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408271d52f2d3d2adb811442b5c9e40f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db118a81c2251a57f7a99a3bb4193ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0d265d6c9546c3fc1cdccc3e28bd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04affc0220b9cd6b20d05cb47cc1d1e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164d232ca83412373ae469d4d5be24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f693133183ce9fb7ca0dec3a554d31a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a982387e60ff865fca6ba9da5b6868193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4793acfea34e03a55ffb6ddce167d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba13e5203af6c2e8da3b24482cad7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7c92d43cd9d35ab9d8dee9bf2ab8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e809008e08c119503d90a94a798a2d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77925ceed61c3d0c399d66e6e04e57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f433a4040673cbe7cd27ad1d84ab6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e257946d7f6686ee426dcb3042d26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe84d63dd81104ff4b3a6722500112201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929827d05775799aaef8990c7f6f4d70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893bb2e18e02d30480c1b362dca51a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8887f6d6543c549d81d637f2b7be47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68139b806342bc6f59927fd64c37b345205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d4add8a50b46b840f87bb41fc02f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c09e7898f2ab84df7d99688ec279b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ea6cc94034ed3807a387d0f23230c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a5ec5905cae1c871e6732e34392bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d46e5d06cf61073b15370b0636c2bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1be408d9ce066676bd7b151bdec85b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa381fc38b3165513f400f4c943f16ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7032bb3eb85c941297a66c4dd48105b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba00e338dac14c0a74c97d1fb9c6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23b5df147e3ad15ed65e5cc0c6275b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593734f565646bcbf2babd915452c0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1d44998a55155eb49c5eada59da2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e4c1e8db613572368b8ecbb318e94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa34b07578a66b80ab192dfecf4e88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de022a7c1dce9c1ff4e9fed4236d179f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c54f805d4ac35c4e3ed661c63ebe7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b3a25892e00a69d56df0181da1ed7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5908162854e2ad5b0ddd961833aea0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb63404b2ff856075b8288bc84be0a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd718fdff7c764441908749649c88f13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0eaba1a71be692823511eb88e15a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7fa42cee0383b10b70214e0258d7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c999699be909c09b564f03e496329228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785ce5e488bab091ca3125ede0a9943229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53a370caec4dd78431785e638f7d3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00ac6633847c6318eb0f02a0e21ca6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331e82e38978676624c9b7d9831f63e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746240e7a723e5060fdab5fd65111bb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e5a08b40b2c3a7e4004df7fec5961234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81d5425e236161085a8bf6fb552234235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304c3fb02adce84fbfa0da8ac198c5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1899051bafbdc4223712364296a5ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ffd84dc94ce6628a1511becd53a6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49585442c538341209740817d1c11d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d26ab8a0b31b2a1d6cf10e67c036a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91451fa73b086fc74696bfd14709707d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fbdd382e5c3a6715552560c93428d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572dec6a9cbe0f68caaf2c8f00d331243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b69ee9a73ee108c3ba44c27b08f52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9b50dd373116d135089ca10a5be85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a49ad6fa6ef7d06437c43d87481848246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a54f92c91d2571436275fbd2e01bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112368af95e1867978e04af0dcc6ed74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c920e451b6cefa98702e0f9d3cce4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e16745243cd8dd72a18c3d4804a907250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e04823bb2f7574936997208aa4a8a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61000fc5696bf0b238ced11b4a5cc397252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be849cfd5533aff64c1a4726fac0856c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c758811de8a71edc97514119a4fcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd3a35ed2e91602eadab07fce6cf60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c125ed11f0b328adda957594481e9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983462c88135b5f1abe88aee9b647982257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c6f9d7d60a0d1c1cb6b30d1de427258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03059effddd0cec6e0549cc6da6ae5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42ca77f3de14b066a04ec8d8a4fd30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e54b992923454f40412686759fd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8f86452b3c0c47ce3398f9356a0ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ce5ea9827230ed2fe088853d28b9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafce1de628e7d6a44f877ec449eb14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267d9c912d4b268cbcd51745fd96b5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea51044955d012bf23ac444fb118013266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaeed5d62362b48db31588171af3ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629331a00925d7bc4e2fa961b365d5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f956300c6ef0c583d47d6862e6061269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28845c9478aaeec1929085383cd156270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be184546603358e5591ed10bc84a321271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700c37db366a0e1a38839dcbf306f6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27085008ed54cd0d483c6e5f176feefb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a14e66f234289989b117b72029c67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3693b49734506310697d7428d355c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e9be1eb2c305aa001786f0e1f94a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd017ba1ee4b11ec8591924c09b74c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62887cbe753ccd614682623a1668dd6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72dec253d1f2b00cce8ddf248f7dff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d67b636d00e295539dda18805cc5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095d48b11e7366510916f29cbd4c96c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87816268bc80d1db237acd10054bb964282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59332e4a7de2c686384c94c5f6b047b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1e658b23ab41cf4e79f879747818284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da74a4138030eb1d35d3a02d7f66b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217db88b8c32b1ddbec277907b332df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1be703d781d8b9d5ab3bdc66cd81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44704a8b5472cac7b779268d5acfadff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3aece76b4b9f27c3c8b55d59b11ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0414ab819f929e9e9088a2efb3da71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaef2541d99d4fbf5bdb268d29202e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c134df6be7ef2b9e988e06dd1203f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac74f4eead08b4b515d69d0a15b74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95cc54aa6792c7fa871833c53dc88a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6421cd383550d00fe1f6a5bbc86dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd76124ba5c9006eb6b1ff44015965296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8847a333c6fa95f6005bdcbcb7f1d3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19da183f4f98a56c37cd07836dbeccd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c89743fc97acc9807eb4c5a4d81d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c53435abd82188f3a97ad4e0557e23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa040d049b1675f8de4fb2926bb17b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05071bbd57bbe26d5ccc72478859e55e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bec5cb371c66efd2a448efc1d3af02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac7842e5ded9e059edc0b2bc044cb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c7ea2ae24178d2eb4da475d21e8a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e803eee01b01b6f766bb2b1faf4aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6638ff60d076ff5bb78e5ac0288e458307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783dadaedb5bbf1a56f246e296c4bbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75e8ee666db09a85a4f3f46cb77f61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc9e7a6317c4307379fd7a7228df91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ad88ff268a68ff34bf6d408b171f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb7a56fffb1a79e79c9fe75e5d6cfe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e38e674fbbc97f21cd834a9f6d8d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2900c17333e09257b2186d926cc3c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5abaf0b242316dbf7bc2e4d1b371d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975e8e1515fb193b30ca04972ea4eb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01556b6222f0cbbdf5434a6fb56dedcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700efeb83bd47ab006d339fb18e5abed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925aa7a27530d2ae19906fd99198293319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caf97fb4fa6317f4cd40dd4c7eb279320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c042a6761721106255ba932a3eb17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de463c672f6dfc3a7dcc19d36f9564322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e952aa82a3a21406292aacc26128323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c62e61246be46238fbb609fdefa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33806c72d822db602b6577824cddf85e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fb096c0bb822d9ee057950f913ac8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cae526bf3f47f4c247d5cddf963cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f001fb1a731af34ea56d4cf01391ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f70dff89f7081153b11cb07772fc10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acb0f86f4f7652eef80cec7b94742d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f4c846fe1f89a8c61597acc5574b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaf4778aa8b81e347b4979ec0fdb6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bca0efbcf4686ebf715d554308668333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195e477e0c72dbff267fd19386b53c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec848f8dc60eec8d8896b38df5a8745b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb511cce617cfb251258b87d56e01de5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a1969e05852b8551b64cc93474f00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dda73bc44d5a05b935b6aec159f915338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ed427a950dd21f800885bcf8ce6a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45267916f7d3d6f60ac00a2e5245eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ff3d2d0694be47d4073bd7af44e86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8345523653b5d4dc0ff194a4ad5f9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51273b2b4eb867e79d720d9767f51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7342b8421ff20f4fa77bac45a2d236e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b999b34aa6a3f24f024c63927a2966345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c16a734ff0a2112ce4b625725afe1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc145df141b1ed38f104bfe4e43a2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833a077a8e203b7c374c44346861330348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a657387ae5c65469457b2875efdbec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518846237095a6e65ac937d2c9b8f0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b8362845c22638e7c9c0c075be3cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4808e369f400b14c868d5a1f8b55b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d42412cf16026134cded24d7b299b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82edcdf8dcda46bc9b12918f39875a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f615fb4660820f93d492b2ef401059355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f2f706b2bd3b85d85d71db47f455356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2d53a7cfba2cf5786179799541439357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3a286bf4adc481e6c3f5f62a6bf20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba7284ab451e71bc8a2223df91475d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e062b9816a2dab8fcc4ec1cc5dd63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd65e77d8279780a72c08185af3a70f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9978169180824f3e51360a66ef86357362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3039e12316eb5197b3cbe8120c8101363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e462e1989c1590ae3b5d0cdda7afc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361c6eedc2265db7c823ebf09e67c53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8211c43a6f87bd218b7cc0e0c191b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129f1f43d4d58780e15ac404840d14f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b94d5003108f595e18e0cd8fc11aa2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbaf190a6f1b76ed7c63a74df6c761369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19729d8f73e9c39d4537714f2c9812370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca320d244a1554784b0be87b0a7deb82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00b16fa77a9cc7451db509c24a6b61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5778fa236a1d76def9d72be5153ea0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb1c68d967aa4f0da991891b66e092374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0bc88aa410cd661983e7f31e674a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff26409b99a01914009fcd7adeb7b4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fc71f9f6eb239c543dae111053a4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194f3247b0c96e81441adb6012c6a15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f518a88998f671357620b3daab14f23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087290a42afe6534062e9b4f5a30bc39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eeef0e4cff184d48c6e1605b71ec9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84473f717ea9a1372e06aa3ad3f3eb79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b387816ff9afc43c8b5a42b83bf9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e135c9ce7ef3355b3a8208631d4504384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb9513c27f81f91d9a16c40b048f44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ab95852aaaf37c38e93bea2cd2b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c508ae87abbc8a0a9359173abc0490387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860debe1dc5a329d6cf4a2be15b58fe5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adc8107170ec139fbb291b4b7fb094389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0b82c0a3f13b4d145c5c5a26505bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57097570f621eead0f115329d180d30a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdb56c709a66b55e6b51d40ec6a35f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3732975d5aebe3788107aa6142dbea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dee7fe06f60d0bf5a65983cfb1a93c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de6cd6af2f3b5c22cdf9efcb734e79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9474eb8f4eb6199a1a589355657625396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a5ecbecfea4e86e0fccfb7a21f941397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5c338d2d7bc904537d2fa64762bf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a11a1bf2b442cdb5aa3084ffd2d9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f788a9db0cf04caf13fe276370486400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c14e4088c8ce30502f0547e550b08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700883e782fd77f9190e6c214809a53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d824374b0e0ead635eb097f818e1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb1145be9f8808bf19a9d89d4a79c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488b02835b0b281578288b0a25c4f83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02361b9747a4266801b6969c6661d4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7de7c4a4da3398a8fdccacc42843a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97466c3e27f45e424c11bc5349bd7010408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c012c0380fe12aee8e8adbf138ae4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e09cc48c289a619bb8ee7fb005514a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7c67d21e96e00a2a248e961b31470411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a299a23901346ec53061e9fbe40f0f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd727eae9f12601568ffd5c320ef31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c0adcffeb2e013d6ac8c3ed8ef835414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065847b9719d8bf1979490c34af3667415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badbc2bf486a66fea50888f9dcc4c88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285fdb37e20e82143dfe361aaa39680417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93966526323d052230f968e059bfa570418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7724b16a3d37cc3c6b823c23823ce89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fa6ac3f6481c17538a4052d1e243420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc12c8ba3d3411a928df46e1558513421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f70348b0e54821c394dc5856d5c97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc226a60ac69fb994d1e5e336acea67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d83d8e74c00a52330c91a9ce6b1be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55009aa44e1f16b9a3a251cf49c51997425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16820fef84d2fd04d2163353e1a1073426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f3da9ee56a62a939e557aceced40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3edd8538b661e087bbed22309bdf58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a4fc8bc7cecc89ec60fe42fb9883e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ae54dbca12bcb8c925fc504784afc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08350bd92ba66894cef02ab721c0e76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dc99cf8c32815257f8f3a0b48d16e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8cad093646bcec4b463e37bd597e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559f4f55f55f29c42685f941f3544e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769f71acc0a2dbae737ac03b3009a34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a9b861abe8e983adfc1480b5a8a55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87909597359ee23701a189b02c315971437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b0142ddbd4882225fc842d6bb356438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6eefb3326846cef22ce4427d7231f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b696396ae3f92771542417059065858440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fc375efc51000b1e97ac396456c6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98526a14f2a2d2f532dd5d12da291dd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d5109fcdf9978f7e7b24029aed945443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d27a7e4c4657716c4c41a5991db1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209825306ce9244cd9e770823d47d84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b728a9e967a7b37bc0bd07829a5e367446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6be87a72c31d98121c8ed1dcbf545d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19197ed2dd09a3722eb6999bbfb0cfb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0b3fecf351c68149c6796995faa77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffae3ccf7be5528e508e9d7d953514450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623490644e2de2bc589ac3d81af7c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd3d6e8b87299984789cfe62b557fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025c8e359c1caf6a8edac70dd671df1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc39ed948378310bdb1087fb885f4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ac8cca62efba245d894deb0ef39b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089abb8f93c2c7e33037a2cc698af8bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad8e4ca80b68f697df88cd121e9d13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd531b9e8c5c01af3d409cb43fde27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80631a48ee6bc0fa9643cc7928c1384f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02634fdc109e2b611187b58ff68c24f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2904b83593a7bab41a157a7bb3df0fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951802b2effc051e1ac2b545f8aca2af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f4df32c6c65421259e11661569709463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4d0e0f0640d3bae0d576fa0904ff8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5e33927c7d620ed9771b88742cb99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf92a9de1120586362883845a004ad2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56f5f4082115ff6b968017417b190e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82036f250a7f08719b50e388f59624ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3c6f7ef6876dd513baf9f62b76d78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c663d76a84ce15b6bd4e6c2689647470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff00cd9d60dc8ad664fa22df419cf26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1407cc1b95e42e9d6c35ca6a3e23faa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215c57655a6c2312ae44e4db8869bac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13797a33a5e2f29282fc52e66a0909474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb6cf70bbdf75dbbeadd6f12c46f10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3d7259fb55dd5fdad14f522d5bb13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8dd3cc1fcdc37a6bc9df50055c6c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03506ff47d28497a4b6a6f3f339e7068478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d837e8a1abe061d9bf0c767dd4e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a0859729abc61d986e6c4dc8f3960480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeb3094e595094b25613b35043387d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967be0301dc525cdd9f889d5d78f879482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79d572271cf2a075a10fa024a0448e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c4676d5a2f587c76564a36c45100484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7785503005e245d24557e19a2a11d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d36eac84631b3ee74b66407daf28ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e350fff8d7a359bf14c884802b59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a171376bd0cbb5be9edf2b7340b824488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67668f4d3961f10477388f3cd500bdc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247ad697e6e65ff1f8b743682389b9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdec3ded84c0b76fffd68deaa0f2a80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26cb6c774a391a76e54e0c1105d614492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128efc92c8c0251f12118a2feaf8134493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec268eec9c1de8ff4366ad7afb0dc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8081543506545dc29215b7b848e8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541f162537f094e64b4db9252cc4cbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b174b8b3634a705d2a341807d8dfa2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec2f433898eb7d0aaf7ddf0fe8387c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f973cf3690f247119c48cb335004598499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aadc24502796c86ed67f32cbf9643a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66bcd86f097e5627084f2546911bc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbb2ec41496ae364a48e2af6b8022a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abb2d8977ade29746806b7c2fe3e49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545baa983ce99f2a5bf0d48f7be0724f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3018df7d82eb5ab37b43fd3e39944505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8079be078ddf426e75df289530a1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28323f828ac492afd723f45d03cf6403507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcd7eced2ed868489f90cf890fdaff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfecaf726b5eb4c36e7c3bad690abb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c56e323828daae6b14d501063a5ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99946ea523ef534768d2b0e6f010c8ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae05e1aa837cfc919c530555c5f599512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d574d5bacb4ff821f57fc5828438d07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ec4feef59778a1f44a40bd8d79151514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b908024f187abc5420b5579609f26ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77884ccd5ad7bf89f97722f9f97cbbaa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e458cb7861c6ffa4ead1d5c8678c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409ba0d4085c0347e5aa429d574398e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d2238a292deabd4b81647b1ec3458519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee38bc7994093122e83a8bc7205b84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700139ee0ad3b11d871a7a0ed778bb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377a0a3cef11c756579a36a7fe8bb94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88232e788392abeed3cc83cb0a4ca8f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f49d37b893f5a2fe973fe6a57f0fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e690d6fb5d38375d24dd6c25c15ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e87d93024a1d08fba1367cbf5405526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f1293c48ec91c24a94fff7c2bd0ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4695796408ff014784a236f90d79c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb20fd26ef24397bb2130ac617089fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabbda91520d31b1ebf25faa4bbf73c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e776a37d404107d8ee6247b3c664fcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db528555505a7650b64295efbee7a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b468646b6a9c97a044cd1d054231db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ed2a9d73ed2bf8816bfe6a66f380b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883679220f9192976a54e2281053ba9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b5177ef51d811c9fa1fee1d7c39dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284f273e0dd23daa6ecbfbe107a752e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a8d652ea9c99c677a1be4c240bfee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bafb40640b0847764f180800070232539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837e59232c2bdca117a68bee70ccc9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1a6b0ef1842311939b3e48400abf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e2c059535e600233a3de471070f79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095669cf567c5574c603fa92eb0f80e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c1b45189d06f09c1123df2e0c5613544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4442b89446b9664160cbf5aa93eeb3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600e534f785a091e4a4624c61b3d8d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240ba887627ddc01f58b786d05fb04f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171eff9331e124809bbdb11b5744ee7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e13c2b95ae9c740bdd6d6e96f4aaba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3e505f8fa4f2ca4a029ecb57b36ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d718fb30d42cb8a7991125215dafe67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e43531f839528656c0abd74b648e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8959172bd96c97411edb0891c62c59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a35e706dafb93c05dc182bae0b97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcaffa334f45d1272e13d13e92868d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1add8fad0079d5f0e283c39b44978c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d182b6d1aa40557dfdeab6f3027f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f05edc4b3aa110b100c1f063e0d31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af922a1a7e2dfebf96f295233703f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6eb4f485cf6036e90081f44d5e500560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b1f87621cb7a79961b9b6ef54e887561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457edb197625e8661ef13e39e7f4389b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d53f8ebe71661be537eb658703f972563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c45e9255bfdafc728a19a9bcd9dc2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8cb3029cfa11a4f13ee14694f4e7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0163130aab159f757d524d32e7e91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db11374b1bafdcbdd785747b5a290f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf165eae1f5526ee8595598c5226f44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78800c3c80cb0c57b5369ed9948c089d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a77bded9733a5ca3e98397d591230d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0daeae770a1bcb875837e821f71e86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ef7fa4e3dca5fc887961d8281e87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fae05b2be4c10ecf4cf0406656f10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408ea273e5fdaacc1bff48c453006e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdbaeb921a9693dbe175fa96330517575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18e521f1d611c349f5dfdd3ddfa8d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b73a64adc4971906f712da1a168a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe21750aa0f7e33d5331bb456b9ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc2e3d7c95ad3fce99d998f9b19480579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc066b6f9560711e783bc1c1d1fd9792580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d65fd97688879be9d6c32ebb2584581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fe75b672d181b4ce47d2bafff0385582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ce0f33a63920d5c3ac240c28d4521583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3703418cae5af57dfe74182e13fc0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4e2f78461cca2c594ff05b25db15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573a0c3af07d3c289d75f8f5cb39529586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14dcd944ff8e9f037b6ec98a63c6b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038523410be934d7824a0681187d5ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917cb8e173e1506db2aad2c03946aa1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe42911e712bdaf62ffc69525654822590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f9661f82fcd4b6a7e80537ad1f183591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4181bc1279c7b19e176ae6cc8ea1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90bab0817562852f1e3ff188ce1695593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feb0b2804385974c10faf23092d6d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020d1651976e46c29d7f7c1b6c39be1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb360e1493abe199d6cad5e9a4613a3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eef7acdb1016d570afe36d9576f43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574d03729334bffc6450fdcb2702aae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db189e3c99e0f9c82f607dfa538ceb20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60800701520b5c404d9d8f0732d89964600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839079f71d077bf4078b8505b4105b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e10449a3568fdc97adfdb1b4da4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f801008eb3ba1b221e8e1375f4af7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c4cbd57b37b159aff252c0efb76e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31854c360be8eb27f398388c2eedab9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc0d627f5b8b36c176fa766a6d8bb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5e4aabba8d15addd48b14b999ad87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadbe472b47b91578c1c63f2ea92a33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6657e3fbfda7f7b0143e4e8b18b4de7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9fde0e6cce19e4f5e3d2058f5400610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60ace8f542733a732113b3a58f7d62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256cefc87d816c4886e2f4b65781fe8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6ae310bcd6d79d108e09e24a76ef6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95f5bb69461340cc5ef169939b4db5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b156a1bfc4d077ebe9b2576799b08a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d0a392be03919621e2a31824ad5e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604104c31ffd232cb4cdcd6beb67926617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ceaf8305bd1438d1339d1a43e7424618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5c992ef8dd42fb705d29933ffbe12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66038b030b421145383b333d6d5ed9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72eb439dc46d63cf553bce753101cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b41d20b83dd39f938b08c372543771622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb191ba27d0f3895fe1247744db5223623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eff0aa71bbd15389b1187d27318c53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04e6b906172837afa04365187e7124625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f8a343b5465acdbb7543f946c987b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b584762ec5e2d7dab391b185f3afc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f11f37319085b702f56806d405f23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab31feb06a9adde4f6422f96ddd432629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f06ac9fff56f087315be7af408389630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac0e7e9475298d8ec429789f36d5f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035620055c9b7c35312e1972a317118a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea14d1472e239023b642979ad824830633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7974369c0848e7402ae0097af98bc2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df87fec1b687b17697a2875724eea5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176a99477028fd682c092574ab9ad98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc3cd1965997d4e28de778eb57251f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a591d525759e1ce883c92ae11630a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e77c5a9d50ceafe7f1356b43bf5a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e91c1d4c8a7f5e690e7467afed2e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746be4b0a72251abfe104cee9666925641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca32a466e1302fdaa16ab05e8ee3e0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32485484beccd1fd85007165aac9b633643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6136546cc8790bd26254bc8a11c9c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29980f3381aea9eacbd7bfa69221a4b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa2c42500820192a14e1c3fbf9ffe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344dc8f9077b4ea4973a3b97db65e99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e6068af3a7f044e05a4d375e8db7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab174550c214ded79a06317cf556535649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e98830223d19914afbe7a385613f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1516f74ea4b447e75fc9b2aea5832651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46174285727031cae15b50bfac32f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116092329b5380d941970f4b428287a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e738f1b0a345031392ffa1186354612654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0e6f4b6a895dc04327ef6df50f3b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97b5544556bd419deb7c70190668b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c73ee0e60968447496617e15f7897657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eedacd86c35fe12978e22b15239e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839fab20093d199c7a36b218ec96e1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0c98abd73433b80d059911841b46c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdd8858d28a9b597687a577f0bd738661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e224e5f5ab3559f2db8659799bd0223662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b519d73740830a24aeb76fef587a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec5853ee49bbd48bcfdbec3d15eaec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5382bb28d81ad38dad41bc1f7fc86e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6dba3c447e5ab67e1810e658f8020666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c318b2b5b39b09b97d196a87f1dab8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d44f0d6a8bc2a6163af2c65a0dbb44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b094b4926c2fd23744b636cd70c3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11455082a7ca5516ef5d74b8586a7e92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cdc3cb4141f7d1236cc2cfe19eab5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c958335e632adfe542dd874c34454a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec7e6c82a70ca689eb7bab4e139ce2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e7eb12e55b04ce68e4edaddc03d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b59ebc7a6a84cc65ad14148b40c8f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b873c20fa1d37165818cf3ce3daddb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a997cb1fdb3cf540de4626c0240482677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2367a59f3cd2f76e255004d28427f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2a99afe8ea0b5584cae578232a644679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e849d917c4a6a3865ccb2a37546995680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7b6d5fb72ef4bc34aa24e0a5070b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bd39ab6e226ffe38c3cb57a8337b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5221f534c0e76c7bd0fd68304375b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf0a02370805876a75e11aff2649e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1c4e50d1a7fa52c2e227846464d41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a16e974fc99e27a2dee43a9c539df3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5767cb4680d35873ca91fffb90e0eb0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04733ba9d6496619a9877f472fd01e4d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ecbc0e0dd33f79a702a4adcf291d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6d20522ea868c2cf0ae7fe2152bd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6421f06a51b18f6cd45083f21f871de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49896f022371a5b6887806e000de7d5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7331e2b8a181c957d8d45122a1e0c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccb2f5ef6737887022e8aef7369684694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972163a145fb20ae0add6fcbdb99fcd8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7fbb58e5188d6608ba9b7187dbea5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b521e77bfba3db311c40479ac0d2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b75e55149d61378674898bb8e2e19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c5dd0afefb9183f4cb6a695a1cc18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d89da72afdd12927184e72dc0a1db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66701f04955f09b24c989f222d40bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d685ca67dd78a58b0770dafc78be1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb91c4fe697359145f9a051a898bce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515a85c5d2385b1ab72e2a03b8ee682704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b7cd35ff0c971b04abb2bec3b9105705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20115f81d8c3c5377275873343363bfe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca7851db73dfb7446c350d5a5b1dbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce255e9ce51ae32b7181e1b0486415708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82afe412034edd53c6d531941341f8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a175dd85fa0b189ad7803a0fbfc384710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d79f67b25064985499dc512208c57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114192a97d602c338efbf3b763990d42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac745f46c838a275315120bd34fba4ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccb861c9070c7b0d10a46e6944350e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cc96f5fa768360c23f67aca7c6a35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b6d62cc206e92152d02d4322c6297716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bf3539cc7ce1f043614234c5256c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14388c0c8d2452a331e1b98858eef1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460daf8aebd64b600eb51f8781103180719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff14a4d6742ce2947ef736c669732ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2e0f5badd5676e686d76826690c33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d79ee24001eb09f0e419425315644722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01700e17fa4d7a195e4e733862c3896c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6918ea630e8d83ca3238286835d3f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a631034a3d58e24fe2f5af066cec372725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a4fb48b7ea41ae5def342e83a2f69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e108436b3861f7505d1a9cc92149e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92096e119ade9f80237ee0270beda9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36542f3ae0e0890ea5b18cb73ea3536f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5995e933ce9ed9a99363fb08f6fb84d730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37442f59fef8c33f94306bc654ff0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e35d794d5f87f7ad1d7ab3a23e7b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568e8a65993024eff7aa6b9deb44f2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6448354e35f6b05de6659bcc34c9b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05820223b65c4e25d0bddcdcc3666f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5589a788316d0e47cf09a9d05ac61b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c65e7e276200588057abc550797b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ab5ee4f5f013ccfd793e4731aeced8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687629f540bb1727e250d38633221cf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ab20f426c378ae44fa40658840eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a90cb72621c0788499dad0ddf96c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7912dc76269abdce32167d894d95f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacc14e514904f3a4505650637a3ad213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9ecbddebb705993d314b8662798c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f51a1d9b42992270a8b696509fa55b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bee4b6df7db41c2c861fd6aa866a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be735708a960e251cdccaf68e201a2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2f6f05efb330a763908559f4b74f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85813d5130b194d6d6985b92e7c2ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60da1cca288db75a34762b4dfde477420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a3f2221cc475f50d452579e291e1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00556ea540c8cb0a76de481f2600ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d404000bd82189bf92b23781088d3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be2ec23a6b79c1d732d2aad10be81c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b96c916cfe243183b8ce78afe3a9b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef115c269fe11229beb880f7371403c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b767dd289074e8f02a7eb01ef8ac527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc05e0abbaf138e3d6ab19ada8b064628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f25eea8e235673d68da351d1393f2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067282f4d42b7253057c74d5a880ce8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b8b033cb7b2357cb5bf00e940bad931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aad5e1031102de105571e18996d95c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de337d195a3df194319d44b4cea7cc4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6cd9bdae1a6277752e70276e5769a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca9b47761189c2620ff4066ead008a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801a2383c85fe6299f7760797e457036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460dd25eb3341f6ede15459d2eff3f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c86de6f2f099b18861a8cb784e1d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a7e505a178ba13f612f88250290a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e5694bea474bd5ac82abe332852340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f1ce0b13a44062c3a5b0270c573bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8754bcf092807b9e41272f7d1c75142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c308d766049c941f33da3e2958e74443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b670ab8791b17cea3d526bc4f150f7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802b0e5779fe0bc2ab8ea7b31cc3d2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf67b55fe0adf7bce11a1a6169c62246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea85f20809b30a5297e5db34b6e917f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5ff02566a031022b89d8fbe0f75a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60d30ce9fcd4f00d89cfe5723bd30649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390f80f3abb00e826308d88e9af8c6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b114201f7e0925f02d13e6d0023d4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823be630b784ac8f1c20506fa65476a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdcc5ea402e12b20db7bd265810d0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf47b4b7284533625d31eb8dea6a54d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a4ee17af99beb5650499434905f4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fd95997528727c7522825c3617a8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d7a9dea6cceb51ae8138d62a083a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd93941603769dab612a9a98789ba458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd5522dc508fd5d6a9136b3896b94e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dcf0a3712044f3e9c870ea2eeb73060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c1a57343f205f9bf487619ec29b6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352d083fafc22766a74e49a32e37f5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ac3733bbf879433d5cf060bcd585063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceea08cafd0f5f14b84fc9f512e99764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb89f4dfd543d8984d2dfbdba901b2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95edef2c76dcb074abfca1212fe4d7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ae8d162d87ba770c0bac4db91a64667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07106f813300a76edc00a13fd77a8a4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f78597a8e1bb8951ecec94b465379d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956b0d3df5a87bf7e9e6c69071a836d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86b4100cf99c69421d032c1110c1dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596b042b678be2992ff80262e5bed1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eb57f0115a201f3df81d304657d1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45168299eef06fae45ba78eeb342d3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28905a4c3bc36b3aa4ccd42fc26df32075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e0f3ac6ddb20c32ab4379882b59cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c76d7fdf8839b9a9e64c3a3681e6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac757f7d1b2dc8833d766e63343927d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d6194dba75cc2e906bc3d788cef9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bf141fd7382004f93a63841fde9f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98614a5eb68a2a5a446fef77dc678aa281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baff67c156460277c27674d338b7bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b100880fcc3c0110607caca7e737ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f00411dc38498028ed619c9eec7a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428dcbcc68e3dabe9554264164cfa1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe28f675d36314c2e49425afd7cd14586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991620b4a1d7b35f3773d2e3980bf3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff308944f3a42afa766953db7a31bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760dfcf75533ec3a3c1735a10eb908e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976298922833e10e29d8a9457aaf310290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea565ee9bae3fad408c550ba0a2b8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3bff8f24e0efb8604bb676cda18c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933aea15534121caf7b74b05bafcbf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dfdf15dd08f657bdaf52808b638a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe792a7f49def09172ab98c814f01d4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd616bc43a3828a72b52b23d52d187996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17590751390d9e2fe0afd7eab447a3b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cf9a874de4bd17a9de653ad5ac17398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c694eb33b18f8206765fd35af02799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673811fc9a00eb5d15c77749d9245bf2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b6e91a6865b2260ba6edc24e4ec3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea8340e23001c863cb45f5a6fd161d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477dead49728626f5a4425a7eb26c94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83ddd23565790ae4e7380363b258c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cde9c2fc87bcb3157fc07215637945105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378d7fd266173038093f8c278bf6ab5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df7c91ae9e23b9943256cf980d17a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26deff18a3f2c07523e8c406ed36f2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3f149e728bff1be9dca2ba579641a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66dd9f9b55e172e9f7735e7655eb09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f67694ed342767d0e9e21de8cc8b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea04062c1503b609241daa6a111b26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a25434a15dd7a2c1297f144820dc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ded11a23e957aaa500a9ec96741c1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442fec826fdc3b94b6093768f82bec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675ea667627bb507935f0f9b7fecdfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f417f88250c931617c259e06fd07f4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05722060293bb17360765afd56ec5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c279a451152a4d43b6257c92ef75041119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e850121e38a788508faa8526435e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6e35791cadb05d0a233b0049fb496121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9dc9e75d9b46e4e8140ca19854a58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bae8d0ed00c9d3d2dae5130b7a632123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b5c29c3f190572c994149c9091313124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed05f83c588c2c59e2dd603f8a11ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fbe0d2f5cfc64c8e949a38643ba27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03424e40792e0beb309002ffed8439127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c422e3eec39fb90c15e208687ef0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0cd4af9b80f5d60f86160dc3e220f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e81de111cba1e6aebd1a812a33b703130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77b3097c9ed75d283d3e8e8af2918f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69747a12e2132d09c579b8c1fb8dcd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bf3b66b0c572e81d5637ca88d1982133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a0902cf3b6150f06165f9aa4d0d9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e269c2bdc1cab5562ed538d559558b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a5b2c7d44b6f1f96b709bd339b1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ad6b96c98c2dab7da1190847049b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a385a341d9a95712bf7dbcc4e154f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6587ee5cb96a6beded98699430040b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80fa36e16fff492c488c90166de150140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb19e064432b1b7e6e0d4165772546141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f4b5bb10dcfcc660c9e0493dc533e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4cea555586a27a62f946375389895143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32007150694ae99d4f08ae34a02affec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618df174ee71ac9d1764a2e758c4eaa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a34342e374dcd97036a08ff767cf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ee02805e3113f1ef5a0b8444a8e00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd4f2be03b960c98840f39ed754643148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034c47907ed04b04311d785b074809a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1fb7fccf5d9b8a4fe0205cd387823150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ae12046634d563c5cdb00f88e0262151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83b8450f25f75b784d56b0c92bf0fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d41f517593a24389f1bbf9c137513153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f834b696d1baecb507ba013ef3b8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b237b8f207d3bec24b43c5ea3d0943b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad73195a1e8fdf2af374d9b3482635156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d0277f9a6083b4f5d4784bc14d9cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bc5e4d83693626b0e9c6a908d5738158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30026937f1247b35917b93c29b2273a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cce311c78b3210fec5d0d313b44cc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003067323874f86c2cbdc24cdbb5d991161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ab394cc97ebbb7dd2c10211fe99c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dfbdb39fa23b5222cb90193a9553e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c330cda7e407185c45edf57258a4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429d2a98752f0fdd93f77bb6797cc95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cc876ba68ec20f77d0e1b9cddfd19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256735d2704c396b55e05733b0503d47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094581da897f486281b2f54f358513cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a242548853a057f0a37c5a4b0391169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4734ed30b2ef4aa763af0d6a677632c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0d81096584fa24a64e21091d0d832171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2936e580a1721dd867babaa9a5f1309172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e7cf8bb44c28fc604726f665c8c06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d34c07f8d585004f11180f4d90d7c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1674702a5f9b9ce940f421479af55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a011233155b81d78502accf94e70bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333e2b7c5f2c2f5c6c432266a500a21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f6492482e77b8fcbdd2d2e5bdb850178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c1eff989c215170073db71e613a8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699ce993f236fe3a90a838a036214fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e6b481a4f1bb2f35197d35359b6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3fc5ed4fc42276476a07e6e16cab9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad049af961a95e771c0f454185f9d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccddcdab11024321e1d2b0aa5d0a308184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bca558c10c195c0377654035e9e1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e84f1d22b4a5366c8117d51df717f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71db5eda787b003a9122d3c855dd94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0df17f265ee75a2fb6a73715c9fe3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c82b2e0afbde9c03a1e0572dc5c9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677b7183f0439fac8e08cab78965992190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550808f039dfeb0b761486800804d38f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde5fe47073075d5e09305dedc392df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eb7d28ae4b9312621c2297a5be391193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242f26d1016e6f1cfa4a7cb7554c84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a5c615fe24b55d66e262f129f1ad2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc590499745bb4abbb767f5fea5bc5af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8482bf14adc7b49fb968517a41f68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b942aa2ea1eb9886e60b416a03144198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7ca6b9b4bd4a6c354daf1e7c9932d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56341869ea8d2bee79fe66e3b329b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c7f8586cbb161efce19a6e8bd09d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba93148efc26533c0da3b52da77819f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd0142d119f38b3c5fd591afd6c85f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3265cb169ccd8e611b50ebf746519204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebff9226b56042167deca2e02d4392205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41912e727dc55541f89c323bbe19cc8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb5859a8295fdc930641e8da14319207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff84113afc10fbb97bfd8801a996820208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672c44b2261f4fa61adf6716388ac3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470ae4e58a8d3b7a811871836df7057210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a540e598e2f0efd93f382512873fb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d82bde1a604606693352386cdc1fb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9741823ad50a52d4dd64c49335c1c0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa2048f8a432292950c5bb4713e13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fde613ba4501535515d98c93d72180215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb9068f0bd606053d19766d924c688216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838865b55cdd047fd14700759ea335cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e201c33d2ce7be2c3e56ab3538640218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa5ada2596c7503c5dc7b9d6aa61bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ace6fcc951a8820b0f109ea743604220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398b6dd7aac04c9496101d592b222a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d7cad088fd711b08e51103e41f14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c99b3cfb7c7b1fe127d1eb521bc5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbd58c8e5e7110ba0a0379131f6568224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de1ba16abe76cedf35248c33afbb1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e27b6792e2520e37e71f1481cd1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828b92895e0e15b7033cebaad61ca1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6759ba69fddb9f1cef21762366bc7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e24167d397279458a9aad8dbb4c80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d689016e417c0d21c1b663db6b2cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80e940a4e010667bd17cea657424bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52529a7b636d7bf2133c0ff07e25973232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71725dadf3a36c69871a1ca96ffe167d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c2584de4738d64e8d06d7ede99b17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeeb86007590c7fe0308ba90aa318a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48483f4ae4df81ba1c23e6791fd07ee9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590174e95ff1b2e5f4a7b2911ec68717237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cdb037775de03c211c5727c43ba6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8cce2799e30a0e0f1d03f20624d69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610bf7dd8924154c17880efdedd3417240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d553dd6d09d6b2ba8c24189de1cc8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78364ac0ef55f241889c84ff9bc4f8ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004fcc6b561a84592d7cc7b23c63c03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966731069013f789e6e0f9a352afe236244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa920830f7de5f02bceb5d23606d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e1c3594c46f5eb504271bccfc8f7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb14ffb63720731e1e385645edbf82e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79980db3a6fa36e40dc9e08993f06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fa57e4de3631e18b5db9db6b52afc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386c9facda8de370b7da4cf78944b2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76650c9b39df76a18274a1b46c0ec4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d01d3a56f73e67eed936456def5b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08da99000771b1aa04b94b01c1416c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e4b70b5b4fd3234be5a2cd690b7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8504622c4da8d9428b9e3fa8e4057255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccdedd8faeeaf3af496cfc93b24131256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62633c533e6441f1a63a44d0ddc38845257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e684f680318ce9955ded9972aee92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd791757fc4cc8b94d848a014631877259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ae0003d0d84476f9b02224023be1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bda34fdd9fbf1ee31b9c612725225a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320773505d243a29c364a8016b87d8d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a740dcd00c71e4b4a905b05f307edd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37280150e4a420842904c8f2d41f616264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea4d6201529470281402970f790786265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc99bb0052c5430589e4327c8ee36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14dbcb6287c119e21dde2d25e72889267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb672ab097e460b529faf69f54e83c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e08ee5f43f2bc091cdaa6eee8133e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26df6d707c6d9e8acee1e5efdfdd54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6387a10086ff524b9cc7ea12f7be7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3edf44588986ad78ab30789e03a76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e605e55f8388d136f403b0eeed9b1f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9d4ec535a5845db1ff4be1d5460d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e310c419f107aea243c5fedcac9f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f415716c9ab7e49764b2f87761da01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bf2f9a4c9e31dfad68eef2dcc3891277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ae9274d285a778e8581c9a7cf8ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f40881069a4c480c0ad53d2ef8526279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f607678b6b11fed4c19af1603f19e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85628a8f70c1918ac8c534697dbbc9fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fe528c75c50296d783e25f9170035282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cf92daa665a1fd5d338c7c67410c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b4d018f968f7fa6297e961f60727a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e1d06cc5238676128b8e7bfe5c70a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882fd76725bb929e9df67cb22f6711d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6b16e5a1cc1063f0b11ae1d29e937287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef29e13df4d58809c9d12189b2c7bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa42f4af29de8ccec61ebff53fe08b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa6db3d199f90dcbab0d71be0fc724290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca196e7435d1fd1c21c175747f24a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dac818b4e8ecff1d9de94de2948b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe862f11920a54a51baa2a0475a9e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b60c6b8e596956ac9718ec9127770a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df58cf6bd0f2086909eb950bb0b181295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f271b16ecbf4bf9fc7d7e8142d448296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804210bc42c0aef1813ce93cd0dc18b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47627636b3982300c1644cb15898e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10756d50bdc4fc8ad642d85abc14c7d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54656b914cbd1f1e2351b25995761300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999ba41ca3ad24dc67ac7b0849fae9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2920b27055f1937e8b0af060f3a80cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ca141a7cec98feda888a4b58d7764303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368dd5c69acca7140f7478ac12207c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558947b6adc7bc1c7e0e600f3f74687305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c0f93a58083862c4b3e1f6018a64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91001f59a39d24a89d077e0b440d7169307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2b618f7910f90cc340ebce32b2e77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cde0f11a3598ff9f2054580c63589309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd71c4f389da29c0d0575ce81117d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b21e2acd36cd5cec0c940c4bde8a9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb3676fdd18356731e0573e60e7634312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720cda83ed30581bbc564165dcd9875313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8f8fe386907db07af052016f38c1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d248fdcc30b0ef9dea2fcec81b35e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13921e7d9cd4439853c13b7ce8f6cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d5d2c703c0a0f8b92e54dcfc3cad0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d168d01d8f01c1d7a12bb78ab9373318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56c19b47036dafe29ca15e2efaec06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8de7dd4789ff31fc43cf1be8e5747320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feb21494833425109d26816bd13ce1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1399fe86c77bac77003575b972b33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd3d977519d56cd15d900078291c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6361aebfdc9731de30cea26b87c1c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e0d3f61dffae8d76cd4e6902dac9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc222e74af7d448a5e60cf66dff98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a2befd921056e822accc1225169b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26700881ac622fb8ca452dfbe796213328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfdf733ddd8f7e4a8fd733a170117f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef610be516854a0ed679690faf1437330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63472909fcc03a0398ddefd0956fe0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229d44f3de32be76a21e932d9d4b653332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e40f5faf43cc63b80b27fc524b06c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8771a910fe99f31431c2be7bd85932334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671d49f1a6beb10ee44ce3efee619f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9377b1c57b259c7a622187e3e9aaeb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20349ab375bfb142c76065ca30fdfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157a56960f9d5e82fe2a3ebf14482cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d66d7edbf6b94dab31dd104224eaef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6331af4509cef67cdb0efd2857b2751340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c1f2fb875a96785a45811888c8840341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c50c9d2ae2df584351f458c07091bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515611829206ecb5d868b7819daa83c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37fa3315779153633cff69787cec99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd190e1cc9d03cb55ca1ee8710d94d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec5b9cd1fc0e7b4fc93c11c4c5a86f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6970897b7ad699b7f353c24d92fc025347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde4b4823c2a014b36176377c7f6eb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbad1722401b004c141fc6bc645389b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa76c4733224286122834a386398ac2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1de0b6af33e244d15d5d482223eb45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c0977c259abf66dc6089178d8d26c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2618b56fd87c5cf0d64b6c872a2f728353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bcd3b58971993917b8952bc4a5447354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702f40f3550f169d682229739b363eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4088a9b74f84511ae1c9c78d4e75c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9d6c197ed98b8dd685e594a977911357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd984637043d2cfbbcd5d21709a58c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa42869abed7c791cac0d7bfbdc96a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26105068660c3f31b739e9957996a9f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a6acc65872aa52695dea1ea341421361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06013e2962cf4b546bf6d0526744ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1fffdacd6c77521f5533d0b1e3a48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618dd5149a16b649eb01df74c0c0164364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5563f98fd15182f74d56323e32d4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d146f3dc52cd1f887d8124d99bf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddad85f163dd8eaa447930bd9bfe502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17023ec7b108b43e6ca974e80dfee0cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315de4b7d6f817afc249b07313b5392369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00ccdd8bcf4bf065c25d964fc5f638370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0601842a47a1f5858eca4d3d27f87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4670c1bdb9e4d4786a6f9123f2f02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc7ced89d980738170f2cc25486639373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b7ef1c376b86d18263be93c40aba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39086ffc4d0bfb13ca97b6b1668a80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d52b7e6c3e8803bbf76d005a8a33a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed519b8bb214825311006d5f4af2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473645bd4b7b1092c0daee5f545039ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8b219cc91a96fcee0d40d3cf132a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417068b19a015adae8094f700f3645b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e1e8e54830e7d1794b31ce5e33e22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079931b551179cf59398b43fff4ffce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587bbda8c3f2f06dc25b44851f48002383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b9ef144fbd5f2f0bc92dcb7a765b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6368f35780e4d5d262247d0afec4a79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b13b479998076fae613f2f9ebd46fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d854a3a7248aa6c624e0c9e9f7837a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e9ffb0fc80a40f71622aceb3d3a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a38447b171a3039119a5b64181487b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b60a04bad9551da3a2432f7fb0616390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14554dff6a7bd65cbad6b0175ac89f02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3635633614e6e77a946e61cb85c0c44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0e7af06a3b5ffedb2869e7184f38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd562db14f0482d46aac9d1112b926394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78682720f5bfaddc4d1e6c5f4811fb5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63247fd8f280b43630fb90505e6f21ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255c04ff2efd33dcfc572b5109e001397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473cb0f4b5208ad883b98d38cc7b975398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a40b6d59703b9c3bf8e82c7bd4010399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562965ed2a20db41d8a58772829c4f6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb70a411ca3dc6075bae82d7a38f1fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfcf691e8a32574be33cb8a141147d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903d48269d6dbdb574ccd05984d35bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139e4207eba597b98872fda5dc27c6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad15c0f5764e41ad332856c33a37a38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e9b516eb007aee89ddd0c550892dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21bd01243e9685f52b0d96ff2abb96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc049a932a6995a91b2eda3687a7e9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a726df4c412bdeea776cb9803f9565409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69541a11c3f415b3a5399f96d29798de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b8e36447fdb0f1804fe4777f10204411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646733976b9cccee3a639a8ce2cb194412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3948e0afdb12a0d43549ce47b9e6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352348159ac26dd7bd7d810201306acb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014aff9cbafabb16b4eb0e9ab06c4d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32edd6d9712051576538c44676391e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4368b824e270349fda722fb32001b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff02af1980dd0892fe5f780670d277418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60272c68c5f440f02bc7e2ea2ee9d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a79ead16f86dfd9a1434c637cf1fe7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1c8b070ef8620917116ca4e742e2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6092ed2409698806a862c271191582422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c144c384a4083e00bf52889806068423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10ee491f156cd59ba93f005a81e752424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc0184f9ba5e0da11b168118a0f09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425ec5b4aa36d1ea50c333dd2c59229426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b2c086f6fe809dd0a6ab0b43edab0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859015fd92ff2692f68fe67e4eb67a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe71ab99e9a05808961695e1e3d1a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88eb6cae445d3fd9d5a7c326b65741430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c92a026a35a39ee2afd330c04984431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614f9cf1dc368bd8f7ff5e4f2cf062c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ae021a6a02427c41441ca8999f41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3da1f1ba4e877edf1495a860f7c259434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09500dbdb1e70f66498a6ffba421c08e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17705232ddb5824c9a930d6233c1434436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa476d85e950a5443fe9d95c2ced73d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a509d0120f641d12b45dcfe33bd9be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb923e0ef1513b95c7372a9b9d3ea6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19a39513cc273fdc60707d1bc5284d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ab328a454c8336cac9f5c8ed1ce0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063311a05c69bacab5021130984583442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5008c9baa02e33c0cb0ed69ca523eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb9cd8cbfee5c529944e34c4f50353444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccaf3712151560c97cd1f06f71019b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06756098c86d3d4c0f6a465ebf04a8cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d387a3207253468bc7773701f4aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b5f7bed4de54e3e976b89d72a8065448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dd76f6dbcd64244c8a3b173155bad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba4be48ee42b2c36784881145e67b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb441b1b86f0f2a577b15282676368451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f36703021ec807794d288f674bd51b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ad0497cdc11df0390d68809a89351453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93f12f0f2b39ac627e73f31b944b50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca0760345e1dfcf8b6e1a44982f63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e5590f7586b25f0838b5b5f64d0c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09afc813e6cd65edd2236c41340f1d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0533c760c27f3a2679c21cbbdeb1a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053e6c4e529cd02a683ebac2ff88dcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949458a8768e65749196a275358ec7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1e2dbf433ca1831eddccd06383838461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e41d8ad29cfd887d2c04bdf68ad4c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfce8be042bdb400a17a7ae1bb9d56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8abe630f63b0b14153f9eadee2fd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35123cd4f275439c9aa15bf75118c199465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c637576397c0ca8eed59416b462b32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17a15323bef00a0ba9fefedfa9095b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107606f6ed5ad79d3c033be9c5af2cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53307fcf7e7b46316cfeb7174a1ce9b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e9c3e97a859e464441305c66a9158470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e59ada6330ac0161814d67308df15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19526790d975d692741970d10ce6d73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e9cce712b85fafaf37627762fee23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721f272cbf8f4446b779f6c3ea6be14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff263a4ab01d933ab172d482443a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf284b0c556785744502a12d0d557476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9b07e239db1829144954c8bf4d644477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1237ac963c2dc50f819076c0a6d0c91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288c7f33cd07c43498fb333a962c996479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2730a7fa01e791a84d667076ec4d0c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c5900866f300369ca49e3b7fee4e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778488c1975372db070ce535b7e5f3b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344192277132623fc062103a8bd5ea75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa24b413ccc7c76ad3ebe0ae679ac9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088da0b8e179f1efeedc60e6b4d997e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798233677948a8ff246457d63d763f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e970aee92019fe0b436416d0595df3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6382800bc23627db284b9e71ad557c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf89caf0dba7fbf9bb599825b40314489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351c9038abef0b421e569758b66b5e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c491463e6f25bdecae48adbe02a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69081ce308391ccc0d9851300ce8277492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436e524ae8f5155d449e6886683b28b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07495539f20f85efaa285657f9b6f3ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8192159474442add138c836bc356c65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd63d2b2c0ea41ab3ce25ebc8b20f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcf5dd990ea39cf66ab475e3f01267497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e9b72df53ff5104b1498e22560f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bfca65b195f9f316907c78ea2e77a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23d2a178fa6d794f6aead317ba549f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dd190ad7714b75c584ab9896a4064501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dded96da304ff6d9d7f7058e81a8bc5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4beee579bd5dcf5128af5f33e42b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4835b2d018825c3ecbee4d3ccb077f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93130fd58547083997ae04965c163e7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f26934bbe33926681fbd5f3f65b2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943169d9ea828e22e72b87c685a6f7c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae28c877efd5ee8f66cfb04a865ddf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b63847f582cfac377ca51ccdb8da3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999937fd88ed29f22c32d0d6550fb96e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4d0a3ff864624ae6839a4cf883d62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952a386629e8f3bd6103262d3e5c0f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f9a5509d19345d9b066e9eea65577513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2d204e53089165ba080d9ee368777514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da49c83b6dc30a3f572964b2d65736515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28885e1fff219c66f65d447995988255516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d56edda86e86786aee0ca681dd49ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e216843d7765277e6d18d7bddc9d51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367e7f0dfd0ddac47494904bd2d8666519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f26c0bcd10f170de759c834292b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8fe8be6e1a15efab0326f88a39295521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10d1c4b74345e6d3d5aba9eced95be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8db98459b55d8bbee24bd47b6399d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a86e0c606b3a7e35007d7981813b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce0a2823718cc5b57b7693a93a400525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff089fe5848c02a588c74482f4d267ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03962720e705aced947d3a0723d49568527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e60608fff9001d0f6cb60fdcd49e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e556dda6e847f47b9cb02f9b9903529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14be6ba5f9e26b4364dc65d8e1511ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3a04acf04d3ddcd525719c084e420531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775954fd8f4ea6d99f42c826db3e692532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b7bbadabdbc430c0fc1e52aeac389533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526183f3d9c90f48e46ea6e00d9c7a27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeafe3a2a8f1ce913dd939e3fa5504535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae016b311160896397d459a3550c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba665a7d2374e41146de256caf0e1c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c92f91ee19118c09ba660109e7acd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92d576c5c8a83b2ef2c7888bcf5a5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba794eddf45f8ddc70d946d392d3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48d935fedea767c6b3630c016f4bff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54588e312b8ed6e7034aeaca9c8eae2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811314a5b256e2e13709c56f9083a700543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39b35bb59a57ce4a6ca8cfa7d31a96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbfe34a01865699cc999a2e5dbed1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb5ce016f7f99a25e0778fa5e5783546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80000d6bed9f0c9a55f3fcc57851d1a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782cd19360c0a6b905431f50747f62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81db85c111d61cf9de9ea755b23cc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc2566980eeb0c2497ccbba12b44d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f113de580e6976742e29aa51ec638551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe566de445b3b413b6f45d9faaff31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385ac500d129646d141646d36c9c95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b924bc3c4f519cc4e9df3fd5f6053554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263cd9e13e27824cb426bf314991366555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105ff15c3674562f500fb128ccce6da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa4ff68333052a1136437bdfe4d130557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744caa1e6a07b81f0aa41f1c0a231e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84abdc01814c59d38755e835bfd300559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8981a578e93da15830a3ec1efca39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779778771dfb5844eafe172c5bb7aa8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5ab1dab75eb08703e0773b548d1cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8905946526cb3c64f440335854f5a21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9423bc18af506d47d50fa4e7ef52b3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422e6abec7ddc3c4124f2d260f5f492565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf2c40e1c9fbef81eec866efe8ff55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044352fa8b0fd641966a4ee2e2233816567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263676da22856eaac1100382f2c12613568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc9debb67b5eec943ee1062daac19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605503904dc3220a613cefac1c0ab911570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bca46fd7242a7d03c37cc182d6c792571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632e25d00b3de8c9a565a89df56eaa0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24641659eaf37677e80f4009990aac6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3085de9683ed77d2f25345dd8f99673574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2105cd106d06ff9278257b8a66fc93d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab93d7af4c8ff54c5021234c4608e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fd0ba98089723dfbeb43dd3ab82ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae821c8a075a823ca40d162df862d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76eb55c346d96b8fdde113d552dc21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee981e4a951509a62dd9752d21fe29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e6550b98394580ceb3dbea68ca54f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d343643f7e6ec6f58c8a1d336adf79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3821e73b8c4fd954217d303476ff63d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a52124893f4d09c0e0d7f5df4c6e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b405553b5bc63a38a3c6af7b4d56d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15107f67ee70340f8d6335bbbb48dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb054fd97510019690f8a5eddf8e71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6239df7861b7e2ec91b8990938f3ce5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7123a14a2c092bae24eeb4630d4aab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1fd455dcb1f614e61bdb9baa2cea2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d21aa2c1e451265140cb0905799ae1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5221d1ea753996430bdb743820f1066592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c008fe45e92eea185563b6af98f44f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b5ee983370075aa82312553be635e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ade7a8400e4764b8257399094dff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d070c1b183ae55794cf0df075c44d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2103a38790e570c9086acb56a22cea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c769abab1dc1690e9b6b0891f7b47ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb03c41f67a470a15eda98526bf07e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fbb87179ae5712fd84b13118734f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce5aad93b62fe6953f02590d5e78eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcd3291b64a9ec25513a042a94c6c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e8e30dff77c3e17001415d7286f13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014960f01fac96dfed225bf3ef67cfb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaec1ef2393bb3b4672a3b4aa0da687605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a84647356f6982374b24893dc8cda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4036e21f25fc9c7595749c456b0eda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f08ee165d46fd37984859d6b527e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344465da424240d0b826f544d3e2fe01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e320ccf0c54bcb1233ddc03cdefb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed444b8bfef5633bd1f543a78151b34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81058587664338f64c7e80add1c7882e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00395deac4407bdffb62109223cf7cca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e3626c509b697ca3b5631a21b1977614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e410c92be125051f4a19cefdda09bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bfb3d7aaaa5cb5743126b811ee83d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20703ab5ebbdb142113e5c332e18ee7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd784c45d4900291df76b45bce7f34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be58c5ab088ce10d2baf0f4813e891619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73417cae87944bf57f730d4723f3426a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e2cf5b33843a3eb068e1311da8adb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b5e79e26b04fa8434a4e87eaef82d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34852a11bfc05dc18d3bbdbe9fa0cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dd77156b3c16d9bdf091365961751624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d348fd77a134cf6a96c5c77f636b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb96fca585d91a2cae0d4cc1677285626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac80372e8eb902961cec5c2f51b0a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a682497ea32d77e508ef6e0bf764482628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f100c2ba1e230a12ef128a6faeee4c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdb55dd9bf841a117cacacda1faf61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a71df52d27bf4c0e60a6b8dac8689631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607edcb26d6ea21e0f5cd2cfc5f92c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66eaceb52b0d140efd1896df485d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641a047c17ce7dc512dfd8efa8245f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323176e2c532e77df8293b1ec96e21d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53021d45b2e251e2b90d5f3fb4c802636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba64c9f887e0134e606104d59f84998637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de7651fb8848f1d4064f3759793fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506f24e26bbf8d3d5d45f99068942c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aaf4e638d2497d94a19a1e2d2f89a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d5fdca8e1c40dc221e49a3cfb187d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234379ed2c1aef20717e82d5de2f120c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f34be870d520df3fd90b274619b9e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c517bf94a3ddd5107e373d0fe227863644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a9313c92ded462f1fc6fa9c61e797645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c28e627a7324bfe23990de8f1cd2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0b5f1f6cbf49f90a04c7b53e5b4a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3024d68292e1b0513204737fd81c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900b526bb083039de772462f898154e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c70cd5c2bc28ae902c0b123f08a600650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd35df8464fd8daa85f2f7c2ce86dbf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caddbe749566df77a4daa00a6169c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40373abdc4c7e29beb3d793499a9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7c84b995b639ba5feb9b6a1076eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a89366636667df562fc24efc5fb22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a8e1135601179068ab25fda314e0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd40dbeb7a6d38a18306074e995c216657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3d340b1624f5b7d932c6394ab0c0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e627ed1764645557fe9d6e79397ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd78bbdf22516655233aadb7dd344660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1bce2b4504c97098de545ab2093da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2f9a33cfe60af0baa2b1638b69698662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f17e01bfeb648f79ea38e3475bd72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c775643ff36e5271ce2b598225e8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29393e4e049ea8da4d1f359bcc08ecfe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b745e9599f03b3a626c3497eecdac2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c317e6f110ba4e35e059b27050bf3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348c8c0b94c522af3ba7268110e463a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa97ed3081784ee0129285576c2ab2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe125f280ed5b1620d65fe736da56a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb00a8896d91fbf2165c7d2cb718afb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d6ec9ebc533e6c19457b0da19f6a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99a503c1eb25911a00a2978607336e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7da067e3b3ff2718f6ba11ae861391674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d9e10d019d9a31d9c99045933134d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883b53615412dd1ecc68c3945994d2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b5cc34a53bbbf4ecdabf9060d1c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2f9301e7e1eb1fffbc6c988a923ad678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>