--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae02405186533eb8fab82552c762c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b404b7771e7a438c220b433eb832dcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396144e3b622fe920761783db33b87d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0107dbe5533dbb8a24ef955c9cb557c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890efa82c535211520e95da1982bfd7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207d4069ff43df746354f63911d97686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6e2ac5d010de9f515240a763f07597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94e4bf402685bf5451788f25c2f9f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d521fb342481f122eba19c6d5b7599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253882291d2fa95ed519dff31e2937a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce08b1bb39c3e653cc5f3b4b5a8ad511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf05c8c454be80d8efa56b895730b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bfe525bbddd66c13a4fe3307e619013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a371c84baf499d2cc2533f139a4acf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f273d78babab8342c532d42a830f10e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0af25cf40116ed5230445ea736158716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ce96c649264930f2d46e3bfed755717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f689b6265ccae119a0e55a8ba4feaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea926913ced845d88b9dbaf915ff5f8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f9f43a17b47691e1a47b79132eadb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ee3f65dffc3bafc4d369e697adf6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e2ac23ca8bb70549db8899b625d2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2f82ee62e6f709cdc8e194c4feb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383131e1c272bb814ca2ba63ba5b031824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07f075aeacd0ab86089770afb322f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16741a63e6d7b38a1a6be7353660526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84e78dcecb168bed880fea3824f2b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0400ff3903de1b0bc33c45dcfd68fca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a4d37953b2ff75f1846735c3be63029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8ea7d0f4c3f9003dca9e0478281cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f39d15653fe466f4b238834eb1bec031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979124f107ae5debdaac5f78479d405e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbada44498f22d766196238d4eff533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f1357f1c35ed998d64fb7214ffb6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecddc6511b0065dba176a94970859e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffb1225fc094bbaf52ea837a68d3dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccf3113543f7f91d59ba07a6e6139637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f64d4bca95c9dfe61e4652236a49438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca2e9c0ad91fe28833243dcb23f6df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738068f0e8b870131d13e0ae8941535140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7ff26c7dfabb04c24fa43aeebae7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86103d6e038512a428b1ac8b1ea0458442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09253226cc975aa823fb605847e540e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95fc6425c6eacad06a7e83549ee69a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0e1d2b73ecc9e541bf91c99d7d0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79fa0f2b526ed2f75eced505a9b6eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7d0c0bae1d07151c6c6b7259dddd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba47bb6a90a827132fb03292a072a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2768cae0f6b8f33e064368c95ec3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76327e2a09d93edeefd5fe4f63f6493b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0866d88c0d6b94530cb7188d34376451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cabe275ce1abc0ab77b3415ae336052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1715290a87758c2d1debb0e9022f2c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225c53030f06788d796cc89e83bf74754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc39c389f41420da3a0d35250c217055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9888208986d7f7ce7e674507ccbc74656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42f4905bbda85749ff457de1695d4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96994e5c495f9dc2f3da349d548f86c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9367434f4c2a98288090692d4266be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f79ad6f6fcc540aeebae39d98e1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0108fd831a4801bc4cc0168b0286f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e96ead4803249bfc17a68eb21b143762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730bfb98bd22388bb53d87c14197bce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36618f6fdca2510498aa51a05e667a9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195501a242306d7fb40fecf0caf1ece65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf659b8ac42fb773847a411d21844c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499434c6f9000f1d07c77bd0a04a46767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de3d4cf6ec06789602d79bfc7a392b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf29489890e74bbebed9c3acdcafde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6d9e185190c7000f096c4ae11ae3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2ec26a8837b7008a532eac937c91e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cb862dbedc6e9136e1f92c15db35472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c29fa8d9d0554b4b5028aab5e85bc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac445085f0d31d1ead68e3a7dd2d8bb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d1ef71e5d6d005cacccb00f3e83fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4600a0abf3a2703a5f6bc0c9a115c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe054f3748ada55312bf7eb4cf86fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be11879d05b6bf5b4e9222a66a81f4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baf92d83261de7ef6d6e77ae6dbfea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5ed9715caf49bcf36199f96e47d3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25660cbf9a0f8f6efd5953d30dd9ee8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a1d0a0fbaf2563c8c308b25b339282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2e670da29e57192168df412f0262883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babe83797a38a2991aab745050bf07784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e258695fefb82e3d910afab08c8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f4271cd53b6a2d883f4c7064f654486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b31612808da3ff73c49fb2281041b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0e4a8833bf76a1cef9e4bfd6b5f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e3fbe6d5d2c572c00e8cfa0902e0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288bbbf9fcf1a6ccd05ed9de3e1420790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fd107b7672e67332ae3942b71fd6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db6292068be63d0dd811b806dfda692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde46fc477e878ce009cec11ff429a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cab13f6338ac7abb1a72cede4f75f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4fb89453e441851fb05cd04c510bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349e620c637ddfd44d31aaeb228dde796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89081b456b9d47b5088679559893cf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05178267e474bf50132c80f297ce081398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d7dd87baaab7f925859886551a4b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1616ba753e2a91b03b70c39776c91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bbe29090ecec3b53c0f73a36ce4b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c28a5dab91975ed690457ba050f3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9672c61f77cddecb88aad33cc22a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c52dde15cef35e86985955bc7c127104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb738acb3c9a537ff511bcf69dfac26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35777cb52caa93b8a54c89321be16fcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a39bee93e433f5a357b2daa4ee4fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef42fcb658633812dee84bdc5e1c65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427b410a3d45d0725a36802992892cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9d7df78f78edf02680b9bb7994722110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee831289bff343e37f8e0881b9489d6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73310bcfb8f42324427774b39563cc67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4bacf55c358f7037fe07490d9b450113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58598dcba1f7ec451f1b3d9320d271114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617b0a0e1d2b6307c8395fd97b39948115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14bbed1088179a2e571528bdb0e26c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a3d657bdb15b8acb33d37b6393861117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91099aa90209c2e633af0d23014e89a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf71960967e361080705f189a13240119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f23919b3b75f1d2b133651abf8fe49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790db34eb64297deb253fdd0a3e524f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fda5205b0e4ebb602b5c3272c70af4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed60af043c25b4628c33e81c09228123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23920cee1229a868965485a76e776124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3564438083ef2700ecd8895bfa6bfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216855b1c115f20bc47b7f7842ae253126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d0d166fd9061d34ec460d82534c56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76cdeeef1b76f7509e86eaee59d042128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b78d2ea5e4a2830140d209312a0e40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0c64d1027da711feabeaf2ad8bb90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229a2bc0e96bbf9b3c754aade02d913131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734966ebea983bc78f15f9ec7c00a0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c56251292c36d5fdd0e57e3a013c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13b76dd7b6f8a48e5617e28dcb6c12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e494f8c25838c634ce97649616cc06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285568e55c18064da0152eff4c3c0f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a146220da2d9319513037f37102f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114398093d41a6217f43f8091e9b2e1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a03082e3cfc05ff3dfc6711704ec62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc0727cee6df214bebff2e60bc1d50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cc1bd23b24b91443e493123894caa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645c860caf77dd2d279fcf16ed1ca39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eb4ff02a2aa5978e4f323068b9559143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ae01dbcca3001f9699566657fba6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab54e4418f3132e7b05ee33381d333145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bcae84f278440348b8ebc7e00a8d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e1741fa3ba839944321e5a13c84e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb29b563566862d4af37efd3faa40af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff1e5ad1a243324038d24b914870fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebd8f90c4353aa3d838881ffa589e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700613f7458db283ee85c3b5700927151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc743d3af9da168f8131972a42f494e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2fcab0df7a0b5e0c71d11ed64631153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a152bac1342d13cfa8a24640e292dd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649c388df287a0911d35965cda33d52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99a209984a5c4780501f398d3a3a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652a1a4875913ce6a770e5868a17bdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ba07d8b23b40747084081622ef90e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e432f3ecc732d0793d75fa76aa417159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f2cbfd2ca71843e149bb1a0900566160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74f6ae39f77adde8ddf6a6a44d0215161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b852b7a626487ad21ca70a0f1d891a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a635fc724daf293728c3cbac6bfe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd8e5c0f8d0c7dbd1b99ea3046862c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371038c4cb0c527890a74cdd258dccf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3e10f3584388530c06c292ad3fda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4866cc1c01fb77bb82677efd8ff660167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb408bc48ae4916716582d7d103aac8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1549e7771982ef619983ce417c32c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6d9df7d6c59ae64c2ac3845066ebb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b5f80d10ef6b2f65f0cc4f6cd2f9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e5791a6394be565e90c7aa13601b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dbb1e3e13f0e8c5ddaeaa2667a632173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ac378d8dc934e3a83ae3e7b880d8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415010938c0a571af72648e7e8c7918175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec62610bffad8bdacca35367848375176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f3266d03ec04628797f860e6e358c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c439455d95716a4ce43c6fcb878ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775383bf5b98c47ef03dfa024545751179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881e1e90eb0c9a9d737a8b9489de165180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda431a76845d18892b5c7499edd77c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4cde05d8d5b73deeb77ccc7fc3c32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e88fc789d1877272803933eb8d43c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c2ce954af6bb273fe8a893653be72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf9f5d08736638ca5e4a2872c075f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46e01319b5fa71d4a3bfdf7b510371186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c2d0b242984185f070aa9a980119c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf53359ca5afec7fb43dacd299e181188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e0c644a634d3ac684b6bdf85f7313189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef41d83dfd84271a5aa9ce776fe3674190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d628f37c22fe1d7c654cbfa0f800d07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54832cbfd9915b2206f5e670963d3faa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cce823bc36583cbd99989c151692a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555d93ecc2d2db74d6ea86ae5651103194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390c3c20ea643d02e68c8b7ceb94268195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6237368016a75c0eb68141e418234e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b40bb2aa7a76a990382641d705f182197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7799dd2a8fc609ba33efbc567374728198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fba43fc2ea004ce67d9cd798fab68a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef576e2d10291824bba52ca8e6a3268e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b544c84a2aaa62ecc6acc7b0a83d04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18f317c4a682b702a3c83379e2dd44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed0fb3093f1b6050e61eb9e9c43a77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4e3f089e00bfa2f9474af3735a0a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608cddae67eca3a8753f95acaff34ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f07679773af61b9b02eff134e102c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e4fd0eabe375d997d6e5775265312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236def5066f5c59139f8596ee0d4620208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f9f8c18769a6df724e015af2643ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dedfce61c3f621afdcb7b958303b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e826d13e0874a144382a4839fcdc776211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf4e5cc3ec9f00250fb84e6538b67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab8e1db2defac4e53fe1a8ba076d74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dbfe538f47b781bcbeaaf3062677a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16901cf202ec58e6ae6073bf5972f46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a04e2c465e1fa65e29ed1da6d66060216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035779012e5188fb789b2eeebd58d1c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4c1d04e137c3273f7f34014e1ce97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd446d61bc544d723a320a6986a722d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb0b49437a37bdcf726292032f1ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5263aa11413a2981be0bebb738e1f0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88996e8f321b642aa0c92be2ed64f24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c33cbbcb3f5a0878cd21d556659aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972d8d061392edad371d6ae84a81627224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e43a65c46575ccf252f34136cd31f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865186d067291c1716e542cedf85e818226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b23ce267d677dab200b56c435be8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af22582c70c19563ce2efe81382df78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57d7f5c2a9ab5e9d2885b2fd7f7fd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d52c3c8566a36f48cf558d8ec6dfbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effe3f251d4dc5fa85041e8976f274f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aa2af2964a0dc8f35e294a2e9b2f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312438c43e58c17d0adf4e7ab4b83c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bca3ad23dbb2d4a81010733aeb6c8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ec221a4e5535551d5a9020284b8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eebb2d342d28810a9edb332db1086236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f78475355264d126298ab83373520237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d34def249c716a5600d900265bbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a13c11148e0450db3ec61f561b5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea545b3a7900361dcbaec7910445db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfca4a0813af91b57543fcdbb8d2cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae026101c35b4cb2af4e903d940ed1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764a39f3da4bf25f6dc7047245c82e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37d54be5c3b91146fc3aac93753c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3dce72b84c4c03f8761cb1250f202245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44446407cb7a4cb5c8e581edc78a69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869519ec25d7a865a0d4c18003bbaa73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a113af12bd3c06cd8ac6831bd466248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b4917bcdc3628671a69f80c4aab27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cf6ecfc498ba06a20276b07f9e866250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2577b599e1c69481ab1837cc52b71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c2536ead6056cc0946a1f7f847b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31157edc902acfda78b53ab5fe078928253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfff495f80edbb07f1a435454eac12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e12c038390b56f593f12baee975ffe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548da2d498412372de4a2bdab880efb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4afc95213a0103d26399e16568bdad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221a966eb70c898e4f8e50bb820856b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48889f275029de3e9cf82708d64b699259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796269a3b5f361704c72829e1e802752260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab402108a032547e109757be11dec48f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc40df47148dc66fc15c7a12ca1e71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f6fd7992f18e8bb1749a89cd007f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d2e243b188861d06897402e4e600264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0f9f8de669d51a7149ab77711198a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2198b41da4d3bfe8526eec1df033e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a5022d7e81158e060ac60b170cdc1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75d5756ce1b2f3b6468fe4376893a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd1015de7fb991fa2293fb589b00a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f85058cefc5cff9c50cd621fa8afc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130d98e6ec189aed54615b66a5a5f2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a4b296cda2af1fb39b4054fcdab4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229307da99f0f55fc0b05e72ee0a7617273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebad4bde6d4b4736ba55ecc7b62fc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bb69012a3a8f6680774c5c8a5a357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda2e9b02065b33e148327ccf4711e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10122255704e984272c674b2ea6ae1c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f6065f0d8da1def1bbfbceb0b1246278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a0739b8fe53009c337b2a6822eb64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637374ba292ba7b0f6cbefaee375d1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f638eea6da071431b0a01838342179281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc4a5620f89b98df136803b8140d4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7016e363f88c2000e34c9fc4f7eb2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd142c5be0e53712c84723f689d9005d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b325d21b50503ed673685edb95c56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d7506bd9d10d5ca274a7959f4cbc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762bce0b4ac3a8ef8856988b2c1de75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f19a51510f949355845bb82547251288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a62686b538d07e9394f2450058b3b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1706bc088406beae0acd109b8aa599290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e7f3095f299d29b697936cda70a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6571adc49167dccc8311452576605c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba779e091469fc7ac172e5be858a0572293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08205caf15a5f47b5464aeae3f25c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc5ac3dc6833f19058a53a52173d16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8727ecaec5a4d468e2b3b443619c426296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d3a983d6b7a5417879b5da4e439e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079450537fed681619c0290068421d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812dccbe5d5bb60d1c74e17d7381cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc2e31639a4c901f3bd469bbe9009300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9002a6fb4b73eb9228044c9bdb6c32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e2352cf08c3b2fcf4c15525c22412302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50391be1d8d95de94603c97227469176303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad06e7344c500c4a43d3cf128318ab5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15cbc3d4b723515075750034496c8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfdaec404356b1d824c4e12332a028306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661729a657a3a9d9290ba24b6f654c66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c18508f4d93bab018dd5ad095871fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310b3358e59f6c58efdffc7f8321c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41745310e9aebaf648c1f79a388dcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe58615732cd50baee587d45aa35118311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa545615275ed11b5c16bbda8d5bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec9c2eecd497100dc497389430f88e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83945e6eed74b91f01a3ca397178b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ae39e80df4b0d80d0bde996162367315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c6a8808c1f182d912e1cc3b65ac9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075321eb611fa5a97addfd87df2c275317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1e2c7e279d8dc04e25e385905ba80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec9fa833ff8016649e822dd11416cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc4e8edd343fbfa7af903387892e53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b229732f054ae87d3cbe5d60ed5baa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2114619853aef1e33d5ba1f7c2c789322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd39947d1c9f0ff6ba8f70337341492323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401974dec83d44c90076272310ee960324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c0b77e3bf26953a4e6868344924c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c3d48ca9d61171620dde59417136e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68eae81ac9d9a0a135ec8b9b3725ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880888f593a84d191985be7c7b35935328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430fac8f31ff9fe1f11cb5fcdce9207329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14728b1b4521e382f23b2f0dcfe0cfb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d0567df9e1edebe1deea6ce9f910c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2df75dc0ca231111c5bc24ed34373332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38414d3894aa69c47c3775694cf8cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad003fb6606fc7585fd4480033f5185334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f379297c512867a6695b3cd8356fa8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1e350bfa298d82998e6f5f0ca55fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c8f0a29217f53693d8fbcb5c2bd3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635f346ddea848662be30ed5acf470338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26eb94d76e234d97cf573fce3f345a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b91bdc598a6ba8f64d0e5b841005e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bbd81cd6273aaff6efe28dc3f1296341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159277c8522eaf938851b357a9bacd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fcd13830c6a7c6d941e1fa9be9dca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd19ae5fe3ff4a8467c85130ab96d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be44f6b190e6554d74540249504841345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924d02383bd81c6efd1c19ab0a8ee5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2da74f372cdd42285fca81f78744c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99379d24fc55beca7a6e738dd2ef2826348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c8bf6d213f32612a634961cd6e8d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ed0679d74aa8b2714d010dc160a81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4359441ac1a2e2d50b522103a8954351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a16cd7212dd575cfba5a362b3ec30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36181ef9800f85422463fbdc07b0b475353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8110543a03507e362ab4bcfa3cfbad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d302e3eba26e0b237368121b361ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef53617a4fc8ac3486663648cddf17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b788aa24da49455cc70449837d2da0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b77416c775cfbc8a3a1d18e06385358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3cd65d8d5f01b745d56ead9de3202359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2cbe3b1dc8d0bb841c011bb64111360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0ce0784a2fa176abcffe6745f7f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d710bbc50bb78b14c39710e345d9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fa40561490b014b8d1ef677f74747363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9969b020ad58d36339d61cf5865b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a734be8486d9ab43abf8e98d3728e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e5b6b011b6ca85d6105828f8b749a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a6cf03bf47c0b523e220d86442397367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6a8282acfa9cb1b38e1006edc9aa9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106b398bf9114a4d6184ff77cc2911369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c611d34181e013ff6f5f4d67b473624370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef966e3d01c620d999281cda5ced79ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924104ebeb8aeb0e59650a4c9e77802a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dab0adeffb646086ef5fbf5556850373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c2bed3249f9cc1ab3fab1307873e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794648b3d7f307d628ac7d192cca807375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb899c4cabc62fd48cb2291d4f71e55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74458a3f4caff0ecccab45993793eaf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfb1a2528a746f10ee8b6c127ae384378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fefe6cddb1b87878d31c2ab7c821d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18e2e93869397df440587ce637ef41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b3d169856a669219775747d7713a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20590087fa41763fc6023481a4ebc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bc65f7da9982ae3cca1bc447e7166383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82d8c1bcb3b0c7a6fd4d92ecaac96f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f24ecab75c52d49cd05aae075cfbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f09d982cdd1721965906a31c7d889386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d33b0b502fd8aa9d0cedae1c7fab9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a108c30063ace4c2d83ba60db1803388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa43a2bcc9656679ebb1e2471ec2390389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc3775c0690059ce069546ecbaaca3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab68c75bbe6528146c2376bd59e6f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670801e20631ab92b0f4687fec321e5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b8c6931b289c17d813a3f54281ef8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc709eaa03b1b696b5a0ada50a529de9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f7c56263eb88dd0bb295214f6b3aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94e72aa75a943891f35e73d2f86cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f7c7db4ae655d2200f6e07b1cccca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439d18598988f113a3080bb282cfe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102e5425de4f1277c21bb3fe0b90927399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebbca14e1af16245dc5fd0545f4c9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a343e4e814792acba8742ba938cebb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a19bdf5fd8e0a5094a877063bddf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a892465d87894213a2bac28ffa82f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc0786f2326a83da4ef2497dbea88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e31d702ac1ba4f4cc3129a63970ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615dc0fe581f8f3defcc22299febeec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aaf19bc227aebd1c2671930ff82d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dd798b43f1cba5ea452973e7ef33f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f881d587abdbbe12a4944d49b42de5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6fc7dddee25712fc46123b606270b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff10713a567df958941b1fc73809b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3569d2c44969ff1d4ee18b5ea53479412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da942a24b9c0dd9fe40c61939b60e987413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3c6fb7fcfbf88430c63e50a2c5a9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946ffc29ef323ab8256219307ebafcf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa8b65f4efcc997c6cf8e0e3eb4682416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d677c61816fbe38fdf6d81fbba8a28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3f71e5157e00b72be161b04da87d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bde8660d526ec2c974ff2cfe1b26d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75489c59f0939e3fcffb6dbcb371b98c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011ef9ac666b1c66ede5a9d662f424c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5522a39d71d38863f741dbd548bf5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08b20fba7f217da86e18e18ac8908d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906f2fa93975cf6c0527ce9c1730cad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7f075dc6f7801a3bdae8dea00fc8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5570db2369f4aa16c31583d82ab2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3a5a48e4417ae00fbf60037658d7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1725415ab01173893c9e45752200a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267cf288f316c7adfa2616787ff224f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fe0ed4fe3e38c71bcda2011aa6633430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decdfb204d59da7cd8443f4d0f73648431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391608b3809c2bc79d736003583742432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6b5f27cd6a78be25a1a0fae08ee28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a6aad2ec7b62b5e599f05ca9ffc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f05806cd86e4b8a34c0cd82874c48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1951aef3e75b25fe74bb30d535c7600436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df9b9b5d48b0e97fc23cf067cf0bb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a035b1bca0d714c4241f4a0c8c615b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5305370f64e594c33b7820d6dc5ffcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4ea6c1b4d5bc5442542d1a59de6f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f65454baf0625db471bc8ec507d36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c443a14bfbef7e932f3e49ee84f45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677e4caf4c255a662a9b181a8894586443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9fdb69d43f1d7d2272639fec83f88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e8f8db640685831927e0ba28d12a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb627307e2149aca63685ff9b274efe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9a23db07e8c3c26872cc424ef2d47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0a9962fea49c275163779d936b459448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33146ec1c0cea76fd1b8ed98250a50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe957ebdc9d30800ae8e12ffd3368450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41be874a4ffbcce2a66da9b8b6b9e6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff100e1f0e9071021f63cd5fb5b4dc57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35d6c523a4f497032153f95167347453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced70d08b6b4631d5345965eb10f885454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8606a21d5608709d548d7359b7b18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c54dda9ffc348db2d78c0d355a091f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf542c66304a9d20bc8562fff1644ec0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fbf3b6c7d659db34ae6aad38058f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31886fb104aa430d9bb6b12ec3eb408d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe27334d6e5ad5505bcdc974b65911460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b134241fd0c2aa5ab6ad092ac94ded5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dc8e0c984d06c767879399d77cd65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52281c80f70eadd4782aadef6684c9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810def0371b94d9c7d8521c06bd82e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aafceefa9509bfd91891cec9c1f92a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c77b7897d32fb9b5f123ae1e0e5c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fdd85109565d98a342da7b6db0dbe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83591f9c45f4cc8444702356a81cc318468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85099ae1d0310c9ac51c039feaac7fea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773752ba85abd3b6750cc5e9ad0774e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9dabfacdedf1eb2d10b87fd6301e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102bb889442e6ea4eefdc6466f91c0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb64089c8cd7440d13e63d008bff436473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c624971846c975aeed874c30c9e7ae9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73cd9317d059835802cf83b5f37ca9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50849019440f0a14c67ad443c6e5aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c5a972d4d87618bfff75c3645a606477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846d3115e4ab6c5f71b0dfe884fb48b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404eed6a5000ccfb6c81dd412950485f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbe8870b0a9353556b5612b7d03a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60125b42811108a7699fd7b093834cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e58af1df7e5486307ab84dc5e0476482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7fbb7f5e0a0d96b7c5bedb09bc754483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0d486fadd8eff2e120d86eacdf847484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960f3028a454958fa60fb6264babc8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363656e209cbd856ee4bf07f94b8a23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1398f79b84a3663a14df6c921ee87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172998f7f6917aa94f8e550b7250912488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75808eae56933cf886d9e02c9da7bab6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183fddcf4381010ab709c076029d783490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fabe0603fd832f44606e10fb13e7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3220d9e8fe5c2a374bf3a037d02fad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5a8e412aa2a473b8a2b7e856f8a07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c18329b6fa0f230f628fe472dce07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8d850b9a2b8131b953b916aeaf6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac00905eb84e46bcf5a97a2cff8631e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f2e2fc183d8c0d2505c128361f172497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187e3561d1ea67e4c26fd4f8785fba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2970fc3188d063cec627acb6fa78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f66ff8917111478c9f29ecf7277148500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea74d9b247199ea89f82ffc25fb4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d134cbcc2e27bc037dec5a97253465502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102992b9f4a2479a3a5f0c7536a7a6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6af7636fc6c662fa0203ee044d504504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4737c45bbba29392f345a3ca70e629505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758a12f66431eee5b8bf8daa6b61bf0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ed679c61417600d2d90d8eacf75de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68e75016f4146f01e1b784572195d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e446d660f61f99260e1704d1ffd0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf74739632f127c1e32525a4eea1567510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc508510295442caf70d3067ed713bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f0fa45100d56d278f106f97623479512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf5d70d34f9d7dd8c1169268dc9d7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbf12b51a30821d1b4be4bf77f6cf9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcd286b4bfe837acae1bde213766f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8aa568fbcc2f32a14e6f38fb7283a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e26c33ec356b9517d28f7d5237af5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47e58e08383d802dda70dd43569c0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64376b504ce9460a01189316deecf6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e451799bbb4497c055f34001c05ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66f03cee7c419b889558b29b3f532c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd091df1a6ac93efcda5993909395522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb55ba78c3fe25751c795ada2d353b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9207521f3853de9f4cedf22943b6da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad69aa410987bf3dcba4002c36c75d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8166b024df97e9e01a4e9ed6036ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7612d72caf3d6821532b79769c597527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829afe2cc4547220bfd11af571203d55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a9d24dcdd8da17085c03e0d1c4a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750d6d5b562ebeb72272eae36dd0de8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2668db260a85348f5748d99084152e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186fb550605c420a0e9c0a78991f3fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d8d8b42eac9c17fa49d8c132b153f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4338751869933a2f241bdab9d252e51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447007e57624a9b819159a4298d1c78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4050584e72e9894979fae98b07000536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eb9c63f5ee93e1f11b55d4cd6d33c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f8aa6d38e2b63a305e6b6f43fed69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e086c186daf6d56e88710b7b8b1103539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250434df2f65d36c7226d6b0315bd2e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacece1c83913644ad87f81e614283ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c02a56c2dae54b32eaee432ca37b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7fb655777e2ac0e2e063575ff9b9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae04b1292c10df164bd983e1aa1af7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87c9a3831d84aa8ba56fd38c287f53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c886b3ba604a7de8f5ecd8e714863546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095238549ab8cfac94aed4bae89bcc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef351da97e54432d06ca691bac22ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747554da7d2efbaa65f4d6da266d1897549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd219dde8d566df9a3b599dd08f59e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e62445e887456106a250d9a2acbce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692343bdd5bafe22341e64b621420185552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f1df7e977237c423be75517a2f31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149decb698b6c64b5a5252552f56735554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d08df113d0940b7268f1a80060265d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b28c02ab1083a0b041910b594e51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bad3446036a8827ce21389946843b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155db4abb563e1ddcc320e51bc201618558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b3da64becad1a888b1d117d7c595d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b326c4f9ae5a9945a0b75eebedac55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672c0721b69e5f6cf4c1d83b836b240561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ae76578f7347c62d486e49314cc50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f43f6b97d5451197390fdc0c5066bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3193a998285673d42baa12e9d29a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b138f82663c8132fdb3cf92637338d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8e002e7d5ce65a14805f3f45bcc18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b260d1501468f2ccf4f2e1b60db6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2c60b35b036a768068e212de7a80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f6c0d743c333c8a3689fa59bb4ebe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb6a6e976db36b2e688357f41c82ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991d2196d4797b415478de29086147571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff179a8e9af47409f8fe84925fb73ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a22e9650b3e51c72287459ff8ba2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a02ae86ce83fea79f0e1024e24012574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ca42580295cf53cff71add077714b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa129ba0b94ace5de3542b5a807c4a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ef1ab51cc46a5af2d268aad3ed55f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8662d45c81b8d8b1a15035fccf2402578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df23af3741a637a5934b2eb6ac2e54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250045a29b1378c314a2fc02844ca72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9b9c92fbe2e13bb270d6629c9b68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad7bae5c50a422a7d11606c6141d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fb0b28823e799010e8db7dbc4ac81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf8023f75f4b25bd759dbd9db13c5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32468b64fdfe10f31b9f05d3cdcdbdf1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ae0dd9b03adfbf2bbe9b4811be62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa2e787bddd3cfbb1c951d4cfb04db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece6eb2c6f670325267c091c6b31d50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ad7db5bbcc5237f343085c45c27d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453ab9182f02228454f9228aeb112c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d89395b423a34ce10e67dbf2689a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cca7a6af4edddb1884333ccaefcd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3d71197f8f8eca6594cdb781acf5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbba6a6b695fc9382c31bdc0c7185f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d77320d3983e927fe34ff4a055b38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d68104dd6c43f64c1f81fac36297dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086a9cd3cb573b60c8897ed36b45f36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfff78bb32ddfe8be8ae0fbe47047e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454dfe29c967eea94e67752fa2d2ffb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f17a02bf95a6e59108a588c1a4a70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befd5a8aa0c36694b9e21586037f77b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4441879271233ec187a5d96c39f90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3ff26def8b48361346a10cae078ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91d85dc0fed5242dd0c84d408f8883604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189710c6aaf57a631a073dffb3be5ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bcd5fd4d5fcb669d2a6b62921ac38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41843268a46855ff3acd03c57526e5aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b7ec852920f6ee5820139ad3e3c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb9eba0c77d2719215ea499a5f1318609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c772856694be901c86d14a98bbb4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c17790fe52b19b5476fd501cb42f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e2c82d959096e0d1f1f96fb02ca28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c174a0d00ed912b0b415dca0656331613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9676a1ea3edb195ee7c5577ca898614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c00c679ecb7abc12f120cf930f726615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde19b4bd1a2040ee73f704c303f437616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b3939b5dbe766585c197b57b708a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727598eed2b39ef08e23ce30f0b4d2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0bbcc87540d898df1190372979f9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb890e67ccb2415d103919bb4228d908620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad2cde1eecb116b25d2dc462f30a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3716df348bf871313e9d74db670f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a128e6ff91bcf5f5921d549e714ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb863987a11eb6cf35015ae79c59140624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e55229eb5ff5fde7121abc1b1d47c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203505dc42575d8e4320faaa11df8a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31306debb1723760bc2209cd545aee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e152661c4c8a7fa60b99fa77dc95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77727ee95a3344510f94e94702882a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd96b4627638af0f07ed11f6faebcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a8976d930b1329a5a727645343dd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b67905425eeb3232e8984da53c40c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d070ef8d74d2c0e5a8d737622bf89d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413ceeac31d047310de9fccafdb542c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7c84997dfaabd7c04d8e76819dc22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c21187a95fcf096708491fc7fc8fa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c469c0f275c2fb2042f6c5c6f4e74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53f4d5af82d6426487636e6fc75178638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c6cbb5b8f141c569954dd436d263639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2e128241f373de4e9e10b16849536640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1f59bb067b8552289a557d606b069641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2a64ac46dd7b23b23160ee4318f5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e7bd7dad2faf1727277e2cc5a7216643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416b48c5c92c02819b56fec356878cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd6dde7e23a406df901aabe0a48f29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6d3ab5b2d363b4cae71ff9ef01c29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe7f83d674a5ee2cdd48f9025f913b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95358f1e2ee711e89d9e1ff2fd02a1bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139caf694e9889567ff7fa2fc7ecf8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ce6c596b767bd3441dc5e16a20baf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be60ce2a9d30dfd344e6e34eb82aa1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1390faa95f66d039d1edf439de55b3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455333d7d4bc6832ff5b6315b226954653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e85b2ebe4244cc9949fa9faf3cb79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003c35b7cc16b307d9b9b39cce0b9e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83f147ec2f5267ddfa177c014a27d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d04ca158d0d1364cf67def17a1588657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9c2f13103ebd27ec5e96945b8522658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48921f136339a3435b6802d948e18ed4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a8ea56500afb9c88a7ddb3b2b2d1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c515f3d1141fbb73c0bcd7f9a02f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79fee8903ca7fa0f6bcd0a984e3b70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870ec30cfaf4650f3ae53b48c6db827663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636d3af6020907bff1430346d169fa9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606c2819f82bb2443ad2c1e32b25da3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63759ac9d1d882ceb5ed258a4188bff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4a0a8d3d9c4f2e1f1bac5d69fa78a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce6549895164a23bf21c69b86fffea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ddc6c9bee1a3f362815aa749478c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a9c938dbababcbfaa41887107c32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef992623c0a34f1b514458279c84ebb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe01de70ca77ef1327ef94b563baf75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2737d7e5cce6a1b8edbef82617b757673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ed32cc7363d2c3787a2c289015e0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb5f6143ee047fccb5d7f52359bd4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf068aacb4c9073d6421be8936de17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f2ce4c29db920ba4ab45b00cb4f91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ec4a472fbd156c9c2e370788df1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eddf1e78ede6d2b8aa6371068f8c1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff8f65a323d5050bdc213b44cc380e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d507dc41a0037993bead61339439f5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfe14d56936a45053f708428f5e96682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d274faf3f1cafd34a0398e2209310683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443011e0e1b1e51dffcddbfecd1c553e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d7717a3d30da9c0ac0b35677c5092685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0a9146c9a22420b2fd629bfa3b4ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e8008e683230bd36ca102f01cd93b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeb44ba23b6d7a2b9f703160922917688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904abdacdb4c69670383393c0f6357b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb2061085016351d556c2b03001bd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737fb2d9a097119e32bf24a09e0a8e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b8e063cf633c181fffe420785bd7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e75a950e057447253bf13162ebf82b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c6e60b640c661057911b97104a3ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fd1a211f4f43afef390053ffa67a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b845b6048519bcf4cddc89ed0f4edb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6109947e73329b7d09eb56a5c55a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e006f72246b1c1ef387b49b9dc2058698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a5f4a12b638d20133ea45eb3c959699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52edaa8d6690aa08bedbeba1491f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be0133fe7b46d841d82630e9dfd7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d83b095c846b7c1492599441cde380702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740251e06005729bea151857553509f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee646b63ac7ec19ce996428d9b6644a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7fbc59add482a14e32fc1fa2b064705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eae6c8b4ed14d67eb1d25495c1ca77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed8df4530cb117839fd4d075d077a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be6724b4f772b9e24b93fd996cce8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848f85ef0765a3af9a92aa8170491c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d064bf7be538a782812acff26a1b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfc4c3c3403f479bd6ed76a983f46f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f47778593edad608a09eef3911bb73712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0b20d07b86611062f0b02f7b3d531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be641834bc682d5310a2bae47d2d172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580dbcfc6207ce57bd7751f07006f543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940732f3a55b0676e1eb2f61afda4a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330012d7466b99e1b8b6da51fe6c83a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b047c88a92e5dc5b89deb18f017906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddc5b002db5cfaa609cede5c5241697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b0df763f398dbd8a3f46957daed38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff21075716fec2fd1d00f9036532899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2c7eb9167e21d9c9f7642b97b5cda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dbf01a8de7fbd56c2d0359c01ed1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5250a53c00c4a177be313af534178512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93f75bac9ac342beecce69433d61cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23b7687a4ecb49ff2aae0486078b9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a906d5617fcf0fb8e60212d1a9e8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fd8c3a9c5e90653430ee14c71fd8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972016ff14d29cf6e71f6ae6720dac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914543055cccafa2fe17283e2b0701018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867f3ec4f8d11357e41aa322d4075b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85e7f7c8a6ab601e206fb9bf17ca820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9188632a331b437ff3276d27fe2f19921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298be092fcca74ea2952100f5563a1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dc09ead226258c83475aedee4c6c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0837511f32f19f5ad3b701739c24c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac84311fdf2f696517d65309b7d5d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fe69abf1bd47014cbc93f4b48148a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b5878e5f8993ab8108e33cd5d2fd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c646109b90313b8b30b7853451cb5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f25608a44fedec8445af19aa3f6d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79891912899dd91c96f13c28ef56ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31be47aa99ba571495bd9fbf67b97e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc43675fadc23fd052f027bbc6b94932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc1a695ce1cf2f5cd3e68a763aa17133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271943a1ded3afc152f76d2fb574cda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb7d6d4e2c156814da133b341b281835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dcd9c0b196d65ecaa9f9ea7f91e6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e3507ed3f5fd6c03a06e957f6dcb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebbaec93c01503ad2baf923331eb9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f3f994cee872c6b538d0d64ccb6f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9f976811d99651576a6b1d04e732740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a620f4648380458cb4758db5896aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97593962d61a68cff0034e26f7d6c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906cdd9af1d0bd395a9ca4e7a8e214543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e179e481f34132777abf8747d129a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01832ffec499e70f87fa6774b80f4d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ee08e94d72ebc009eacc2dc5e3ae146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89628329e4a4e5a0cf48edad34ff48c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54329a53f371aaeeee44e6ad39d642348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46da955281e9108efeb24585208dd2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684243ac13937116402108b507486ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487553ef0c4bff28b275878ba19284851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947573408d680779a8452693d2e8165952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d94d3ba9e5924b68b0acd202838a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c166c18fa1bfc42bb77a92451590b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739389302197e9490d59bb857d03bcdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264b06b51a5ab2ce03c45373c1d2dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cf371177903da324416541170d15957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab04ffaae5d327b249a12226cd485758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e023aa765143ff5172c5935a575bb7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98425ea0e46258b615943747ca5932960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41630fcd3af06323fb2b6e9cd1a2f9e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10478f3e9ddee179e473c1b415c7281f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422dc4f47f0b4ed0bb3668b09c888c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd2fbdec11eaba31722eb6653d9ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370abf30b8f6866dab8f1f5d62a184dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd8ced8e2dd34ec37566d614a97ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797a9e1e6c2f4335ed1b8f472e9a7d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f38620882ee058a4291f3e82f472bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e18b7b9bc2e7af5b2a467bad866269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0e44ac91c83ba662b86f4571c550570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb04f996e52269b34c74be6ae75ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabd475c3d0c9ead3359751e338c87d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a266d227f8da06500885b268ff864c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e116c062230344c0d405efdb2a25374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32b3ca6efa17fba195e6a2f01d1de675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebd050847c1aca63624c0866cad78e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7480dc484eda0f54a650320a1102c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e25e78cd3890358a95049a2ac1ffa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ef3058e656bd1fbcd4abe9238026c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c257919d390a3ead21faeb9b7137280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162983fcedc4d8a7c1e5b57d445513381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf463e3b7865b047e146ad66b4c9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a37f08192cfca7db941bc2526c9d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e427c673165a6198eba16e10b675e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e6449ec9874e950c43ec6caf222285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29868fe933263750c449591d5f5136b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d61b2358d0cda8c39bb0c0d2031587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8a7c2674d1d4be7575976cf002f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770975c46d82439895009ef1fa98eea589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0f69a62c5dce32c916f3ada87aa2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bee8f34a00f65830bf99e15e10f6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2c2649fbbfdca0b0e570e969d5f7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b9586bb67c9029d88b1a4a1ad25f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de08a93d69e2ce6243fbd2f7b7a626294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9280445b42723276f4d3b475b4c5bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3664433d0bfac32a974d975d4b6f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1de5dcd6cef6b090824e2b28b70c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235450b19b2d984d5fe4a143fd8f36b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7a07c1aaf6c45bfedd4d271cc443599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c65f542bd9490af38ff625d9066ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5ef6114880d63cf8277d98bc1c787101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643106a4385ccb5cf715c35c84a4585b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7955204cfc07382225e8a584c831fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677b572049d6b2bba7bf19089436b28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49130e85bbab7cde8b4ce2f24cfcd702105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2d1f5ea5dde5bb81ca93c7c2535b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7d32457d157ca9e809794f31b409f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d385717db7266101c8340f76acfbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd194d236b29b8bc2e16009b69c5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf454776d9bc49809494b2cfb54f87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711813a64d687d501c959a1c957644111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a0211c8e52afb5ae107cde4bf01bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97eb913b1119f64d53b7c6abf1105d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116c943dc4546109c87b573eff6e890114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cd7100cb1af93784301206f47d3e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b420df2d9efff51d11be35e0e462f71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7600b1670b97e5889808a8c04013398117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92f84f983979ffa491ec37426bdd38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5ff2e39cb2a91f5474a3d4c058820119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b3d1a3fb8b3578ebcaeba112f9b6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0922bd765b794bcfe2f7d96cfdabd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3607cc4ac72b0640f01710f15f165122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcabd592771e9e17cd0c992f46adfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78c11482c18f03c6fea66342f7d983124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59f3219a7b823e47541f686737e49e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b40da979bb0d5999fe1e25350d4f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43732b88f5dcf899319a3c7a982448127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220603770799d886acf3d635422b8e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90304ddf22344e7e12e64e42d8e0a635129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fcba96133f3dd2f85004cdd9a4bb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f06c4a240f9df45121a86d5f2554131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81178e2681c37c6589ddb81a1f7d0dc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53869eb316bcd155605e72b005d311133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac46c5c739e920bef604770caa1ab9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e75799de0d35a1ec99ff00876fb36a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a422be14dce66132f067246195686a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e1451d19ddea43112f6e6c62b2b07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929041dfdd5e0002b6fa3b2b352d6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed13af45d07f49559ac9900a438a0ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b7ec628e29c0f9ee1ad83d205d35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb557f6863fb722ad8b06e5723faa06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd74f1d552cb74599d92ceac9f01fc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48025f0aec6c4edeb3742f7c7123b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0730eb3c30cf99ffb2e3d54d68dfb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db80350019875e46cce31ec07cf383145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cec3a7bb9e561d6a8ae01a3709ea3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9580f7bae2685fb52cc5f05f3d83a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192db0a844d574bed7e048bee374730148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afa593026b27e850b2f9434fb75b03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d41cb1a16ee94be428a14c26083ead150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d120ae51731d5756ba3d1f21f7cba9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ce48ccb012ce381606be202c12f3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeba2c3aaeaa419debceb552ff0cfcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5dc1c11808238eea3f98828de0dd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d5db87ad443af095a4b45146e432c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d111605295edd6b2beca867bf535156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c9d3b896d85f01191fbc6de5fb11c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3db6ceb82c36ec28cab68ccda7d11e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600696446e9b42e54fa05879451169a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7087c1b0b7e6515117416ad04da572a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7894bd8c324c62af01544525678671161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c40c47536a5dd17483a9f811f7ae9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d1dfb30f3c061a76079e6d7bbf086163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334e82394cc3c25a82778cc5b2dde5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a03e28443d71bab42d1a71c81f7f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb017f9b327e19e4d23a19db96db9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766f8893e44bc15639525a294910104167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b77500ccc1fad917ee8bef652ab4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae1998617d3e54f5068c0b67dc7ea4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8a4599df124243212edba0942ca7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c019236fcea805b5f44c5c70c4750171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd937e93b8d017a3ea4caa2a50f6b677172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6ed0278ec405ed0ddf14c32efb6f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c86bc7273f94695729fa7c525b8dfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781e60ef2f742f97cfebf90de4d53a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0bd715ed0c60cb0db9f23d17ae432176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210919e712e3023d23f24255c119ba60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e48d43db8b04e95417942e94cb415c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920772481e4724ed592476ec79fe8426179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2befb537c2707479c1443ec2aa3c17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e7a852ecea577041281401cc03bbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dcd618f7d353494c308c7ae27dbbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f95e7136e953d99e73e92a3b3d68c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9a8107d2419695133f4585fa0088d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2fd4f20ee09e8adb09224cbfc53c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a4309f70d35323e41f40e85e7a7fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4217f1d5977f8017605e7703005c12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a064ab1833802b744d54e7036678f6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2c0eed452237bf8f1a54643de44a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d7e7e81f442550a192e9528642e3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3e1c07a37b5fb7c409df23e95465c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcea2c190d624811d6785eed57d4d78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f022a73e82455468c015feca1b0dc25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b79ca036d0101c10136b6dc6ad7a91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815341ef8f79a5346d5ff355ccd5fd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab641f0ed9525995f0da28e8bde1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86020ce6122750a62dbfd5bedae1aad0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf55b55f38b275dd879fb548ff190f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b768f13416f2d274a22f3e88b4f78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e7e51d4ac536f6a37a0a7e964af20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a19f2fa411002cf2b4964c73212b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d031beb6fa119459825355cff83b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed328bba44c8000d21b4d57c2dcd14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123ce346ca3fa6ca5366ec785edc79b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c796f2e82ab126a7dd46c18031dc7f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a5db13b0e05d8149a74a29031d48d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a7aa142eec322f2d49dbe4731efe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcf9c0a1ff318c870a48fb764bcadc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bed6c9f6113ed53bd315d70565e2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e67bd5467f3ddbf9bd320591bd0a1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0cdfbc6d1fcefcfcc5481c066f748211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7c8b64c02c5be6e9546dbf5bbed27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38e67d8a4914021872a4c0343566a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56d5e962992104000a3da94cb3d3a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e576c6903f6ca1d0e9395cf9ca89d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a42ce11bbdc0be156cfb016138d3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b9993ed364c52b68018856a4cbd4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bea24f518d47157a229e0e95f85ad3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff7cc4b024cb75698f652bc6a06061219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a06939e5e3494ba3b9614ced7b012d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f38ad1a273c3ac9f880f31430d1ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d0e784455156973a9d681b81078ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4265070f6f473bca5c633d3b4ec97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e36e794a5c7ce94671f2b2edc38a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e6bcfbf6c2ef9ae41edd438502f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792cd118b8d198448161fa22e2844f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce370ac7807a778b007281cb8e95811227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c45621502f1098aeb9031e60b537d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc1bb0531057c0a002273db972595e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e1eab45ac2587d967b3922d694112230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd5bd64bc4ca8bf56320c2dddb8382231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd57e1278644c610d5bf2fe16356823232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bab33feda414da3a73b110a981d52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097aaa96523ff8bc655b079ec26d3a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58522cb207e28f4b9c520183f34a356235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ebd6a09c84a839f38c73554292458236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da277c9af092443c0598cd3a568c20e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55c2c7cc39482c59318f0662175d3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442349926323cb4386c348da779d59a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66a5531ba3e8762ad43dd7f133cc29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654ca65b053d37f9b3892f46636e1fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06641a5d59e46bac42b87f6201b7e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddf81436f0c391e55530a5f6cb6389243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b19b74844efd19c094d1262b99063244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c6410f0684a9891af8c191fb104e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144a5b277ee0219d46442893026964246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8dc269684b4d7fa5e565f400e9e53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c746ec22c525864d41435c5b68e80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff24146025a3aa145fa734038776d9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce874c8a686e0b26e8415d76e54ac98e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cabeae32fa333b7ed7733b25619c26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08b07adfb5019fbefd14f14456cd95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4175d44356b6b7a507966a4efbe24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da201a9912789aeab951ac33b3cf9d56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69961dafe942e05e09afc71358460db8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5d4f0bdd8f963fa766cbcb9fe3a33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5fa98132deddfa9c62e32b0466687257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cd8b1061dabfef375fabf95624e8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559d3e471d8a1e223b4ebf73393f185259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a240d0b3dacbb99fa67174bb72050d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474ac604468eeca193e3921919e263f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295b7c50bf6bbe2f110d2f8c72d4ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb301b5cb13faf9a9dbe30690b1adbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf5de144afcce3dd134ff448067f3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6cf52bd372dfeae5a510a386069bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7a3db5ef6185dad42de19445b4639266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fbf2c42111215a21f0baa4a07f2bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9411a16a73d3687b4499688628a16e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabf75c412af2aa77cd15d41c845acc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b7b7292f9a863d5478cc9c8939805270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84e962268b06995aa7cc7f3ec2abd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef355b574e5b5fb6b54d58bbdb5dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0baac8d53bcde63c85de314d924dfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ee3c5e4e7918b8369102bbbfa6a8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0f7f048c091fedad32a2b6616307275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e6483b7fc1f2247abdb4d7365a884276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955886692d365c7a3a0e99cd9cbf27a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a7d7fa2431da857bc295eeddc2059278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86fcc025a58573881da6f6fb37d2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117255f5776ce8e29c29b2227b163a0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddcfaf7b80cbf416afc3af0773557d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130febd85eee4d32e6c08b2902f98f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5510e32f2d0afc05b5418eacf8d698283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b757251fc4bf3632f252802509fcdab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4661b2fc9a3b9f7bd198a3a57c930285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b59f7ad3d76fb8739fb38e5384f3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf79f5a8a2d7d1de39be0ece234e7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61031d1dfbf825aae1def673a2871288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef636124ff79143afc6a42615a09ad0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d905d77372f33872e5d6c97238cc31c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae4c5d38484ddf13252bebf11a1a5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d76b748a2ba2f1ee2a601be683c451292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b4fd03731a0e1b24edf73b7e7fb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531683cdb33ca957349b89adf831e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acd2b351bd09342201e2900cabaf58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fac2b5aea08d6256bbfd9e109881c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecb30e0d985a3fe3e6522c60e5d724297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec046f09a03138708c52e47a840dee4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d351bf7cb58e8f91efffb5ee5d6c8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c50f3bcb8ef068e3b0cf62dd7b10f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0719ad3a5d1e7be254a3c8cde8172a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8b2daa51df4e104bd568c7b28d3ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04722f56709d650493f409547e07a1f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74e9bf610ab4146c44f812a734b35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8d0a4d2b2726ff07fbcd26ddceaff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681db2a890f65256d15980482b51a43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cffdb48884c5847886ff198b645b9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e43a8bf91dcb613bcfe64f67faa81c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290182c720878ff6fb0ff36aa4d28e14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882589e9ec8ff2c7b8fe219d65f5be6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569fe9300169eac9f8a9d7795bc1074311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b51ce3c5045df40fde4d3bc397868312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b74a6d14c7a0df89758db1dc832f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea36ddbf640375378811973a75efa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231d56dba2274b3416f98a5beee4355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a4deb7d3d02e2500d61e4abec789316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8238555b1daa64ed2019d57b7a19f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7dd7461001d8ef8b4a313e5deb0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9028809a850af80e646812864a9fc89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e81a41e1a3d433705909a1c98973320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0802d539e9657ae82eec5456fdf87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eebd50deedd7c08f11653ec2f468d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914909089d53883c88e5172a7c989ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca2d0964a63c4a860b6e822f43eea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505774a57198ffbed37831e2137232e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36220101cb318f04f01db3152c19b570326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9594306a43c3b96ab803fbb2db0a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df22602c8d88ee9bf91a00330864e0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310b2f5775225631c61c2c81bf187b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862eeef57a3a190e874d06065fb72fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930bf192d45a0a2010573134d2acbfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6993a1615665676989b104484e4273332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdafb7f09cfa315d29a679b5ca2565333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd6809e8103960754434ddd596d307334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64177be69f4d04828036228b0094219335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df340e9d1718b743c99f6660599562336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e61174e638355493e0ca0e61c8d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6f7a12b45b6caa966731c9d2ae42d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798444cdde7d194110b0b9dd53515ae7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85204592acbcbcfe9acfee1074d7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1718e48645d50472a9cee84174bf6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581eaa5415c155a02bb3348b4f7fe1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b1f4bcea84c89bbcfc8a12ee5b7bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5c19056b5f8c330874a1e3523b6b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0f2d85d7b26578944d9bba673300345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1e11578ab88b21d0cdea5b79bfb0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598634e63ae32adad0095cf9bf2f4325347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc58f600fbecb533908e85716080082348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf46663f67cf93bb01ba769e5c8cc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a776a4c91f0fa27a5e6fb0541e585350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d40a9484bc178cfa481871649003351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8325fa069c74b4865cec8948097faf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ea126aa6ca15c93b65476b1e5051353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d118daacb20d4308c0d1008b5632f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2db03dd67a36e4c4b09b6a8b459e2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5978c90109497ee72f9d5353849b4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2f22527713c0e88904fcf18c4aa70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeb14931a44694e5609e5a0966e4e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b78696c215194cd75c6917bcf22445359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84511b93064199ba76ec3fea8501ccc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7edccfda8b61c18388c9057294a5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b335faf888574b5cfb65d07754021a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87023409af6b8d802fd296df51f18f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8986040769d344893d6aab8edf8882364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8cb5ba6ec4a113a54bce4ce50e39b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b86c7be80dcf892e58a1d06a441283366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883729b6f85715c08d78259d6343d3ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c28c8e7652e79e4e4460b32750b3d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d446712b27e83cc4a2c9b8420c850b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86377a0baef62f3e264efde46bf29ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1bbbc98070217c6e4d43b107dd3df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280a307f0b4e368fbbd805ec4741e52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade2680ca189717c915a1f186a7e8eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d27ef6ef695648ac9ae2a74a6ceedf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2259cf9d8f2d24d25b4f0b00c9f50e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e06d2b442618a80b47dfa66f67d3ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8378afdd7aef0ff9aab1d4e2fb23e14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa46c148c73306600b1eb8e05d6197378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680577667a310dfff14d133135766568379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271c36be2ad5057e447bf74786d2372380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dd8bdc3061640d2f95f5aa4004b63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ae26a63399545fb8f966f1a063de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac0abd7170308208a3c3f43fe4ea5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa688b5327d349ccea99e3c3bfc605384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9d3be14873436c96cc866d2fe01c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436b9442d3b528e3df84562bf7f2324386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac8e1c61ae1f44b61ae93b912cac1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fac2375053224d461d2decf479aa34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134eef2ce6dacc39171cde3f0c30132389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6034e8ea2092e6f50308bbed18f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd7b5f6ae591d7fa6485776af005c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffe7236d2d4aea2dd2811199afe9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d8c0c27f74eb65767ae83a80549f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073984c57c0ff3269d647e4b1554ce4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713749ca7f56c193369ca7f229ae36f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b50f850bb700446d69ddd92ba129396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c105d3bffa148a1289ce3f0bdb663397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6929e1baec65ad36505f683aebcca2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91fcb811e45de9cb226025d767c512399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d31a51b1185f14a4cf414b9dae74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9713c2a987693c099ee103d4befcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254c4ad2817ee8646c4151c9413adab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc8c0196d70f5f75294307d0777772403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc6009b37d202c5e6ed29e9fd373a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6e8d68706ede063de50128cea3a48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a876e43d245da981c80efc9019e36c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e58be7c0ad63e9a192cfe1f6496ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdecbdbc546003530f7ab29ebe3b8ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87795c67bc4221d924c4aacfcc385221409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa218e4c94f423227e5ead2c947eef0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820599647629d35975441e7a888613ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04258f7c3ffd18220adfd74dad6b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe42407a02f6a34ccf4f5cd2d78824413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f36565318b09073fad88563694cc8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07950353a02e9d45eecde85261b9fee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89a67d318b1046da82b52dae115d78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a092d242fceef3dd046286f01731f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a5e09faf55e375e5013c69603e58c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20349b4819b65b72fc9c315bc3043e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09879645a20f0a68295dc8cc2ee3a12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987d2b7b2d83f7a4abd4e1fea1f6a59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655423e5205227993f6c97e748c44465422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a9e574289437a6c66c698660f68aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa6c1c840156e78860a104452b61e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c177667767b2fd8cbd09ebd4c3d3a07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa409016580b5ef08f33d9142a59424426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7a88f756475a45400aa4ec16f49bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fe8df99a58f46ea819f88f07dc5ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372539bb6e74b3116415436fd989c2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a260748ed5d60281a1d2c46848c809430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c84b0567b0afa13c5b1d32ac601c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404556c1f11b5c699c84803bb02a2ff2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18373ebe5eeb9624898a140a6baf36f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9c5511eb62c2ccb6d22f863f513ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9661a8cd2dc9323c8558ea8083631d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a9b4871ec4ce745b9a60b8bb9cdad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b104caffc0b1559ccbc9e3553378a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109619cd3e3c4890aedcff2316ff98d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d7c99c329e72d1d45278e9a9f7fa2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082b03733cd8fcb48524b7efdd3be99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fffe5748c67d1ee37e94b3bba59e7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c13cd3b63a6f36d1e9767d7cf466b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460146eded374b379ddf60bda0e462e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce1a2b092020c5e5e0ebfdd7c61176444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14824753ee6b8c4353a862a99e8c3bab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c7ef8c0e96191e451b9db001a8cfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9055bd78e55d6423d20416ecc55e181447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ddd6a627efe6c7736b843f2a84ee9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8b2d6f8cd0bedeb88059f64ef0bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688325ec629d794b435cabbff032d251450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3708132fd81cf02bf118dc644c7bf28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5862be33bd528114005a44be116e6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae1d7a7c2422414a4cd7087e63132a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d1ee96e2f405ea49e6090c8028cba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f6335f4f08ecd6f98946cb2a150b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434736dd5907d0f2ffc1f214f3cbd01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ee696ecd66e5b7efe1cc9bc7199f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962f7d495c5d9ba84da3192edd365cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0bd642eedd91f6f4e64b1ef00b2a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d3848d970b76a5dc65b7c3af0d2ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155d472f6cf9b65d0dcd1962b0e64f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abbfebf69f7588ca4a43d5a7ca0f5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497e935c392821cee76ae325ab53168463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6eaaa7c84a6ca7bafab174b3074f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43eb0294688d665a110f0e7fc082ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fae1e841f19684ee7fe5332e30bb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25823510775be50313b278b3c022dd8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a6cf45a08df0b1148d685488c898468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feab58c9ad47d04f37055641af1309a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed835e73f1fd0f3d34fd28014d130d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cf7d3f276af6cf861ab671c526aad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a7bc3aca96c8120c48198a5df5c32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267ab1c1a28195f1f0e6f879264968473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0270bd10a6ebdd77afcdbd920ea5c5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9247ef7f078098ea130d7633b3ed188475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bde99fc5e45995ad618b625f9fa5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943f091e5de51428bb5fcd3f4ae4080477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73096183cbc38943be388d91467dd590478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43bdb0f80a53271e20d8226756bfb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999b652d0b392a2f51fd9ee5617b8c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdceceb9f908dd85437460a4932eddf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11825c2db31c7ac6d8580c7cfe53f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315dce42b48c951e61c776c19bb9abc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaa8c4208e7b3c3e677b516a98da0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c0c6aa407b033a7d715e666f74b2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de31028dfae3d72fddd60aa3e3dbfc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c3ac3dd5c7ddbb539efb2683a6f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2e3fa631aeb31506fb9193a9bb55e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176946590b818d64ab0371d09121ae6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e84a68719a80a6698ece2c713b4e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcae16b0e21f483905cc8353d618d2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f389bf5f26792b94147b571e9a1ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bd46932cd4edde9c273d8b3abaa2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d8783b31730b84dd9823f741b782c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893097cb27d28ef4d8e5eee0cf6a474495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23239dfd0aec0d679320f354b1bfb9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b657266ccd81ea10e478151384df710497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a8f51d6d93ccb4e73fba44e560913498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef411b545fc4685ea6835fedbe441ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb4da20ddb6faee19cc6f6d64d4dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7585e295f7d1cff97246f78f69f44a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66e5b3f87679d5bfef9553dbc44732502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c6adf2de7ba6cf4588252cce85d32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa53f2d169cdc8e0b0e28867a1708504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a538b0dc03753ab76532df9f07e94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b1094dbe58a5bd21b716295b73731506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1a52b9266387ced19743a42028181507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e2005bc107263983caf2c866e1738508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d5cf4df9674bfd1e4bb07714825f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119019d4f19b8778adf5160fc094c942510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fcbe9781c47195c3eb7b24b3c3a96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36663443db869b70b67d36ea7ffb7ae3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8b13e02372b9afc315a44f85d6645513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa89a44ceda51a83685b64683c4538a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348934356fe43d862f731f765585725515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977b639a3e8103ea5757cf5b089c9da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284997468a76a112362e38a6fbce2baf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd7315296a47e52a6629f0143a990d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627a9b722b5d2f5df578a7ae1f9e65a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107d38c66e256f2328bfa7205ff1825520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2ef72c8efb1edeb316fc94fcad5a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8a6496624b937b3367e71a5d8c0ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc7386d77bb7c3bb74d64d9640d629523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3403217f451f78f80f49d79f243ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d667cb71913f9a5b3de0e5a06299e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90962a125ca5ac784aa68113276b8a13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbac669388e828617d4b981117499e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1683ef9312d473c117e635f5fd7850528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d320662c8d0f60a41de2b8166051529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b9e41c77c915c63d78f9e61c2b9de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94747ff418df8ce72f02b3ac451665531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0564a29eb289de14b573494fe8c5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b180dab42e01dda8c43813f85cbf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da2ce12d67f883c2f34733523a8706534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0082b181cf764081e4d8d0bc36315ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cd2452c4708131d034d434149976d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31015c56d941ff4ffd68acf8007a739537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67c56b0da5da87a7369d8c5a9ba53a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a02439247b4f8f9db3c61e0db087539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f95b7f0d8a0ae057a37a84d75eade540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e49b7cf12a3fe078c5e96a27825e77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c031fe5ada5adddfc871471e371f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c9e1fdec2e2e3e63ee5b1fe5cf371543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dae2fd3f66a8c2ec0a7a144ae6669544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6500939c91fb055212a2282165911545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d700bf90c267fd91889bb5e4ab87dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69636f48f468bfb8ef411889dcac6cd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e84c659987326f7453d4515fbaa0e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff6e68709ca9d42161ad11383c632a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029463ce498246679a9dd776e36dbfa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78826e498e937184494a2069f196f312551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29538a3ed1e37e0613a1767a73cb6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9ae14df2d6b6c0666b40a51be34a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60ccdc9edc10deba24b0105eb85bf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc41dd1f67a3bfc9ddc73e6fece7763555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e1561dfd7c90d6cad6a72039e1a03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca83cfb372235d06deb5a64b00106ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7e98074fb4c1968e586d17cabb39a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b594b349c08a665de16b2e867cc430559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcabea8055ae0659c5f4ab6bd5572b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6f8557357e914809ef41eda805b53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a0bc50f8444a5b0bf86df90d2977562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4c02d4ce4c0c7bf10230b65e3151563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f5de850cc3f1882ed686cbbc13044564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f704795d93f5fcbce5406dd6540aec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6f4a9d1311baa9aa3f79fe939202d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9f297faf857a52a3a7ddb1e2bb6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769927fcc9e30fa629620a91ba3f8fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90873c1da40cc209377bbc782936acc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37155b3e7807e38f1c83cd3e865c39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0242186bac4d4e64ed1eacedc7b725e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928bb3a123199e51c88643eeba64fd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f95f30ce0e3ff2d12dffedd38c7c19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cbe5e1821e6b5d35c0ad048e2dd32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83895e7b1b9e94ee74a4fa170d8087f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714380258e15cacc1148c07ee685e90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9d9caaeba3fbe4b1ffbcee7498feb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd3edc4c9eb3fb6b3dda365fbd63b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da351f0cbf17aecf4409b6631e93f1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b2ef2795d05c53bdb19c8bdc0e22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d10b256af836bddaabf5d16564f60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da8ea0c85dd99caad51ab371a7dee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba45de026ca6f5c6df5db1ae672329583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e409c421a1bce0761708008e87df46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c447a7ea21e3d975ca7f6f1a37143f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffadcbf3d482eece5795d47e4b6dc1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1f3a85804fa781022db76f35d61de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b375c6e9b6216238ffbe23396379ec9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f3be3f563b1ac172f09d46e6041cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27fc1d9dade4fd81e70ba489d2589b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af2b1b6373756e0193c4055ab781a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322809ab43465dc511c1d29238bdd4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb492ec90d4a5ce0d016c89c9e2ead17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc43d7c3c68d354617650185c3617f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbe0227fd465a5a36704c0b7831756595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4628b0e90d3285fdca173fc5facb5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d84cbb9fda537cac99c428d0dedbb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650c687638e8bce5ffd83beca4bd13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb698dedf1dd0b2fb1f2883cd30d6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d56a696e3efcafe2d2e522bfd36bcb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f1bb29b67d9afcb6fddd4b4ca825e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e70c9f85c78e0ecb4b9d89a9d9549602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50b6f078c08796ae9a8c135e25ee3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dc82a9cf123c893769cd055fa07c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df66b57a132de1262184d4e9ba4088605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f4ef60117f80e68e410187a48aff7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd87e4469714a12fdad8e8b187d5379607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431c6023b203816e2aa5b0590da515e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be7b06041c48f38c000e8b5a0bdf02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593239da7e4b5051b948df3d3f36e47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aa9d325e063623fbba4e5cff434b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe84a2e51cbb7ce2fe87023b9ba6887612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839badcccbeef70b9133c3149b642a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058971a5db548c9d6b9ea45948eb616614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac455322c3f295aafe96615a113e64d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b54be55882be924e4d02e3fa6f463616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c88a184315577993283889ad7fbbe4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b39edc427477ba4e601ccd09391460618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4a8bff0fc12fb40c6e4498eb3556619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4be09e9bf42bf730160617c24e4f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff66b17b0fe62a3952261b32e9a54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9873b941bae95cf62e231dc16572622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37386ed7a8476d6dbf6879b8ee71794f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31590e21e2c21f38f9faed97b1aec1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6645ae4429cf6730a9f0972dcea8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6649a07e34cf094a53025b1350379f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b010044888b3a91db66b1b7219aa00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee900c904b13834dc11eb858c86a515628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d1a29781d63707ea4d6c16fb1196629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae387fed7b10f74c17cf4008e26ad2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c7f6162f92022fb5effface50a257631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec0ab1a4ce5b43203d3bf42d05f158632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445441d41e26a65c7e9e77a928b2e16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cd855319519fcea51e431f2030206634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121ed9d2fd057944212eac9ae14688f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a931b636da3228ba8d0d33f20a9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae370ebfa399315d389ca950a215d479637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed211d5bd1084679fa2a5310ff044d40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b52c6d22be5fc7232bb507af724e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1cd72417259934ab90c4f6b7ac56d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828728d0cd1984d3a2f0fdb5e346373641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe140e7d7c25435098f56d284e075642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f95ec90a8fd2b8f68e87baa5ffc41c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88581464a02fa7086a1e4f6ab3c969e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad54487a634772c27176f9cfd5d5112645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f84aec1745ef53de5174fd09f593e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c857bdb3d393fe9f0779a1c370fb608647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f8c499a3e41acbb16c869f7929146648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725fe6fd5babcd3d2dc411d0c308283649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc6df3e69bf34c62c04fc7d32a0d54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae55a8f01b6b04612c27d8bed8f71a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a60a5b41fefec9e0b8fe1faf103a04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89462712eea8cbf337fcea2d04683f2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d072c1cd7c21bfcae975e73a717fe7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fed8bb53640706d96073b437afba1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318cb764924fdb4da704c652758d9fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a9787c5cf5e651e1aa75c5d24fac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b98f6522dc51e7ace9f3955c6430658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c6db07bd0488161070abc9b0ee74f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edecece66d08527577f2f671c06a13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844addd9dd1040e521ca66ec1fe4ee82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6fc398d090050e65b65f317da5408662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d99577347986f890f25745823c351663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef90da296de13ca4428fca81591473664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7a487ffbea95239bd36bb446fe770665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9ea8ac8002322e0a17dcb6abaf10d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b31f02c0b170b9e393f336a52bb10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54074a9c48241bc21308573bd024463c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d1e5c6ba59cd42b4976406984178669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6cc1693dd1940a555140adfead1dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c063ed2180410ddfe86569c123e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba387136ea1908aca79574eb6027c4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708ea13c92fdbcadf889f8d5388338d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65222d830c9fa7ff454140389ad6b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b95234f10323a123ff7621a016e85c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56386f5bb3c608d96ebae54c559860676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba957bab1a70b261d04db2ee386c639677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98af464b4992074443c91423fe1fb39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d937f25adf57c0cddb60c0b24e50e2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936cd440c7da36e3a3eaed0a6253996680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>