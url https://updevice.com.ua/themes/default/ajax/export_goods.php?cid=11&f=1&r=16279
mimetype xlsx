--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089634105ebe3004006992efe8983ae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c62d962e914a29784525ba1260e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d893dbfbba438569dc7694ba985ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2217f64acfb8125fa4b9c201221c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390019cf93397b2031ebe46c78e6466b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c201595f0de9c7e189a0fca7314826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6074d3df4ce659eec1a12d3ea9e9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537c9125ec87766511afb642b77e89c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465662525240445a6adcefe8f96817d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac3c6f075f03da6f2201df8e99fbca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcd405515cda907770b8783846765111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd663b05f831c3c0500f9a236850cd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172935ea392e683a7400dbabcc7893713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a5a1c9d99c4149f46c6c258b70b3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ffb2a470ef019d7f90403d59e86d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2b2e2bb3d1f5af5066c70053e69be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11239a2beb9530c940860e0584e3a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856f5f05718c3528334db300fbb8e6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d6b7b0786238221edd3ff362d501e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f940c2591210847d84fcdf40f3f95dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c64be974513ad9f035c6be6334f3b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf9d765a6b3950631617116cedef2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b38a5c45697bd860e57a93be15c8e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48a0e39998286281c18afb12512d9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1d90fb0affc7f14b216e73b8a1ce125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73e2027b61ea05b32bdfde4736773126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c4908418000b21904bbabca55286e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be5e3d8b3bcfb4efcc9ed8ad8e7b8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42594086ff942dd8f8ce12c765b87daf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627340ae019ac7f1163d61ae466e881030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78ed7df5d11be84f2edf5fe319cd4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29267299fe4ecc4afabb993cb287f3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8418d4f782d738e56c1d157d0a729d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80197c14ddd2c570d7580ab2ddf01c3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0764e5d190e1a1b0661915377842235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb566b2ed58d1f65ed0529a8f39a9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227baf3e4c7ff3712d0a5f8e3f9bd3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588745d8b45bd925985fa4e08248d6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c3d94353d039708f02bf6306b657f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca934920fcc084123f1fcc9fc27f12a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055421a08fea389ac3cbde395df156b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee6df02a21aaaef2ab1e2a3b51a0c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684d8fbecd38bc107c38f356d663c9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433371101b5dda486389bc757f14a1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848b67411fd7f03082fae484d9c9a9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f7914625ce98eb782be334cfb90046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09824e792b12d356a1c7f22d4051715547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcabb4d094827599e5ac77cfcdfedb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfef23f83f307eba1cf24737270494949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f199c4cb09c53da9dcc0a57cbaa23a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb6b5ee403dc0ff41ff68fae5860051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630297926676f61847cc18230f5647b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc1c4529ee5cd5323fd1a9113f6fb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30563497d7dc779bdc4cfdb9676a12b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d7825da5ce168b077ddb0e00d976055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080d51da266a33eeda3d00828bb5aed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e71d99b096087592a0b8eb5e10dfef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f381acabbfd9f0354641876fcdb349a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13a3fd48dd1b0cf2898e3dbe2b637e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb83971dd3ddb12d46e7e54ee38bda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358beb9c2c8bea877b311a19ad43192661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd46274b51383b41dab364ba6a6f45c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4fc3079560304d8d80be75ec62f2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c72ac014ec9ee62b2c665208ee1a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5fe7948b7e751ffefee8b2ab1336865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7476190acbd5743c7f83c2f68a508e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f6b055b3cf6f97ef5443db8936d3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841751d170cf7f99952a56fde468149c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618415285763f802b9e206e7b14f60669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12d2d776d6e1a547d5bf39dc5f552470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f053c2eb5e200f215bb69da36a21deb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801e7029ba5ba8790c2874110112c4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0809f0709d1543c2723d98a52a9f2c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df56a6708fba8b3c23a088d85a581c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c335dd93bfd958060a96f7ade6e0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e3f93be1055d262e66d2688cf4fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada06d9c5feaf2a511805658983294177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b2d5c10402fbfb92d83466535f30778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a23af83fac03586c18c00495def5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3338cf9186c5946d06398c7e00e6b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ae4eb893ca5d020e8f099e9ea86b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3c67e7c2ba8427780815126ceaa6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fcfb6b1e544ac3531a9310b61990d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e67f94b67943fbc1dea884732cb0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292174792809c5dae58ad31ea8e328d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ede321492a0b926f520b736a717bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d606f56f667b634717a1bef68939487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d809c7e4f56d24e7a62c1f2615a8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56eed043d962a0f2f1bb52cdc0b8cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2fc37c20ba18daaaf6548e5e3eee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c197fd1f23a536202e3f56d053c82791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0c75d7940bc32024b1df6431d6c3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489fe3023084a78742bf9b56f2434f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0546a5ddf2953db4b5abf559e0189694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab8298ab29d8ee3137edf3f5ef7e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211148d1c80f6641df581a3358fa50d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f37967b6245a6d412f477444445a1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68d2bbbda6f51abfdf1a9ffc2da64198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098937260d6c0dcb2c69470f6223937999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00654a5de20c4876b52088ecaed81a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae2c4601a284e5e1bcb9ac0e976d0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4922d288562bec880ed8abe6bdbd89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a3f8be28870fcd76440942dd795cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10262d85926c39d075835ce06e5df9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72220825a948062b8204a26ee8bde81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f180fd5b585ff8ac2d8dfad6d761d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f78e19df1d986856d5d476ee1142d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2811faea8b9360c2b50e697a1386d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136931affd3d530785d0a9fafc7727cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7504dec6e624ecf345397f579712884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e741204d33968090aeb63107d19d19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9cf282b0bb685455322a57ee2339d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8cac1bccf6f9713d58c133e6e7db4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49bea5147eff7654834d3a7ce32d26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e7eca60cd0815846845d27e10dd94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731a9c665880dba943181877d0aacfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ab17c9baa60231832b875937187a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedcec56b8c833f58086b8599f71ed2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9f274544a9b97a4e526fc1d91fe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565f07fd48bac7d67b4a3cdb4898f55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b470d5e1bbbf3c31121b2514a6c3c44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a1790f17d78b69b4ce7255a98c252122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a69e7904dde9c936b4cb3fd6ffe24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d361a733217dd78044f686c9e29e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358c93819f230da4b60c96c4bc24d75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979be69e90b99d08d1910bb0aec9ac45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669246d73d6e0368c13e55a4afa2e05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a80394759d45d858703a08f65a2ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f6cdba3cf3aeb55b28467a800eade129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a45b2c05a61f56795f4c32494f81a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8845256fbfb7b87d12f1dda70f05fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a01c6c5a74ee1b50127b60595fb2ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e118690883e148c8c1f30e3f8bf5eac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c85fc290b2055532815bceadb15a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee956cc771a6888cf09f68f4ff60df9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ee73dd236ce8950d2fcd08ba99990136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dc00d2bc32656bb9e91cd132137b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4509b96da408b4c49964f66dda62c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f63bf447a0feed7a924ad42745baf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbbba417e59f62a84f434c2f880f06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67f0e1a7129f8f9aa8c30505cfd0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717cc25d003d73a61dca86660949c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282300901b4462027911485634d7a601143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9a482bddc971108bdb8cc3ddd5d2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e9b08b8dd6b0765dd5beaaa890064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff924b635c53ab22446acb331bac53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f2eb333bc1f1d2aa4e3421003e560147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7129cef92114b1176b25cd3014d83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7e55195dfbfc5492a298e9a6e4bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee417097214c7a328f7969e7cf9084150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b077bf4f17a48b236b7e690860666151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ac5b240f7bffc3b9d0e893c359350152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c15b395bd3bad997b143a1175d790153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aba4ef01629739e14afb3926400d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009f729924dea350e95bb527d1cb546155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ad3968407dc08b3a20c5f928a38a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66ebf8f93cf8f5a004da73a175c8df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298f0790df8bfef77f02339b59e97bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533b0d72ec38c974f4fada5f18ed0c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b22287f8abbbb29d919a556d4ed7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7ead7b4caaaa36c807ce20e318bbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d22fad580152d1380a53053acef8b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fea02bb72e9ccaa4946599d52dc6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8451a2ca870926cc909211db8873a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc907d1ebe7f866e0b327cab2cdc340165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5c50df44c4150b695106a73e4eb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2caa1f7e69400f6baddfa30978564b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3d6a35c040abed74f38dc32eb578b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859894ad1c9ff993291306f01cf9d86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf6672d6216bb584927e8d51ddc7b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd3a5d8613584a2ada9373fbbe197a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eda7ca618eb4257bc1168dbb5de9ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbaa147970c7f9fbd5725eb350c877173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba3b2f082a2395c48dfbdf1f89524c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b3a0094d93d902a5501b53fefd606175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a729a3b85c88b00852d2012af1f2ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d3f05d7bfcf9ee1b8313f8ed6907177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb843a5bfa1a553c87e7feea363391d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6787e6e4208f2c670b9ae6bd880635179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442deab461e3938ca6aa8cf974f9b0ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900588bd98ade53cae0e846a40434bfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe83eaff565445ef035f6cff23948a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5edd1ce9de64b094c96aafd3e1e057183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377e7882cdbd269f812a62732a5b031184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20254d54fc86b18ac4dd4f045575df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fea84d44faccde22687b9bc0774c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a0afedf5929005cf914a619ec563187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836df15ccaf95e13055365d898aa480188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88158efaa8505eeee5506eee3607289189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b858a4db85eefad080de3e2a73f35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f51b3d47ebdc624f7d2f307d5aa65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864626c9d40213851a4d0d0b5eb20dd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41610e11a324a6e4a5de11571c2b751193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf362bbb6ca4e300283b0c7b6b7bf49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e38d6df10854c8c4e83dbcf69a3189195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d85f11c9cafc647375a8316618aaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32834b7636fb1d75a89d8f720c62417b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5284f77a54cefd0331f22c51ba4c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b150ea6f6799236f085d50770f500199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597f8fc00f8f59f32462edf2dcc130e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5483708910d960593d31f49b36b211201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cf4425acb61ab363a0d538f92def2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cf751d7dd720199394a9c290520a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d45a087d867e3df5860f4dcc1bdec1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319d7ecdff44793694b8b0a3f443a32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858a16831ba4ba25683399e1666f4d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f48c0b39063ae16eb1ae490c6f5e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb38f1b2741f3258be11b7675b08b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a6b0fa1abb0c02de89b8733d1ebd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e305c73bff13613c24a299d9f4ebea0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1b1278bba17a60ebf89f0d09844bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707480e7a64cc21d7546a4429798c2f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941834ff848288b327d0e566876c18a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3720346e0883c12b41db58a94c7c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da276171c0c3ccdb5e72af5bad53078d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429423e856d64ea286bfefb47d397e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adc4816f9514bef0d07f70157023a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f833234baf1d759eefb324293e09fc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29d2684100cbba9f71c3e37ea272f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb964fc0a7f7b8a7f314b04d9b07e765220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc20283c4e488f9375efa0b452f0d2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d29e19bdf649e2e1ccd6871c57fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdbdb1ed5c55fee6dd7f90be18a01c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d602681b15dd3ddfd25c78481c0ea3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bafabe4212652dc7e14cc62806b45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23caca581e8f1815e3c00d14c817578226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd7d89657ccfeb9b593b5247a11134227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f09f5df730bdae79bece19694b12a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef0e21378bfdbd2534278f385f3d9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443700424c842313aa662b9c8cac63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5e1f34303e339f6b68fd8620a0a7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851a8f1c0b360a54cd109fe921be57d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb331a23058339faeaa438a2d3bc14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fad5208b75715df8eda5097e738b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43297fa5bd8fd8747f63893c4437008d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923b9b69b5dbb739cc2999554dbc597236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6c8b8c7367a1289ae00c65d1e6ed5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1ad5771b854f0d02368efb1e924b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b1d1b13dda74a434136df5d191644239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ca2d6414844c06184102a38033d75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51becca98593db7c60030fa0d9986cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aa72dfb008ca5e17e6e9bc726ca7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f035f870e3fc07040ea6f8e29633d14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd13d1e87faa7ce2910df00751742244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533c9a1ff99e4ee177835327b027dde245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef735726f475f5b2617f7d4879fd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422b739d6268a37ecfedcb8e0fb24de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dd26666eb8a74c34138ce8e7c0cda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09494c4d896ce9c3f6cb42b5a918275249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f658d06b031fe47b5e15e5d41098e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129bfac45c689aca69659557a120dbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8144752bacb48fb2f2e5a653c0ad5a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151246c587611ebbd81587b083f7d53f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed57322754f32c71fed676cff02d83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85303a64bf49b0ace52613b7a21bd80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edc4ba7c48ee761c148648bcc4640e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3afcdfcefc06ba31a07cf948100df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695517eac1e9cd5ee06e607423fa7e75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d110aee2e65649c57f52ee507fdd69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093b62b105365cbd7f97d85cc0b23df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0d15e0171943d9080cbd945c23706261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bed3246a701a51cbfefc400d4215c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498caa836f5b11cb943b89b0d5f93c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140b65548039e0fb3c901e66cb2021c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7877482268845192213b76ac3e7032265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa3e145f03e741770e11ec8aa427a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f445c1b4c3653ded73be989208f3b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96df33256129557f546fe94fc211ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07550fb4898e9d66eff637a20a5029ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3f96bb901b8ed1f5e9accf5dc0aa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0551176dce219afb3608cd9a3227c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786ada50d5588e52dcf5dd7eedeca91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca21d01c51f7460970e97bae3d82f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e099bac7c6170dcde11f192fc623cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1afa51b4272b160cc97aa687dd7b4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d3c71a6de4988be1b7737b37492e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995e8cd8c2dd65a4c14665a0c5985bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34564fa08c1efc1bfbd7b3d6c6d2ba7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed011afd296683726505fcb9cb3e3654279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea141488988c4a7c669924e8dee978ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d43d6e244e0568c3586f65589dcfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c7922153155ed2f43ef795c777821282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46185827660fae3a90f5a4782fbec5d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c5efdbf72f404e3b73ff9b5ae5089284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b257398c30642d2b82c180b292bcdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b144de9cc4414304d4bce21ce36750286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd24afb1358602c48b337040fd0f0ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14979e4383aa08833c84fd458779e5df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936df95225d3c7f155af654ba9465c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad296efa71ae6539183eb76ba27cd79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2bd74d3f087957e4ed591742a58e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d706f4bf6de30d178dbfe554561296292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e2d73aa14c27f1b2f7fe8acc015ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530c32afa022b2d2b4fc36b59c7a0a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc8c5462c6963be1229235fac6f0a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aeae3e15f366eaba97ac89bf898ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c0ea786dcce5be7a4b316e07f98c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a5db5c03959d534de502f2225a0b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464d19685ab81f8e207c7539c40af24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2825785a88f3b38ba8268bf61ff1be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6131cbddb2c3a11b2ff27f383a6f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10625af821740829f5887bc33f58b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4866e241684955381acda1295c511303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b505cce3de9b55693faedb297fa55b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc4d5af0d807b1bd1b11908808064a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49791fd38480087c113ae1693f5cf5e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc956dd94e418c2ff88016c6d31f55e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2dc03642b8415149b0c3675d288ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1343853c6388696c9a3475c1b58cbf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5398524a0e17f47745682571a99984310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a477133222e92ad27e98ca969cd75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edaebe167150c027709aafdd15c5b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146924623b62adb0f4d675eee62ea473313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bbb1ed07e0a59b4bc680d599a1d16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fb127e376f52c553606a06ddfdc2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f0466aeaf6b1835bcc72cd3741bca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378985f2c73ddb62f397a7b1ba77755317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea315860e5fd403d6bc0a68fcf93322318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f74e05f04a3ca7add579deb2b9d7a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b118490603811f9cfff0fa9d300f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43792b7236b42d078282b3df45964e02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0f90c5b055e2174288b705cbae292322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240e74bde1a807a7aa2a7fd3574a9c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2fce8db4d1b39889220fe27c2a61f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f41f35afc4ef745980a94427acf91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f20ce3b3a54db075120408ae21eac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842d4c088b17d18cc08226d66798300327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f03a82ed7b7d7cca62f0d0164769b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ac2c3490a8b5f6311a5e3aa04cf99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41b8a1bb7c2b09a7bb7ef395367159330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330489d31ff81c51207760d142965fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf317522e69784902048123b632132f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad7da00e5bb39268b46adb2e8cbf03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cd18e4d8829bbf1c6115bc9bb6b1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27553be9d0744e32828e55d18095f19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb285e4b431fd3e3a05d9ef330b7ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad04daeef0bdbc0c4dec8802aa0d3c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d82097cd9b1097e8786ac92704d317338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ff5478b133381af078d77806c18e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d56a054614e3bf5b9d664201ffdb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607ce381696d2062fa486a9b6625c25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef07b2d375e36a530d5ccbb7655b342342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f4812aeb6327b5a03600bfc2e13b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd47f0089e5650631892fdb2dd65f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde81deef55d4bf6cef769611e23b609345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba26d7b62e36a7fadb01280985ad7f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ced294228cd4fe38c469aac0994f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd76109ffbc686703b5e0fa63336583348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa02c466f41c144bfd6303df9454fc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605456d99847e782879c0c315257b22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef1970be92b91cf24fe97377ffbb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94ea0654999f565f91979a437ba78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc988c6c64d96ce0ea7a46d35edf4cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76306096de11ebe724f4f0fc8cb6f82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7df52d981d2296aff799456b789d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1cdc29b3a478708194ff6dd07dd61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cba0840b2b35096a3ca80be8904ab6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be83b78ed0ed712b7bb5fa46e29ec5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239ad3f90de69492afe8cf102fb2d23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc489aa3ad68cd02875c36eefb7d135360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068941da1d866171eeab1ae3d00dee3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd0f2a4abfbfc374819cf08db64fd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd66c69e3d8755c0cf6b05d2231ee52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b5ff2f0f23f3dd864b0d7b8ccde7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a3f7c8151ecc26782a3d40b5feb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f0536e4e0bf666474d2685b4cac1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31efda085b4183f5e31bd099abbb82d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c61bf6a3e4fe09c2a906190ff5f8b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd7b560c309c3f73699ec9a57af227369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4a605f19ba3f2849b4493a154710370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090455d7a37cf2a403032bca6c1c0800371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c591850c68dfed8a832e46063cb0dac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41596a090c98e60ef3bec979f73850373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165fb8460c40eca883835281b9b9540374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92e4e2d3d1128442706ccdd703a882375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d5f2b4219c105805ed707cc8c11cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d5a088a696f0fc7edbbf5b9af7356377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cccb3b5e7c9d7e7aed77efd5b2fa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb59781f2560ef4b3353dafdb695a1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff760261dc47e784ef6843424a40bbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c6406088446545b07b9e617bf6b53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e00d261a440c20a28030790408749382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f340535fe64c74aa12e83dc3919ebfa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab4e30dcec2ffcabf669a80c269e82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b73ca068a6bd15dee89320d1bab4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac080952adcf9ad722dc13bd4c90530386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803d075aa919305df30d4345c6c9bcf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af7dc45c033bee31d59fcf61b2d537388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72411b345e725cd00413fe625fbcc31d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612969ae7867694e972af6d68241fea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6e33e28720f99dd7d9c1fec577d15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e31164bb81778496d553ffd7b2c84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063aeed315bf76b0be7b4a8be956b82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba095048557345c1047b56479b139d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66690f155755243a24ffa2febf098ed6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3891f650e048e28f95272c933a09f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86b127c9c49eda46a6706a5787c29c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372f8be8ad639e114ff41133fe79e45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfee4f244174a9c766d1cad29f3f8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c7f8565399ed5f1ac0afe00a07d47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4de69401dfcbfaa6656c203e3e578401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cd2c2e92419a139442d6c8cee39e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcdfee742bba02179b411eec5fa8aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7faa99422cf20ddf08c9d811c842f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed02036b7569acaa2865bc1a2552337405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67109d15a5f384f668363535bead0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e133e894f03bb83b1684cd3dfd14532407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0d549600d72d07cb48314a850e80c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c73a74c887cd44d35a7f0a32ed8850409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b2c75c51a88fe0adb337e3c23f608410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c53b172d52d3735f4e7d5a0febae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ace2a12dcbab5171d0eabe57563f1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a6a2637b8fc8b11f7677ebd4e16a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6490c037cd48bc8a00531de0165f895414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d71bcca1a60098fe2bcfcc263f3c74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964837f49ac9d5ad59e725dc9aaea3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903801d490a09667b3869fce29435377417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449fe2aeea765a73dcad912528ab695418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6bc160bcd18a99c4d3dc1f2f294d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9603d5a3e539316efd5b4b17acad9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9650c3cbbbbb1e5a417f3de7f4b5bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8d0ad52261c8aad7c398881dc85d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d81bc15db0f3ad4ad8179bdfd3c95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb422d17123623f66fd1927744f6722a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139cd1895b694a44c3a96d498033b5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd53fb38d3fff057c85cda16b34cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4c89b469e99c601bb0e67288b3bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888bf74cc3fddcd28ac53ce9ecd21b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e5668fe7fd8d2e72fede333792daa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621578ae66585e9666291ddf2df10c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d8de4e567bfc4c7b913e0ed5828a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1242398d59a0c24e2b36357627f2dad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f1d30f1a0288cd7698f7f6f3c1013433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6f804618721698fc942d2429a694a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206fd1c8aaddc9e9340f8b3406e9fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70edba38943f66c40083b6c08d84f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c99f8cadc41c10af2dfbe6a5e34d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ea7b4cf76f957da4e3aa797e388c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2827305850bafc1b6430d503899cb9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1774b18cfc20e79bcc789f7f10f9a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6169422cd7dc686b12138b43c775b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17db15acc232d39d6afa09c612914a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b34b52a43d0cf6f352d3aded73395443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f0e3a051bd0b96dd612df45349a9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f602dc9abd01499da8b016169282445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda7366d44c7e53b24037410896cea7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dd6eaa8f42b055c76d9876ef83325447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031258df31ecdb4279c9ae96d99ec54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f186c00965a6914c9fc4f398016b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880351c92e85a1d58655583a477bed1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b6593b14145e042a4db52dbb46cdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04894ff2b3d4a78bf4d0d51393bce522452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f9cb2d9f04d8f299cdf427c2273eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dbcc41eba4f1cfa5dfd333681a315454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd6623afe2b8d07a7576c73534a4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73871535c5aa6c3e1e2728e7fdd147c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e14da41c0132ea2004dd9d71e6856457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab0dfb3c9c73df3daa00fc7ec7018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f048ccba6118993788bcd446c13df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e956dac45ade361024222e255e3bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582b9a2ce405aefea752c6ac74cc8f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573688aba831d6951a79592774bbc24a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a339ebf9939f0f8edfd7cea170599e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e1c08ac4e176ab95736de213670c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e64d7f1a926387476178c9e8b625a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77166f05aace1acc3f85c230d4d6bde3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8f34f78ea069bc0a57a661cdec357467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a90d43bd2b4a968daf1271f0f864468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247206e0b00d7a26089d3b68d23544e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d0f812faa7c80857646ae4f52941f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725bf05b1bb3b88b4550a8b1f0db317471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f306c2192938eb1dc5d2f11389389472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9b499a3184ec51daf0f32ea084d68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011854ad0e3d09a9fe724bab881533af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9721224c9b9322a9b3440b71588330475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa7ddc5fcce32ae97bccedb7007c5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421b77da514ed731700e396dfb71e5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2664e731afe33133da29147d8bce721478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3839977d03f797cd467b6b2a55ec8dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79b21166b99f0e16e5b18fcf9a507f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e17e47fe9f241543a5f6698ba87c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5007e006640ff2ec4867347b14fbcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229751354633e9040cdabb716a9ccd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301dc27fe41fefc15aa3148cf8af15a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f7ae2dcb06953576a49c3440693e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701df371fb55dcbf60aaabe59f7a5db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453fb79111a36508719d3cfabc0da30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a069d16bfffbb901181591b4a067488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa2d353e198c4b1e432bbaf4ffa38f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceebbae97d3550e059ca75b8f2dc605490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b23fa986110d1ceb7070af9601ada491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1235885d6df23f0971043cd703f1373492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d245df3fc1d40b32612a8e10c22d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de075e761b25427fd8342c49bf4d13d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64b119e3ccc7efdb0287bea0745733495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d60dd287d4fbc5ba9ed4958f9c759496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daecef1cb47739ae2a11daba168ee5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5205d6e31b00b4e8db68a8b590557e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7707d90157e95d8bb4be47458eed2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdb1914d355dbd0b25264193c7683b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d978c4e0e133fdbb0fdae4cc14844c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d1d61325179e752247335cd7764d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e99c1b055b25c38c7cd3bdcfc61605503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a004e6f3a8c15f23c8aeccb5861cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c033b7039b05c28ed0f59d14d7e76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34c7ac91c92c5c2c70d4db78706371506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2128207679251a90e822079687ded507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87c619498e8f65db1b825c85d0d366508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d73c71b0c12587e8917f742550c27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce50e515eaefe0a002cf7761239e71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7193b1b87f75594aea4282edd105c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eb19f74b0083abf36b020104e7b9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e24e14b5b2407e8c8b073c8227a2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6fe6dc59b49e9c6009e19d179e801514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf9ca7267e86319c6113d6c4a37ff6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a797ed738776aa6da2210187a567516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008adefab3ed7293914f7cccb28afb9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6723abe72ef0bf637cad77c01dda59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938702e392e0443996cc8ed112ce0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad41c8e0b4dd5beb8c5b49ccc9d44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79599b23e173f41e2a92990b1ea28189521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ca1f5f27f666fc7be97b229b7c92f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe9e7233caadd90db751e01233b598523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00bad6028cad40926d17473142d793524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f8445b747dfca9f12225637322e3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfec493bfbd5d5d6d67d1a4584b809526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98331166883c09da832a13e773a30d05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e673ac576ba33ef284ff794a70657a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c0f0b30151dcfbb3bb3659265c16a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb93ffe6456bd074ad3c48a7d0bc765530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347581e64b29d0fbed0ded56f8fa5eeb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580c5b58a301c90bc829e9595ee835532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eaa0fc079013e99cd223c500e02c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fb543dbcc7b88e0ac84ca1fda387d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384e03b7ae3ff2614b4a55a7041f6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30a504b61cffd103ff1e9335bcf42d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f24a337315f177911c22dfc1c7156537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a1894ce67be6409d690f09d34e392538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e20808903bd42fca3728d5da8cc24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826a0c1de2d31692456d2ace9db1610540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427dff1483abcebe430ab98a8e100fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72502df366cf8c2929f82db4ffb35e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef428b2e82c2b5e0eb7e64f05f61c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd87c91a18d6b1d972557dc6bee028544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4dfd6d458b2f5bdd24bb60be95d09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593dc65efc47773272e94829dba13b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34657843442d3b44a174ae883bc0e636547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1e6302254321dbc19b1507b3c99c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31229b0fb1f00638e89882fb7a3d37fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6a055f6e9a93032fb1b620bf5955550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45745b0142d7e4f8d55cfb0d2c5a59a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4148a3f1964e4d803e503a6d09d925552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96817857ce81e65731a74d5f4404e7df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6de0d85f9d7e25732f6353ba63d5ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bc512cfeb2e6cac0874b6ae14091f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c7fad4c91c3140174eadf00f2aa6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cb6da644e56684b4fffa8d1a3a39c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df5b1d67f823358f9aadc46c76756558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad51158814bf6436167d8235971fee8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeb5f7877b46e4174b7bb88085b904560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f808cad7ef508414095ce9266d055ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250b42ea3bb5a5d0aa358fd817f71b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d915ca398749f04eb2633660c2504a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6510840abdecf38626dc4e16a274b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b3f4bf0ed1dfe677d7e6cee633664565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c10dc503be758a3a44a3c419ba38b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451e069b7441815991566c7cd8e1616567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe064c5e45422a629a387d11ae3ef7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f568ccb20a9a93eba0afded2c1f38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371f6e35617367917fc680cecf48661570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73ea7c284e450352c11e7eaf7f21cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36f775849b7fc560b5054003d4cdb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8956e9493fe72ad96c77992d06d59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b5cc046ec1b1e7fcfe32eaf559299574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa40da898f75cd631da280bff4ea1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9d9d3f7c59397c4b3fc954d7517dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9ee9bb02ce080fcef2c20912056ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a5d5a430a85eecba1765636f8155578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21cce95fb0df35d66db8f4b5fe2bbd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b476f672094662ce5abdc47603132ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11898fd0b0136fb94c04530dba94faf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50744d18789f426f9c69c6b270011d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6f428879869b31560a1ed6ecfcbab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89c22c39002e0f5c61c704712983ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647b4772c6033d390bb91b704c60e81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408484e88628a5ccfb3569c210d481a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d68e17b243a9df613e00d159e5d0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21774c8584194941a91e05080acb65ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80841ef68c3ffcf312c4ce67384ae95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91432db74154359db211cbc035006ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65260596742db90d770ae93e70b8e0fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae013b048902f23f0d3f4eec48f82ef9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd521cf4ac615ab3b8e0cb1d9cd5597593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879544a18adea0f8df803576754295d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e2d273cbe80433bc3a0dbec8b0695595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab337539b008a3dfb1b6c9625cf3e9db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db87138639617360f71e615482b9dc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12477c3270f28b1064338776b0afc01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c56d1061069e20480fe1889b4349d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765eeac8182609658eaf6db0c7159a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b3f308f8c63d0cbe649786477de3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312735b1431e64b826cadc02fafa60c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b6026c5727a905481c85fdfeccbbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fcb54c867ea097672ead75e9ed62b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf3528317d99037122f48013901d1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa477055f8a4785c9b8888c3962ed068606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800ea64f627db3af27a390ab96c5bdc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced346f2b2f67d4f515726e4c3341973608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7d340eed51cc5124b2fe6fc213858609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035efa43141e4cd49dcaefd73ec37639610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b6b9aac88e7fe8806e58d85839e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b794a3a283327b21b8b904e81ec0bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8164bc1dc13acddb7e8cadbfa727a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c89e836d4d312fc657b2e209e0743c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea76448eb59a75ce92d3dd7e28520e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea0243aff1bb5de38c3ee87b15db9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899322770529705702fb6fa575940f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed659b7db126dbba1f6a4da5f63f26a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f4237a0a74e3c3334778e9f4c02f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c705063fbf53f0486613bd4b092b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565c9d1ee3f7b9a30caac9e4dd0e2cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f098fcad82fa19d6aeb092b7b607009622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d1458800d687b1d3bc330d9355c6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd5ef868989e01551ffb849377fba7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89230cfdcf36544e4324bb732bec1df8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb4c28c9e820c15e7a0a0a68a0d318626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed40c92745690c1606405ac38f95087627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e5cad7aef5c410f36ff9a0f66f1f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275e0fb9fecc740e090097f99048cda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98227156ff515677c922300aae855020630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c95b4f4254f561b5195176db4c78f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa1b6dfdd8f2c4325c16b349fe6040632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e00c0f06e8a03089387b275ec73c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369caafe3cd5c30318c484b29351843634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8fde77c721dc82c1bba28c1044e38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b95febee25f41e196ff69032ca69e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48d6fcb9bad1a8adf89ce298d632b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dd2fd8b2f63fc28bfb8839f8a1f89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988011ed1ba5385e807ca1803a6432d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e08a241394785b641f6c3355a4a4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1566809063e0b3318cf4a519705422641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353e0bf4afc91433202a65705f956f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8de0fe59edf0063406e889a4e6ba9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14481c050ec288996cc130d58a56d76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32cb80c0347b3823a7a91f2873edcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575f7a94f078a5d91cccae6f239733b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32394062ffe4cb4da270a02c74d3166647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd566d67988caae4391fef1519873a56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a666759b60f9e914389c3c75e8e8b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc5a5679a1d3e36f80ecd1c78dbb6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934f50b7a50080849c83c2781884ea8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b3b783666b7287db81885b4f826c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f8d921d93eb3c796045b8259d5762653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d8cc3be871adbd18393e12142024654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d74f94916c6f7c23c102e8edb82a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8394d173978af38d53ee134c2b5389656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27fd03d1289098f937df69d5c41e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a4bdac09da4ddc896ff772fd523b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec5102082016d547bc918c938b819659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbeb5160cda5ed29c3a9738ea4c1de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a6ae7ce12a749cd38dfb3a717899661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ca153daa92b90bd350df6e4ee2952662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3a65d7ddf96a9328d67dc663c6c75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2e9b91c3ad5d8d7b283ab20b4097d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc736c4990fc67583519ca0bed970d8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df92af197946aa49df461c541c81882666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd24cfd229b163c7f685bbf0708fbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db1cb4a415309c58c7e61b8d8749a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21fbcf9b16519f9d0c50686efc27b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddf565998b60bfe6e605fe490ac94f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f31e478eb8724af3a8a53d6388afd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7364675bf0d2a321cb374678fb844f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b30adb2598713811b25752fa476e85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f29e6d8f09146acf8f2e84c1eca9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052a462998a976dbbe64dc6cc0cba5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7effc8035ec390178678655d7f0972676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ea4961eda812cdad4d60d19dbaf7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1f55a6563d6a85a6fc8778a86e0dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2a771424aa1552602ccd430138bbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79f2c02f38960eca4b8096179744a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b85e410dbd44b76209ede39483677a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbee324fb1e0a70799ff89f1079ced1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a37af291abb5556dd58aa55da3e31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4a9de15adb2b53e9c222a21446d2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fd1ba1ad43775e64809b468ca6dbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f29876c4a21406f56f4a81cbbd9a7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79d01f75461ea4a5e44bcb0b4c3f63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3bff0801a9f6dd635c7bb2261187e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c305a6ddbbe3f3ace0b674d70a216689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43bc8a1b397c70852909d2ecc6626e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b94254f387024a76b95025399ad636691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd73d8477d1be06b2108747dc4c3d6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80923d204b0f000731717dd413e78e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b6dd5b336113aaf43e092ae7ed6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb600d0b95e6d32e7c0908600aaabcd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcbabac0b9615ede3c8bff379d882d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af2b95ffd87bfdb847f8ea0b6ff588697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c4552995861323959c0bd41eabf74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df83c1702c6642ca50bae8c69cedeea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c79a917ae208fb132dfcc8d287d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d746cc8c324f99f139a4ef59b05efe7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ebd001587cd852492f1b5e7882b94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea4a5766c86d60112f03cb4a43516d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4adb8fe286a22a558b16c52910493704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafbc79e7dd4899a4920d0c94ed2998705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54165e1cace3725e1346e0ce6dd26d0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcb5695be3642bbfbe3678412dec2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade44e547ea48e2122ab90aa75d4cb64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d8602d3acc7cb39ea4f783839e9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455522fa7e41025fb23e3a555a6204a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14890099c5ce76d070173586172c0660711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875f1f31310ec1143f55a4f33682d68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8cbc9d6a54af88dad2ca37900234f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5756fe958d413433e32cd46645553ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b69febda1362ed22471c92d5a659ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f619706449924b4b58f5e6120ae116716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4659a67a3e5a0f2e66abd517fa494f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716d598bb2b74bff3c146de93702b0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f696ef320331505cf2b491fe30f339719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5eb6371793349b8dfc16f28e440db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e6fb08be17054f4fc6def1ef91193721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd07fac50f601c1059d9745f50d581c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d6051f700792b3456a61e03583fe3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea70b6a5ebaeec07b0b2c2bf4ef797724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa705eaae534971de8416dbb8b9ab7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509d107ae0770cd5625fc32db19fcb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0c4515ec00ad1d1067f4c2cf1e72c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c793db4c149e19c892c463a03ca8911728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547ea7d5a0746c798348eb8d2eb9270729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8d65dad9248388c240b60ed640f6730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044868c346b3431d25c72ba9bf7ca4461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acd2637a886cf1b8eafedf4a094ad72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9544bfcd479447c1ef46842bb1d92083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c967e20471b04d58dc74056019e214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa124b52dd7831d8e235fabc4d33995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eb1597fb1d25f1d0d74cd6bac146e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7060c13757e5f68e3cd0f5364ffe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21ba121337b4b3e6162846d75a522e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea46dc4dd541069ae13f1020f426759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8baa603631a7d1940ca8dd0db97e2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6accafc04a03eb700f012f2fbc4b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8d9c4fa990db911c5e5e696124f4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92538e94c586b6f04ad15ac2cdf8c6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6ea6940d28524e49f46f9a04c8c8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac028d72573bffefa006e413f4bedf7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1be0b0b80644239ee68776fe60a73616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98203989121c3851f0340892311a861917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94971fb7c07cb528beb9af0bd52128e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a666c8996a9f75e4342c949050d299519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5480e9e8064ba99e5188653cbd79dca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14be351cf620f5ee5d722499092ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505b08e30063f781902fbe37af3a7e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f55b61d9e3a735c489c1a254bbb2ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2151ed459444444d48a9944ab9ae824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f82bd4eda0b3e28dc8eaaf68ca61c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74315c8790717a0e5d16799b587a63a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55577a79996996bfc6c64fc5cdd54727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c16f1eaf72253e895ba07fcd4608128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae975ff9a96e15b0ed416caa41df5f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a36c86c39e9f5c114c1b0a01f4c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c270a60078a115175077449f46867331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f652fc6788ab613a747ad68f687dea932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4814f02ab3b0a0e0e41867ec3b67fc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd181bf93115b6cf2be08eca9d5d2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473404e529d5706b455f7dd8f9f767735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54995998a0db07f9e12a6763fa22f2b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0653460c0b0e43a5222c1ab876dd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af73c6b88173fe4ee024b044d39664f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7a84d8382a9eb921930a01905144839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57a97eb6bbd6b9917367f137c7dbd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e720d727e892a31fd164ba62e3ad141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc65ecbd43b23183d73c4e1dc39868b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73efe01e10881d656cc30010b83c8b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a0c27631e9afb9ce5e732eeea67ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2a5fd0d72b885a705eb4cbbab29dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e158c2a87329920582b9382f6ebf6db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445989f15999ab1c378932f75644f42347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05fcfc82a6dad919919c1a07d52e3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0515f42474a88b94ca6b5c10417cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceacc7371276d62b75300416854e4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafd0b1b000016e65a77befa927ea0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3885e51fb617b690fe70c7271662d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ae424b0bca92b65c970553e505be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996215d02a802d693e521bdf00272fec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a37429736cc6e19952e72f1f480a5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66e87aa76cae59446ca48169a8c23356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5224dd93a3c8e5f00794b787d541d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4226dc04f9da4b5f1560dd2b2f9ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f931c615a84aa9ad4a54f19ed0b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef415995e0d42f84b8b9282ec50a879760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eee386f896519e91a9a4e2df18460961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043fda422f1cd199d1109c268de3c9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77b8866409b5750ab82111b77754c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42eed9f494ff6325019a025c29abf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78fd2b21f7eaf7d4efecfa7154054065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae493c12a33769e5a4943f1ce5ae35e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6035a9967ff697b99c5f22648ac3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982a279da1dd0624bc3b6665187f3d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e153258895529a24e118f99760abd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa85070bb1e67d4d65982bb7bcb8ee470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efc13450ee7db704763a3658e3c05671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545b14581b401db8534ff61b027c97072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b544f162c27fa5f47c0a8d01f4e4af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a315527c8ee656e33c8710aaca92cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec841578f06160e8d3c19092f39d8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b19d40b48af77da99d0275dbe4bb5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024ec418acc5ec671a3152c74fb3d4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1a522873dba3ccd82001be04b119a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc8831cc9a5336d7ff8486f96e915579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c16691469330bb3da234970045c3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2bbefe7292937b2d713c9547124d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff2df6b566331e24c6bc42e352946a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182fc188b40e430387ffae22826e54c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d075b162042bffbb71684921923a9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115c1a7bb0670fb3d643c24686d46285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673f1e0002cb5e996fc4a3ee61a50d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a344f9f3ee147e41e33d479a0714d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859656855a9b101502c50c48d41c30ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4152cad9785e3c2831f117e19d2429589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ecc59d44fb0e358d77bb51c9d6e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeae79a90fb6fc65b31d5730b23a6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c15f6f726c492bb6008ef39bf473e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8100a12586d03c9ba9babf3605de193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4614e924fa9242ef428474f18296c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e58a0a66e9aa7afb65df50046a8cfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce22bc61cc092edd52092956f0846896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d826f0a3f298c8fc350fe6e82b3c65d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe88d6f802d4cb8aea60a69aeaf680498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea53023a634152cb0914d47805b8d5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b91ded5900b5903f7ebd16ed9a0e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47165679a81d1819402921d7f7e59f97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2088355284d36f410adc8f2cfe4949102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca26a529efff83e5b4fcec24f3f0c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963afc3bf116b38252f486027b591459104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a9ae151e4d2fee2ac9187b871617c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830dbe7dd07a7986a230ae38dc2041a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f8f2dda665f36c1d61f57bb10bad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc2d51b360a239193ac85665167c32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7d0a4b1a5a7962a42f438fbd4179109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bf15ed396558f4b9c1ca4e4f31002110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41d25583dccb436b1b5db08e8cd565111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fe37d65857006ecbe18ec69600228112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5e1e532d7fec645273446a6033453113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75094c25535a9f277f3790aeb0f57ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264907ce2b74ebfdbaee89861a7e221115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cadbde66140c60e4b8fddb01dc92ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d06da5a470ed44b5f6c6e7a653447117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9df991673552de1682e7d81fd8616118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872356a570e3ca5f680f4f7dcb919c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0ba79fce1b76c3bc7f64d88090640120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcdd149fa6dfc86835f8570c2a5a84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c4bf0b7e781693dfffdc58356aa3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578347b86490200e534733f5caad62e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b1544fab839195c709fa96944f675124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383905dafa6ffa41bdbda611f190ad6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2705d6b0e4b5561a9f44edaef479e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbeef9b1855d9969d201033476ff1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf400719c7586d2f68f075690528265128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fde58c5cdd9652759bae096673f18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a788829989e8414012c180b0addf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b57ce4887a63b676dd9dbd2cc149c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a13cbed910a653da0e37ea4727c79e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011230d18b4429bd5ec92508a4a9152133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b5f4f4ab0847490286a1daeb4c16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921cb36d1a8742ae7b4177ed09cb785135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75687e1377d146421c9a2a813a12c440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49bed33952f59b0c5fd3773424c63d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720a0151d30b7376cb930e242cc44d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29670c78e86aa4e1654bfbfc85dfce3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4fa8df07a1c1023a7fa2e1146f94c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eeb76da2a8cf5d5fd39f721d9bd76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467659b05bcb4398cd343535de836fa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6cf80811591ea843291ed8e9853b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084cbfd516b4ce557b5829d93452f4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d0df6a99317c562edddccee3d6f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0600c18ba8abfa3782ce3f48ac0ef9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5e0714fc19ac5b1b93f3bdb30129147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6087d8b3025ce51c559585ce722be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aacdbb6d4a560543824cda17d54747149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7be12eafe1c3150f33597a88b2c7af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb8fc48e9e04da24a422fd9fe75503151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bbd963e8d8a867199fa311e0df545152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068ae092337e95e2254b63722fd95f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac2c62c5161ebc54334b9c73433498154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a75925b55d16fab82266b887c0d3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3109a8a06205930c5d6d475145cbca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2f9dc86cc389f6bb4895e19e2dfff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d091ee5744ba000dd496340743043158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f250ff6bbbfec98686081196b0770159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819c5d550a311cfe46a8bf9f34bc852160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a54ae091492014486520fda7edca1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ab43961dfe91a742ebfac7bc28cab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ea27c992d09e284c650a44bfd0196163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3f063a9a858bb150ca9db240eb36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c94428dfcb48180854c88af1e4ec2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f31744e7a55adb2b9d19d28c2fa868166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d70376fb66f7c77518692d7c223e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb890fb6147c6c3196ff5a6db97290168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbae4f153016ff838974380d2d2abb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666866728b169ecbfc0775453d2ddf3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880a42e8bbdf031ae6f05608fc72b14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20a68917ba790a6c69cb807363780d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476028b35dc38e1b34b74233acca029a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b215ae029144c592069394ccf569223174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5c41d0c90a9620f23e7e0945b3549175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd87dab790d6e22b49899c52a5b912a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357fc58130be7f71a764d8785e9e0ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb8156cc2eb6e7e341fc4052f6a44e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9845a8d698a0008a37aeed7a6d2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e9ea4bdba2aeda3ef7e660406f9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f202367f9711945de2b40dad42db76b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47949733756d876b9d754a78a3c445c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c399cf05fa9523e0957ab4807916a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adb718bd9b3425391bd837155d8cac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781af8e0e3e8976f71ed757c539e4837185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8c900b3db16d94aa8cb9470fea6b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdd27cf5fcf5f4a75336e7819e4b3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66439f1339bc252dfd62f006796e3f7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ecdbad0a7789c655c344eb0286702189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c2336c5df46a6e3bfd6760f5ebe5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c48451427d9b6fa3cf3d1c2e371179191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba26a6e9e02e352e498175c6817760192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9975507df2a1a4c600247cdda94079f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaa4cb9dffc3525bcc575b86cfafb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62580e30f737b117703279765a9ea006195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f33ce007036a571235fdc6d4120a7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70584d71a3f227d138a9d6588485df83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c64cb0a002661b095a32487b69daf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3925e4859470f94cb73e3034275554199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2769c4d0dbecfc8eb571823810b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b822f4726fddced8570c92cce2c4037201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727239814f2259e71dc4295a973344c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d583ac7c793465ea3af8dd542dd3bad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b42123e2d17d95b9ed3b598a13dcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb0185e1190bf7d46a0a94164d383205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1260cac81e411b58e073e7080fccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b4e3442682c1d17c91fbdd35c2ee1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208e3a291fce8578f3c0dafe9c928ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45332f9c5e328f7c122bb7cc9c2ce0a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377073380f652f08c3f03350019dd11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270b8ba9ef042fe3c8f9b849975ec6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c3d87768e1273e561a6fbd218e0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa809216b5f31be8c3cbe5ca52b34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6da1a5d07c2665719635cd3b834c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da6b5819bbcab754b575be52eecec4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02971900019b6de12515c896526b3856216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caadc6b29b71de3da7b8610ff28e5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2a63f4197443e071455a7f671ae51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec39d1e2932aa795aaf2ecb3fbb270219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b74f04c69141a48b8fef94e0f1353e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d38640190390a41c4883d8266cfa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0b15fa57e426b432f3f317900d61e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a3e317181ff9927ea14e658bdeb49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8fbe38aaf81c36dcec87e62355a3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b048fff53889d623401b1f5c06b19c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da562b4e905312d3861fa441ae512685226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e606995e66d456836154151e70ea872227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a853d1897c09373093037929be2a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e92fabda8ed85a6c46272edffc8cd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56699148ba1ce6defe83ce29fb164a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760675c71e367efed2e46b1c6aefbff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9b2053997618d03aa14e92665f2ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28d79e85912ef7b423a71c1008ab43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb8266b240e49e30877b8f74d5cd0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60068d327a489f2dd764f7df16651fb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9874ea8a66954349db9e469b2554c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5da9d0017957478f48708e6e25275237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9de1c96e6bd34bdff411aeb69b5ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f951709bbf52e907c30659d4ab3a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9501f2e034fa3c18ff6555a5730f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f616ba7e15c30acf9130947f5d8efe0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc9949d8e48d6a9f3cc138fb6e1b7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae10e1ba8f72a283bed20d69571173243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd237bec91c957cf138715e5820584244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca165e72f1099bb5dc3935b01682a4b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060494b9446f96dfeb0271c69ae9fb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c99aa85ba0d3b69f6a47c0a762596247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a1ec341019950ceae2b03cdaeed0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5bcc401ef9b6ef6bf69dea088f867249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f50e0ae0265f1a2ff15e60f3a9acf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c9c299233865d2fda5f51ff606af1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e4383f9fc235f1da466c5cb7ef7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cd8c26f9aa97d881cc1f8b6f98a63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5667c68dc9f75d9ddc984f941bfacc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8f9a7abcb64a35a41aa17d82fcadc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26120260a9118f07eec28e801dc24a5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07fd1972fc4a1a005e008e41222507257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c1bb8ab60b6f1008bc0302a34dbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d6eaccb8f419a932cc0ac4c0b5320259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0aa80f06206ab6c5255d09a3e46a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec2e17602d41f2dea60d121544f942261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de07670a7e8f163aa874130860a8a76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41551fbcf6339394ee29a8ca41cb06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2b03ea1d518856e4806a31bbb826f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70141bdd44383d98182c89027e27bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e134c527ff252d1c405214ea3ea1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bfc1d2d98f43a2f79c4cd0f33f254267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64cfb1c6cf7515ed8837290c607580268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf178e21fbf0ada59b9a0162124f7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be008fb1095cf98b813b3c9f27d7bb57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8beb079b453f8b4d3b62de911d278271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153478ced828365bc1812389a42e3a96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d10c9a18745005120d3e2baa5e1d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be588a4bd9ad57d746c20a6cde9e586274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595d129592b92a9824bd74d622caffb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2574c31e4de0e02ad8618aa8a18bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ea4c795a0c442d41b9642e02f468277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab574c1a759276578e3109546c486d1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fed1e5f98b6dc6b21eec7aa777ecc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68072533de7df6b3ed35ebf64f877e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94878231deac88245e0a87077d96cd83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5d7ae3dde6e8e67d351479838aba4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2ea013dd5f9e5909c9751a87f7e0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a03cce548646e82bb0bde10c493f58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a3c851d85f3952acfd593fa62f4e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d710049820206dcfdfa5e819d9b3fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc89f83c616934738297ab7ab1c1bd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82105532a7b3426c5e1e149e1575f43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1bd563ec731750a2fe575c416806f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97edc0d2566f7cad7bbd4a3114a1b08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a49ccd2a0e2a00336f6a1f31200dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf994eeb0483af80626adbd09426c9cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273cc7c3d803198af140326bd57d91c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3df7d92b53ffa715b81ccb84aa786294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c857fe1edf7ee854607321bb34f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37668decd5a192f63974dd85646f73f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608344f1144fbd2fa60e0f139c87f64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf537cd57331cf1a234f51fba83831298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b019efe8a388930525624ab25eea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf6d264700230db4f79ac8fb5719be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab92f2d49e76a5fe362c6e33a06ba58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb63d99c104551d5a23addbbf595c4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cae781a13d38a6be0d186bdde4c0dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4543db6f2f83273008a7b138c94010c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04160d598b96f09f9e6cead669043b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb010851347972c32af85693dc4cd5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a2081730492e5b15cacd221179635307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c349cc0133a14bcbe38835e31300a26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aac465939ad0085ae82b0727e7e58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b80b36dd0ccde32ef0d40267a0a84a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810e0990a1b6d878c75eeb8ff11aeb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d48cfd97da74e50096259ec8b0078312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569300e39578becbfc117d756ba71a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26b4b2a2e6f9d38c2be8411d1916bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5e071418534c0dbb4d9331e6ce72d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd001a3113c1be4c27a058ce365a61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c680c69fb457df41f74aa13bf10ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b2bf693406b9a56c3aedf8b8f5732318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f1d23293832906c54205d98a5ff93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c945b71a3c410dcea1264da1ca3bc49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931bb80682862b4cdb2fc43f7d3e7d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f773cc301f3dd6a8aa459d5768db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04d53e65794b42f864e2a216a7364a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0d43826caa02a44703b9d94227866324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a886c0accc132bc01bc89b0a35fd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b39085188312b39a255fb611c806a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016cbd106177d27c8c3de232a3f8f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e822cf04bd674a354981bc3bfbd9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687b0ef92f5a9c15462fb2b1bde54ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1dff4186963a0586cbedba33d9df0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dc8663cc3f0bc67e74bee00c9d4a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01043df68cd59032b1ed1a9a6471e39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02753164d01ef3c13107246b1b0c6f04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293256807010c223e2ab7322457bdbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ddf33979563a774f34d98ced95a48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee503d85dcebf213b6a3e9dfff3d010d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d31627f77edb21eb8fb583fa276373337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96146f3b078bfd8e52cea53ca87a9602338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a03efd561d324adfe91453ff588b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dfdf0179760f4fa4e8a87d31efc1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14946fb72690a5f5f0f384d6f3bea3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675104b9c4dc5ae32442ebeeedf74ca7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fdddb2d7bfcb07a9607ca77cd8d7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec90ee924f917d171c8af4436ba113344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328cf4cb30b0072fb4dd8e3eb83bb0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f629ca2c0476de8a745b9f47a4e474346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97cdcfb81d69586749481489d5c171347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4919113d5d03c4d4415eb4495317cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7273861ef84e1103e75025e87dc3f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeebc9d1d5c6e86121ae41a0214fa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c266d4d703953a1e34b572e190be2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e68a4aef1585a2fef29a672f5d5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81aee226d6ef265c71f7aea444e9b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a33abc2cccc73945d3b539ba443d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9236d374d5c63d4bde12f1fab580ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092321db9c76a4acc3f0d5fb7bad7e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af361523e8a2bfa0b635dd4fd48cf7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3c951237bd47e2b96faa18f895e61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18488d5596f3511c6de83857da3ac2fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639562706392db21d208c9f07d1635360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8ff320a660bb9ade0976c881738af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556d69a7f3f5d70ba83d697fbeb87cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a5c2c042c6707645bf3aeabe742d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d057e2990ef97dae6ce0987c39544c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088b1e3cbe9084f0416964e6e455c2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d71cf1a9d1e2edccade95cbe18abc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fd212fd6ff2d0613dd368091fc90f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad323a66eaa48748dd7fd8644b05278a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ec3f3371df3785cc5ebaf64faf131369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a38e2b5f4ee007e155f5be816e0535370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e828cfbf59da8de3c67466fd3fc77ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e67aef0d485403953928624acf6af8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62877a3dd44156bc50fb9d7d8f1e5868373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a95416566936ceee9e7b080223bc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4389eab0480919b9cf289554396edc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0ac8f5222a2ce93acec0f393e307b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1cf7d25c5c20895f5fb52ad47dfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bcec6be95a1c7f8ce58df021b2e37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb668635128d44aa8be30c6e50d292379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544d32e0a170967336a17cb06da20c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5061e56bdcd85ba0cb765d68ea2f33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350c3ce855da80cb9f3a2a762540857382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0477a16d2133a5158ec43b373638b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce1bc0906859a1da3ab2d037dcd8eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48656e72b7d1b568fa586edf1faff2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b3be4b0e08251fb639eccc17a477386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4845d0db38e3312979b48ba4b92e37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580007a45cb103943b85cf319fd85695388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8fa0ce9697dc8b1fe5696af8f0470389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acc75c042d4e5e1262fcb027fc1dff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f47dee9f68521d65f3618c0b98b48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3abc59bf0448e110a58c60e7c801cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633555ad1f5d086836edc57102cb7154393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0106063560e57a109a174ef0d80b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfaaae3d393b03f60ceee290defd63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9776e50959e197327212c6d1d18ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a97c5053923c49b48677e8571d9440397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa3ecf7de31b7bffb788552631f964398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381df3c1dcf478ac8fff7fc7a81a907399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497c559200687d91e51193466797b8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052227605597844bbc8d46fe2fd17af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b7589f8a8098ae2692172afd647a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e658afff4f59094dd4d58b399c7df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b6a2eda1c3240a4076c4df2c9df07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d1d2af7d6ddc61f996b1682655284405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58f6f7f71d25dd284892d34d224ed9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e210073202469643a5813a34769824407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00782a70d6d97202ab5ca211c432db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c2e6a8ba80bd58ada2e5f73e5e28f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382393ddb3939cfd5991caa01974d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bef8c4812cf36533c44fcd15a2f60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45aba510bf234de65cee1050b9c23b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7cf26fd67d202b9db8a055fe95604413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda05271ac154405e5ee48ae1db0bf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca25fc09a9145b619ee20945bde8d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc1a9fdee2b3148d51fb2bfe5010d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d336ce5a7c267cda60bfc416ec85c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3cd6411a84e4618ebff56c36c0dbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f2d09e37044cb78e45a3197ee4833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51acf1a1c8b189053ef35f4aa9e1ebd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cd9a63f814cd6771479e161100f07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d9ea89e07b256b3648317412c22f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86addff845a826dc74ea1e681396ddb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870b977bb17a02d73b580137c15d01e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376bafe20bc1deda23fde5c40249fd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0423040542b47e2ad867939bb121f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec882135641c2dd902de9968d65592b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02789eebf15d458e8185a252521551428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563641366dd820facc4c0291f7560f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9722b870338c5f3fde393083ed2fd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4195fb7d2e15ac56804d9128c18ecb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869fe58f31f8b0d59b570b620db4d4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44905c635a8bf4fee6eacbfc0e9bd79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6a9f31d7fb1e9264a597c4b977752434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce27b361610ec68cafe59a034dc914435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f0e3537d7cbb9fae097167f04876d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bbfa66da5f68272de104fea00dc04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de2b03062e929ca626e6d1f2d346b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba8e43c22bf3978db2289380d40fbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869203f13f0512b9591b0d793ce00a44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50064614079496992aaac39d23566a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22579077534b14ce91c5fcdebe2b9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30248e791939cb9134720c4e6a0ff238443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22416fc9067fd4809df27c758de5ca09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3f4467f5eab28c41f1e1afc60647445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774d36ed3dd06493eed3c1f3bd547c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d96c966790fb96c3686c077db0ba6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb223212df9e4eacab3d49693925bd0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e9fc15646c4a3c45ae379222419f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae8ae53fb0bd91b763921a22e695a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab06502f0f32445f68861ccb01a47d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08f3c8ba2524f77283bf21c79c7018452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78933af08656d259315986028c6e3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a3d9a89d06e4523638213635a01bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f2d92a46dbe0c10446e63f0de2052455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f01f98f632ecbe642ae9622120a59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae37a2c8fe8a1003a7bd4869d71ee43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb00ced74743ad3ed53831f2ed7337458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cfba4be8a6f5f062c9ef5aa688197459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b4aebba638e5bc15702a507d235ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07d606689a28c8d5a04b59be0a1a8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36fb47494b5cbff2107e59d1734900462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28869db5afc3545c0823c031e97ee0bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fd7f1e1bf6bab58f73dba2d8b3d82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66254c2b04a6c29ba1566a24d3282514465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0171a1160887cf94f96354278fda9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278ed405d7438c9644447b3409f59c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5020a369580f9f41734b5790c2bb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2bcd1395e72a6c3605926b11d1ba7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1b0c2cb5f7e900f8b8f8ebe6ddfc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564585e9a50d0b54cdc40b0b98d27221471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546d055097662104e7ac5cba07d28d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa856771b89047c8631c050e2c718408473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85128f2867e34f99241302b7f4a8d5bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68f050f90891091cb6014dea5c7f32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0309d91efa8bcfa2632772552e4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be143f2eb7617cd07c20cca41790af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5887cbe509f0044d876a7952b3d98e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32c13ea88df0751d9887ca81ea1d8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf652fc899edd2f7263e2ecf38cd61a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2666536a047d789e7a653f6295f85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb582e5faacb053a6098e45099ca799a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc0dabec2b1d80e81d67b981fa4686483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a4966e9b9ab15f7e7791a38a98b82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e444f2bf8dec7230ea7f829d3030b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f361f1c4b5bdf6f4aa218fe0341efbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72e1765c2c55c5fe257d9a78caf05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a7b58e7edeb25fda726653da65735488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c045332b60f6f46ae36d626f8ba0e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8620d584dc46e0050c544220e65c32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec728ecb997124bdaa651a2e50a2fac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc8fbb54c5ad08c34e08f2667efb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2077f7f3e582218f5123231e45dd9e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749400f101f6c0c7cf57fca263fddb00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884afd6e665da4e901ebdad80d69ed18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce782f82a05e0993a2b22796a7ad2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d499c3a7101bedd7bd483c7741b5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd717f7daa63ef3b450dafbb2a85d9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e321a158d1ed77a4d4882979ea925499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f68d63035ff5d5d0d8459d7dc830b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a610e591f7441fd8e0e0c3407b7d25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa881fa30fdc7f565ae7cca4293a2efc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ac68be77b36a4eaea45bddb18e08a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecdcad54a77e678bf1ec21b5dcad2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cefb09197d5ea7f428331217ccba15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc065bab8b9b48ca008a6f23185275a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023450059e7ecc4d859b975a9afbdd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332859f6557c6742666c93e252e2f4c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023a4e1b69f4fc4cb3f4e8426236ddf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3e9a2ffb82945bafe4c29797f3bd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825242f6e97b3b41b931a4280d1fb6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eb005ff7899e7c55b5440a59a5d55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd503448b37b96a935f5b6313410abc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abb127515a3bcb680e39ca3b9c5d0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3a6732b7fe7810da36b7d7d9be0a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6ac04029218c60d15c07b5e673cce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee657e133d6889eec92487be799328517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eae86b5bf2832331c0d034d42ce30518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c6b64a6810f848f6fafb85501e8a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76de900fbb686a61cf8ea2bf8b50ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5056eb2979fc17284d1e45722e7c292521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c255a0f38bd78ae2318800a17f665d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22b45f65e6b056226a40288b3844ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90719a1ee209526a921d8beb30819d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbe39232cabe83a1087712a8bd7fe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeb5c5c63ea93c657f1c0de0d52b7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfb885858518663d3f2fe738a286a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d48c2d8330eb36562b22ecadff7d57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2814741f4b75b851185444137b0b79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad54adaa9ca45f5c920c804951f8a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141ad2018d760daaf838e160b6fe5b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9020fc9a2ded89064b9010ea67485532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a845936b91095165b85d19ad62e3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c75b039721838e5727dae9e1e1b7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c07c6a6e47e51832ecf4a6306fed50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b67f1ef71f40f025b04fc62f4db10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c8eb66ca6c88851806ab615619d34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1fa3795b68ed280b33fc22444fc8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a90120099e3fabdeda59fd11c0d30b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad69629eab9b04da8f1618f02fcc1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93508e3425d1359367f9ef53dc6360dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2000ca6a393faf814a86b077457794f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8134e3bce1ab588674778b5c5004d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cc23ede9864bdca7f69b19462da92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996d09ae93a63e9df094bef5241cd97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58466a1b225935367970d78918e12c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df5c22acfab8e3d07836609f2368b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44074172b8aa47028d1ed9fcce70d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838a984f43f08e3cc27b92b22fbbb79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a80de6fea0c518595c211cd020ad1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711765c341ec11e292bf955a7e81545551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cb080fa2bb4c3290f113fc1c624a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c4b3fe5d2fa86663c9e9a81ec8ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d2e8788dc6a6af5464f92d641744554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79ee033b3274dd9aea9cea228c28b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52daffb8f1ec2cc7ea911b718dda20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bd17ff679ef8665c52d616a6d62c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c74a50e2d763ca02070ae7bfa88331558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad596693230e8d4e7137111b33286ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa97c0fbab7ba3644eafb1420126b22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aebdb75a1dc0a0da43456656da4acb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7918c9c1fb2a3460ada1924f3572b83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350daa49618dfd3d2f3099d38369d1f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd00e6cdda4f8eb736e4da87bb33e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8867ca27673969e9c31d674969e23c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069c58c07927d9b2c5e89d8ab8daffc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33db210cc0839d31e8427c4d2d3e66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe787ba579202ec7ba461f351544f37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33432432dee5314cbbc4999ca5a76f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823b6e2e898840485818451a2ed9216570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7dc651270526cbcdacec2ba386876571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d14e86e94eb763f34997d9d60ec811572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452173012628359139590656f763315573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41397157a25744f4e82219f7488abaea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c8313b7a44c08b091f7e17aa0f24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e646adb0cfd7f2191899e495313c1ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255543eb5fd29800f7f8ce7356e45e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05cca8a29667e6a98909977f10b18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a53a1310d71dac4702e73e3d9451cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b08645d0502730bd56161ac8abe7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d2a9fa9ef99d4c90b3dd1641da1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d71508e2db2c34ecc6dd58ec6916582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc040df1be7a9949660bc603dcfa09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b83966eb62780150d7e6c213b578584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed938ccf21abd2a4f8ad356c2e87aa0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d4ebb655229340b6b9f85de63569586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2dbbacbc88418dbd6ffc12ff27219587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86175352610c588accfda4d0ab0d5414588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c75195960f6a33bddf4385485f62ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41221471d312b1ef10a1bce36828a1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82d18ad34b0f520e2721965efccd85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81e650a159640f05f2537a8e07b470592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb241ced8bb913ab0c309a512e2bc62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aa2097cc3f9f01e245c06d4b8a605594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfaa4e739fb7b6d48bc2396d52da43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf8a238bec3f1255c9bf32cd4272b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9208f96097fe15309bbd5e0a3c18a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfffdd0cfb398daffbb6ffd7df79161598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b185ebf19c1d5112c06216493bbac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43406dbe55bf0ec5ab2f393bdfb008600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07ca1e9423fac60c07fd145aa88618601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bb7730cb693f7969809c96a5c3aac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52474de196159184c3b92093b0d0c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c16994cba907ae848656179acbc2b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee072c8176861fea5a825be2893e70d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073fee017e8a46b0a447722f162a5e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a197d3c1a931ea696bef5364f8ebf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3015cf29d38e25c88513841b687d7de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1558405e8c88a91b47cf6d2413323c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906f3ee23b654c80a07b5347b918600610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe246d1277127af796d3f14b59c01795611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033f0d9e92433f81c0779b036acf0d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196686da1d85755d7e5d5965ccab065d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bd70c9f54d222ce0c0d5b6667f53f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4c7e203bb02a8135837e4afa943f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23362969b971b4acd5b4d034cb952bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6f6bc54c2115da84f18f368502832617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6d38be1fab8dd89c5cb1fd70c3351618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f8c595da09b9fe4f8a6510da40ef4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4a385e65fb115c61196fe68eddab7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3529fd3f08effe17a906ab601c404a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d802151de13b93ad605dba38da95b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5b13ae05a5f868a4dc58891445f0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42459964e449f616bfd8a367450899624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14e05ef565957f842f835c5cb111dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283db3c0fbe8a9d732f732b3c42e1b69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a687255fc915c91ac362c2e001ef98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe38f37a375e001cfa37bc154b739e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930d88449e6ec14f7a9b4551f34f99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce8810c52a98c7be51ef723c51cfde630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7690349872e64ac801b5bd7bb58f971631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e63fb43e90fbe877a7a8f00890a5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03a444a37c196c979066c8042ea5aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60692717e6458fc18cc5b452ef64f081634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283478ecb1f0b14288f118f33a32db0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda3a855bdf7c8283be838706af684f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49aecc3e4b11dc74a68ea845250b80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f825b8df853c03d37e5e88235add5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95a7e163f3a22025b8b48389b755cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459283dbc5dc839d56797cfb39d921e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5feb9e24fb0b3ab03402e65aba90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ce977565ad12bd9a33165106217f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61f2e64596beebc30830220130da1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ab652d8983b3ee29615410240da9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71f78cbfe5d98326b168bb5da20fe1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878eb7a28692badcff72a5905598820646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891a92051d30806cd52e21fb63e8a57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbf9522eff056a94f3e22e45cac81d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ea9cc83f62aa09726b2790f199bdb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca681eea80308527c80a771ab5fd2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd34a63e75ddb2feaa16f37b755a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c304ed896e31891f62d4dc9b6162e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f205e16bae107e5c4ffd28f3938622653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91f9ad6796b580efbde580d7c4f3dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae178797d35ac08a6ff50215539319a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c31060c50770ad3ab7fe997ed83a2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884edfc693e46d39b16230c8d4ebd08a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ec941e230edcffc6bc97f1032f8d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89e67e1a37380a0f96a4d60964283c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6383ff77f5383ade0f6dad3ef0184a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b8de2a10fb815479cc7d6db2ebdc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df799e16e5db9ef3f56e2007ef2ba42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7642efbd2e7eabb6c585fa60d7de8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4d80ba69166244ee397caef762ab3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde08d3aa666b510e70db6a9e066b353665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885fb67f45748463944c1b4552d2061666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad08ec81a6e9345f0dc3102b7d69ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fac6a2c43490edc3c3d89f2280a522668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c6dc786409e9a211a85a7bd43245b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d02b28f33711f6d133681437687c8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c7a2ddb38c538c45aed2cb1a43f45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf607c5e2e77c024044e6ab7a154841672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b00b96efab160d17cd7afd78e356673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78958e72e3177f4be6aa7230b0c5f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1f1bdb11218d125e003056c7538af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9612cab3648942d8ac652a4863de1f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e645d141fcb23fdc856d31d7078d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c08c151279a10777c33272c79ed702678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>