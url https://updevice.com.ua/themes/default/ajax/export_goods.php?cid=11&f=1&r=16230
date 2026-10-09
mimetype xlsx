--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8ed39304495d2949d82bdf1490aac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3e5015361f01e993a9ac17afffb7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3548861303c105fae603f234b8a3ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3bb877e4b026e52f721fa5db8fbef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880c401f1da1c2865ed478d35d000da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26365a1508569b99356a48020d22f9076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6510dc26ffe5cd263e5b8c01799197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cfbb748903829a56f692e718df39a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db289752a9f6fc602d3bf561442d5c8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc5c1f40f5e35dbb11bfb52c7e44f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb328106ee75040863aa8f746433aa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d7baa6479fde4fddfe88fb7ca6aa812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8da9be56d3ae0498aee942a7b9f2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ae440ade146e3c9416ccfa851619814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d30326f7922a2bce36cc6718542d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8825a9ec5287127770ec468dcd98f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f4e9ea87bd1f2524f3265d0bf42d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf8a429f699626f3079206fb177f8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3aece61d50253b7da7fee74f983819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1b4c21271f9a8a0f70e3960dcbe5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f2e29a33af51112e2ca8fc403eed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515c73d93ba3a7d83414eddf767ec6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666d0f6b0953b75b1297c4abae56d3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d644df4b7c0fd3be9d8d049e833ac724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984d55b680940f18e7d05cac130cd3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef544101269ef129425f239743f306a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ed41df3a09f6386d388ed746ad2fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654a595cbdd1f74d711957a57c0a32628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207694b87a6931b92a5fc6fa5360929729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36398ecba614097e33dea158eeb548730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5465c793e95a8caff9be6628d46be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a2908b94ac4a4c1511b2fcfd891cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b5372fe36a580a2104ed736b25d7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864d21516cb52d035dda72320bcf13234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e71c9b5fce5037c263d83c20b5ffbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cd2985b514570c5a0285d8746fb1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1087c0dd2efb8b155c8612727acd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e1a9693725c6c9c550c3c8a7667438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d0e0a540908da67ab168d14caf7ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2194bfce9cf35c9ed56ba200b19a1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe72ceafa67368d5bea44788472e7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95413a8720aef67b71786d178cc829242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13687fdd3c20ef8830b7be485e91bec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b474169a51a1fb1c633652823238c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88f5502c779643937072e68fcf3d6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58a3be42d7c91dc485d68487c4f9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b945454fbec537d7c15f8b54b6b429b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef686a68a19fb42721ff205636764048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9ea2598623b3e189e8feb15caac749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3bc226bb3ce4760537308cbfae5bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c8a9e10533f55857ea3ed96dbc30551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa218ca63fd558e47579b3466eebc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080bf800ef0e6d2bcfcd0c7c514a09c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a078d523ae86f99e6c2014776e552954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2484e28950f7c46ac6918972fd347c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eac6518d472de77ab65985de4035a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54cdb194f5eb97f1681a2e59f3bbf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fed18c4bdf4b029c8bb75e26b9c49e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa10eeea54af43e77f3eddb9b3181559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733489706b1cc52129ed3bfd9e2f79560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ab5ec2cf26ddd327159046697005961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08417a576529db9222c013211ae2c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cef092cbff644539cb061a3dde09f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449160475f20dc88bdafb6f4b3c4b1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcdd08eb67849e3e645975cc9641c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8493abdd569fc4ea090906082b32666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d25d5054b927ff9f24a7be36ef1cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887ef67c13564f39f7b7bb4f36b961d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ce5f45ea4370f6f14b316d11c16b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df8db3074fdb3330e84c2884f9c7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f473b50abf4ab518d8970e9b9b16271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb07f4f5278af2e3f26bc01d29ed872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c39eed6b68c3688eef8e0034263aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90db1e2f2845ece34f08c00a41848bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6fb7ffb52b0b4a7643726382fbbff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474ccd4887070064d95581af297e9b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4cf8f784bd21d35436c01f74998277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c03e1a9eaaec3a89fc1c6858493f6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c7f7dd3a0b74294c42644e721432179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa811eb8475d2fb625cd3d44e63757cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92a464d935c554724fab6995eb91d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd25614f984e40248efd45bb6afb78982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12a56940edca6eebda72fd72af47bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eb9649bbfcb9ca3f5e406ecdfbc1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7edf6ecef2db84e726c18aebbb9ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8dd9a1a74668435ee621e74965c5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6900ee579b8af8a5a30e3936b68265a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78cae630d7c6af8c4f2c60e78319ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf14a41f9b8aee304819ddb2e9eea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eba59166d0a376924c90a94fdfbe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac714832c0d5a6a60dc50668fc470791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d02fc6c77f4c758f8385fc1ec6aaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e152af4d9be3d336e5337ef1bc36bcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5eeeca61d44a8066b3c1b4a9dc2a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52407e92c750399ae3996e92f747956695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffa8f571f6d0dcff53429da2eaebac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b92149c31cee58eeee0ce7cc156f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeae85e3aee55f15074ea5897b9eb9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d848175eb8d2c3af1a9f7a741f768a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754554956b0c5433e96132553ae077b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1817a0b7b62d6583e64b616574935a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b648a9b67621284badeb2ad6bc0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e52d7dc97e1c4db760c306739a76b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea3f6a989f78976c1ae2acfeaf2560104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9aa27a0158aabe049fef84601244105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd85dcd1c417ead1c448fe76ab1083106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803feaaef1bb0ee809ed921e6dccb5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bd099c9d922d90ad68ba6a35bc2df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd35c6e4a8c71c1ebebc7582ff1485109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70497a49806040807866bf16ec6a8bc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22bdf1e39d7ce0cb50fa2510ee24e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb282dca97b35625b14c09b520f0ec93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ad1b0d979e6a1126c5c05415d470f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b430fceecb468408ee1e67a0348235e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec8de64ad2d4b753f26afd107857c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f09cdfca1470689889d46475afeb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dbc201a9a6d0091947ef12e709012117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c24d546554b2c32101e3051e4cf182118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3ef14461e6a87be509186e8002fbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6a8f15bc213b52f6851088fa18934120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7671bc2e556b2d63e25ccafebcfe4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1832510d21dd51ba695c886b035dff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad1a7ff14fc0cc0169bd757e5b50c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee620fe2de3ce41acabe1bad9bfd4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90026ff1fd89f1e49ad6a3ea013c0047125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b099c49b1d36be56f7db793a448613b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b2b540b7506a04fc7067b12346a9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008612f6a95dd951ed365e8b7d9f494128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51ac95e263c4db7a1922db788b3eef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc0f2276558f996c9a1a4790724c9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1e4b6093c550f3950eff208e10221131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64384d4eab91c6724300d2ede6e8d91c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15067fee610b9829da8c6b85b6f8bff1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2016365137c7d12eae0037fc1e5ca4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2984e59a437d7c21d24f099e796e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b289ad71b6ee87a4a2fe6cf9ea4eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92a30bb529ae18e7c68cca36f393f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967bd663931c84ac04ef50362b72fc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2fcfe8124966d35e3ad317c45c68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb9631e0a50024798b3542d0bdc52d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b956cfb54eeedd9a2a69398f85e276141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c2d4ab8099b3f26ba7c659ab6a3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb91077491520cebd02134815d03d04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc671456d2f95817027642ad2935ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503ba3e118aaca028dfa3f83cb0dda6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87260dd6cb42a76c9c5fa751d754220a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e574961eaea4b9e881ea976e5b6295147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d24fb2bf5799a5de9cb61f059c3034148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf4ee495c2c26b5193c20af24496b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866240fe6cd042b5abfe3a1bad9d14f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d6e162b48279892846b1ad612bb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d634c299bfe675816ca99a92c97b6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463b2ea1b8970f2e2e5f3a91795a4e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ae25f1caa534628281edcb734012154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d7bc3fafa91b1182ad895e97687d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944fe8ef0e0c2ca994941c513f1476c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3affc99fc45965080a9ccbae37fc8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3783785fa5307abd1257b77d42e91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bf36da3d1697769b1a35748ece3dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc0a4bce5389a09942745c4937f505160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df1a4300b9412fd19048b6aef231e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23250f2c24986c02e6ad6ced56410a39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336e687234c25ff82635d2fb0a484ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898ca499aeee992b4c2015afb8750d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3578e8b716fd611449c2dd94ee6778b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641442a0afb5da1fd835dfc6b44852f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be91dcc040d933c61461d3e95457cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201283ee7ffea518f21ac9a7872f5656168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a87cd54118487f67af03c8260c0d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193977c8ee5f68ff385ee708ef96108170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2079e3857339c45c213f56b211930171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93716649040d9f79adfbab8177c69aad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42487967937637abef37f9b08b90c4f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f79c259e6819bf9572633213866cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fd2fd045aa21725e4654daf398bd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311936ac5042ce4a21dbe98f8e667297176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f95c3edfcc91a962a7cdbce4b71c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2cfd95788dd20e8e5c4d00b81908178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02b30bfcea4a9f33109bb530f81eb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75fb05cdac4af2a633eea4b6d2a337180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d1d190359c119692c29c942730222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0cccc236988db364687262bf781f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e8b44297c578629a4e1e517d7914183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479e89e8447e282fb4281b9281b839184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85a0b374f69514b14790a17a4b287b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c215d9480b900bb01c3bcc67f7bce48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ef42086ede377c0e2b2cb7273369c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1252a7aff89758387393a5f8474f97e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998d5a0068af0c3f92c147dbec6bf54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3248866ee654489b471f638368283190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d448e0752d724fbffc9155d4452ffaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58da06f5f1dcdd26947a64885f85cb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40b4d55ef56c483acf7634ca1fee32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2401a9f286ad826aef713f889a153194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7ef65f491592c93297622757ce70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8d91f01f9e18eabbc9f692dead9fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada445dcdd6f5209edd5c355a282d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcf0d249a28f4e22aeffc5e99e0890198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb93556227bb2ce5e1225983bd40552199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c37d04062877cbb3144177a6f5f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81add08707d86e448bf1b5fc39b88a27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78952ca7569a547e9240c25283715e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe0201a02bba276b4fc4c8cb473efa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9e02b7ed21274ed3dafd0dd90dcf7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad2af197f8f60b2954ee026141c431205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516951b7d4ae8d845aec60badd09efd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f4ba91834c1c7f6ab81b627a719b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292efa2d2b3aae158d78f1af52e97a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94386fa0cfdb7e9cd461f93f3ba9c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d088f32633474de1e4b46621401a56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460294da07f6a5b063280b1e9017bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b397ae263b0a1645ffd83da25f581212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288759baae6d431b154e9d6306fcfd16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72dcfcc783e30de9dd9c4732d33cc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b6d071ff26a26afc46ed0c6794e58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6796300af5f11f2176c069fc095425216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb30a725f085922e23a415e9627536217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207180835c8c0d3f212261c863fde73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10689b9b94e25897369126f56e960219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6563b3ce8173b1c7f11690293b9399220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67f8ef993ee32d4bf5e2525f244026221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188abc91b6ffcaab783e55e26d4e67a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5a5c3ae82ad21e67833174157c6e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba2b4c245485a589f655139aae9583224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c49db9e6d3d96ab0419140563f0c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee356212378ead17779dec616961fcbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4790975f2604b9965aa7b882c53ba3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114106fe69870408c0427cf084ca0fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae28656b2b954f2124af50ddd1ed73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b2a163124a8fc45aef3c636d4247a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f008f41f8fb0e8ea11127ff02757d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39bd539406a74955d3770b481011d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce280e6b4f342978da181b2603afb555233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0c44c96845b8bbe115fed4316ad34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7fd627f5a2650b481c3075cb7fd35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b6d095e2248431ffa910dca44285c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2828f83abbb4d9d2d6dad9e6af4d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043fe6aec6c292b01e61850baf8925e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ec409d06f60235c1b3e2f92a20c9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adc9b1bb4fba5549fc349e36f35910240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6da0a20a7b737e165e3e9b1e2dd31c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34204fed855703d97982c05c27fcb77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5cde008983a8bb4a43fb560a32159243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc616d59425605a2c982214752181524244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b59092b6fe0ec90503bf6495241ac1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035b86f51ea2f022df2c1bc516bb71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416f172045aa7ad1ce4cfad107e9e44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f63ca731528913f006cdf266deba9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe78d09564012028c7639bf9c3e01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d9782ea0c83a7fd9d865dbb8ac45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3bd10a10d407828fe204460fefcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d868bfc5cc98f06369e21aac337175252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef66dd70332ee832db38b9095ec9af5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92daa6e0c5c4d3a403bc612f083ea17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d006878a3099fe341b9d3a7d8d7581c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c1dc3be280ec7f2720cfc4bbd2bdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26043cbab1388eccdab5d59af4921952257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f03a8b1f9c5a46e80db4d488951f66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af0c1c55c4e836c963050c35ba7ca9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd39b29930f23eb168279a3f1040c27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fab03b14dc5f1ee2dd6c7a0518481261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c5fd7143426d0ccf6cbdf67589c2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ebf9a605fdb861ef8741fb19700e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b1a95f08bb3f74739270fb703300f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823b70bdc31b03c658d12653f051822265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb9dcd681755aff8a36fadbdef3d9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9b7886ebf054cbf4f3454a07f9281267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82712ecfed2eeced6e7fe3cf0bbe72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ad2fee864df26dd0f2b092418b61e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565cb0e1c630a8d8129553c2bd8e2ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f237e6e4f75a5e43a81b8f2ad13765d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedff057d60b8d394d87f8f264ca63f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe1701121b9de659c17eeabc51f056273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d9366be8c27c71878ee7d2a3eb56f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edfe1b1f7bda0f33cea4c3cc6b75fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdb62f168a183ec6ba8db0d3ee455f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b5069d25c098bf4562374d4982b33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771a113d25ae4be098de57cb2210c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4c3c298764c94fcdb80c4e0e9dca4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6969f96d18690c19f3703b9d8d5f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e82398e95c31b1710dcdab012846f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e764b938ea0531192243020f12772282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb1c233404abb508c42eab4ad7f8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b52f8ad4413999e6e4a69ffdc8dd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f911c4d375d7c4306c5ee45f9ac7a91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b724f9a49696ee31585a32d2b78a9ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666bcfdf7cb263ad5e9113ada92c463287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad7af4111fdf94b8964c4c8e7c0a53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec2cd96a9d1a757e6faf2af4a96f9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a03b7e86e72ef194aaca2d84e3fba6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c744fb99814c986de9724e9953534291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75525882b23cc74819da3fc11f68c926292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68e82291cf571366ff89863340e793293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe6abbf2eb9b07b37557cafae705fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441000af892ec8b8ba75c99bc3cf488295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18393180772357c80480a9446b2740ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0272c8f270e33c502c87d000cb016c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db207032d454740b48ef06c19818aef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5b8d5f3929211674dba679c2a9967299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6596f3e3a3575ac61f4166cac040ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d710d9cb0012155532372dd4425de4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d295816d564185a9b0dae2e03ddf506302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3ee63ceddb5ff68db4ba941b554b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a44a7dd35c526a86a2b3d525dfacb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d4dfcf3cb06603ca1e0b1b5c3f8cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2024e6426375c441cfb3c6c042ced7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5921a1d5d1ba4f4c7700b7d608947307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3509f5b457156a08fb5c96424741848308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b01eaa3491861367810fcc873c2f04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eade965da147829e626beb0f8e2b33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fe5a2b095f61e82cea9851a263ede311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67f7d6d9d6a0c881ef8a385fa9e486312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40792e5320486a63227c69c3bd381c64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c33ea334673386f5a0ccfbec52c28b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea3dabb548d292d99ffa17e62ea1a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8b2eb75f5b29d619ca498d1fc558316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb3b2dd6475c0bf2b89e55f3de131317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17521c4959661e1078968ac9bfaa7b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a637064f4dc3754969baf01761f6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3654a652cca0712a5450564929950320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abf129d61dfca191254e19e05b6aae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c96a908653f9e25677fe73372e934a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e552dcd03ffa2cfd6cadfaf8e2b90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92e8c57a1cd79453567497911abc41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc684e018c43d7b0d8a1fd785b6eb7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15ab278801297912f94ad6969dcfc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f40c407834df334e31766afd2639327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb285def3ec2faf95b180dae6aa23ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841164f88a79ab9b411aad9300795e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810205b8e1c83a7d273440dfacad52fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9697f6f25defc7da622f1fb06b564e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57030d9c8d4227e5c3f6ee1e70aacf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebca8a3f1f1ab5cbb3872a0e05e023333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866843639cbd81893b125f955da5552334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790e9329315c5f4435686c990833a5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6998ed6cd901470b4d265fef4eded20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795e0bac5415e65d8e39709ff9b84b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850bbf4d9c135014b73970c02b202b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06912e756aa892059a3b96869c6a6eeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3b403db957b55f06db1617af2158b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e24e6122b464dbe2caaefa3b79118341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc87821c9ad8acbdf6a5e025970af4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4541665913dfc5194db340c53c3d3a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57027c2f83fd35f8899d692999c437b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c567525b8157d9607a8bcfe09ee63c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b7456ccedde4c8d2157bb38f0d42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f8ac5206c427108fc4a73bd5e41d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e195a1f52fe9ecc3153ac53a23da1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594991cbbc52bbc3f03763b769e0d40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4758f645095aa7aada8691b0c0a1b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c053f675a228c788998c6b6d5110ae5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aaac48e48dbb926dab2d72299f470352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bf1aef215e26fea2cf3c495d47daa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb2694851b48c6d62895b1bea2561e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a6ae43a31960b2797a85848193ba0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25462c3e1751317ba679d0eb4a9dd96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f9a60cb38a6b03221c6fb1989addd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d146333663994a76acf4d9d9ffe4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73f9120c63c8e669e212bb36497bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf65e2bbf760678232a3bb0b5d77098360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5752d2786375b5b0206900fe270223f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e719abea32446e0a23bc08763d82866362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e15af92711f2c14a2cfb7071eff978363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bda778672ff75a1370377aa5a4d8af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45599ff86cbba0c5a5f83436f6c69037365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c131231e996c0b62041a5f15dcbbc27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e4f464bb802ca2e426fdfa09645ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a6293cf4270d911b4fd418e0bf9dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c565c4bdb1bfb49fb41e1e37dc8185369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9061a66078ccf437cf56898f8c9221370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf981ca23cdd0c8d3385b426884c6c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4351bf1ec274c26e8de587e0785ae8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6b72031394f8bb65762e1e51a2de8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128111b3c9147f7e4a15c92fab31c908374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f304a5e198edbefc42a9e5a373fb8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f96daf1a5a25d14eeae14250884e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad808d0f0e2b298cbc24fbb1d46ccb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ecb7812bf2990bb7feed2e9a3053378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3476ce0e285ffaf74beee06625f4c8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b56ec6b5edfedc26a0acbff0dd4cf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b07987af9a6736b6cdd2dc26d1fb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766f66a0276bd5ecc967f7651b6ce97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3082517bc1ab30573157505c052d036383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a17e2347b26413692a045025ecac6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c29f6ad7a4ee2e30283313f0cd5532385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b703c7aea735b22fcf7404b004f2749386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be04fd91ee63d37c61005dc0c584e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301fe569c61ad8e12fc789eb5edb750388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48910dbc98cb8855bc4918025a3a1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f951a8279144afedaa8e7e70b31b213390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ab9115e606242295a08557886d6a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17648d423dae7fd2232b1f055d958c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff61b65cd251d83b659da00eb972b3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72fc2de1372748f67c0d764ac16b1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a95fa6d7f2c236eb482f18c68d55b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b0147c496c608fa2f105d8034a369396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659a92bb17d3b5cbc31ac6807a19140397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097d2246bea1c231e26936f853d4f48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbdbac7573b35ca705732dca6de431399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd275ddf0b87d71b41217faaf47c020400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeedb37190eee5c40bea66a3df13c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c05722018d9e172f15c16aea8e61c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681142c73819eb54750304e017a58f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664e4576b11550dcd59ea069871e4b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf3433a4156ca334c603945974f530405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa7d5908877eab08fc52e132fc1708406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0e1b144e56266f3f693e242ef7347407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5894882b17ac1514570e17819123d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e12d09687923da4c21e91759ad631d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca2bd5688df96b4298cfb7e4baa01f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dde4f899e04ecb2a748c87310b387f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09d1432d5fa0298eb57c03973b2703412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f101c84016e6a5f84e8edfe0205c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d157c07e3a4e78d8e6432232a916d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a09a44d6f4e3dedbdb10cae71296ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50d45daf2e050df054226ece9ffeb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb9adb207286bc107be0c0afa7ee7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832cd25312b9d721f42340f20838e4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4f3002a5d3cbe0ac779bf69ee5bbc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e7c833ac36387cc820228d762f3df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6b6301c30a6c5b5c8fa8b974cade5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd4da0fe9305c9db82cffb0cd6bf9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362c34e0be5bc19f9ebffff1d0f2c33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77eb403069df7716645f6f33c87823424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccfe63ebce2f781398d3442a4b8a30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9a69585c8579a413e9cfce953a82f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf7bad93f4cbb61ba2fb75cde2bbaf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f4460a71886a8b4854836384a9a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c5ed449505fc800b7b8dfc97cc73f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289acfd49050717cc7ab22a86ac6bc53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a138915267642d43eee124db077f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aaaa64dd7665b652f5e6d2eb47db5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203508335c8b00d270dc79769dd7094433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e468dfcb1266ee489aa32adfa1b16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab44c32509e530f9cf2b4a3d90c10a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3a247e44109f4ecb4c45eda58db4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d16752560c52f6d188d5af4147d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e729ee16e6a6265505ddf6d9fa2a981438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce43de6718d2348026447161e239d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe34d3dac94630fccc455c3e43b596b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f0ef30f1d2f099773e58402ab4fcf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa1b25dcd2afda5aa595f32533a061442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a837afb8fe16686302c638ff76a2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fe89aebb9be7a2b787e9773d6f8ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb299a7ae3b00a9317f23bf4310e169445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77599b56cac4b924cdb4bf8d46b428b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4050c78b192abc7ce4383466212a4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548068211ad39a48fe3fdf4e3241959448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b86ecb83133abb73709ad3f0ba24bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68be7861b04a80bd4d96f8af373ec3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5569d264d6c4fe1b86710f8aeb481451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da74b6fbd873da57fa8f53dfd3989e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0906b179aa41ee15b2c828eb1e9eaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1901ebe643ebf6f6db5a4ce6ba04e51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4229846e68c0d423df5ca847e3ad0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c303996fc9c8825009e9256daaca12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc132a7ef265e68cb013de271fe05150457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da733fc490c28aa082f7e715c39f2f0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d90debd135315787b83251897238ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c9a666b5f949690c849e18dac538460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6b2ebe426d4e5014b1d634463f6a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73749bd7e16aced21dc3f935c9daf7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6c302d0d18daa497d639ee77eee7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574e8ab474f73af8343b2f08068bb00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afde5e740f630305e7dfbde03dca717465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed762d19cd92b3cf174efbfc3b8d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e63ef85eade4f59f836ff4c09fd64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eb80358c8d848a0057bf082e0525c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca70e9a29125788d67b9d16efc853d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad95c80e07f4d719eceab7940be926f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d9e2ae07c13187e403b343235e8af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1c3c81714343d9705cfe5e88f094472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b728744d650e59cfe436d578798318b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397fa33e5a701ed8af555b835d51041474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b807b574afb750696d73f4a0ba3579b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435a28b82a90735ff58fad826af239c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abd66d6dbfbca774e969b9f74fe2ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468a6fe46937f2c9ab92eff85948769478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d66260bb8ef9d36d2eecc43c0123a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b25460f0d62e5334812ff029878a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62d57ed6565ff9c161b7447c6db104481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791080993f4ba7a8d1d05f40d7a4643b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990995f65df35417be60977e8440dff6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7272bf4ab1f915c91a2a6dd63f72bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c7667c10ce3adf7deae9eacfd34ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0657c7dd563474c353d0323cf331f42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedc21a1382f69d13b39c45e03d4dd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d0c09203b38b588daa4a8bd8c6c2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7db6bd3ad7eead2bac624820f70ee7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673a41c7243c95e6194b9f9ffa6a502490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97f429b6d8a953a53ace201227aaac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de532ee0d05584c7f7ab60b235f5ef6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c497ae643d03c6d0cc4784560b5f8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deb37a9bc80eb913620f664bd67cf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e238a84ad4c11ba153ea8dfcadb1f82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938e1949ec3eabdbc23615de39d4e4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baa3c932798025268de2de6dd6f09e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadc49281e77ffa91c4f97f8c31139b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb12f0388795938450604543398270499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a41ab303695885fb76254380a2b17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31288dbd05905666782a8b2eddb1b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd782782d3cb168e022c83396f4a5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda6067903997ef81a393e2cf37cebb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2856a58fa4049842fdfd38a56e86c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d74d6ecad6383ab1ac40865162b04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539246740c4773e6e0990912ea7e3ddb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f047d6e2e6e158dc259e094e69ca3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55318196f1df03299b8015a67899fd09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977bd83dfe7ff67ae9df9b57544fc66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3d08cefce9b8c5703c5caa35da9e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611484e81ad9a3e80357c4f5eced46e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ad6c90ff0022190ad2e0c86c5261512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984a2274a0a89dff41c9ca7cff5cb28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accda4d77c1ac461b485a3015509ca1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b47c4dcfa04a90e59f8fcb6f9e534c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e0f596a0fea42d914cfe55793adbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfceb9325a1bd37939c7d9cea3cced9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28956c06ebe9853f5813118a3b7f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c41c167ba8ae43836b18831edc2937519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf88a9b387bee29fe647ef541e41f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937be1b123fe07267174bfae2d3b597521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296fce47c2229c72491081cb2bc2f8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c91983c7f21588e297fa92315199d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905bf771ef3ab34a18bb9ad59280f9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4db7671c18adceb0540b43a848a3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ec2a475c8f233fd5f0851340cb4f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e7727eaaf09094a8d35440294a921527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35526dbeab3c47b2888191d46470f68e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fd36962abd541c33cd5aefb819593529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022993fb928ab19df15f10c552b73b73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43afc2427bbbea388d769d009df7422531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51348812f27f2e4eed0e8d63154262532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453bec437e91101e514be170320e4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c208f8e2502920b25d5d13a989bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ed1b51e628fe79f9ef18aa8260735535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62288e115383957311faadc9f5a7818b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acaa80b141e9f0a41ad7e15fcdf736537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049abe05756e63e450091d0cef4db5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b30a550d0d17934cfbf3a8056e5ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2742dbbe35d3b70f1f449322f2cd469540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30d6fda1c07023aaa79bfd2568dd8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25556433a90ac2f876a0beb97d2990542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843ad382aabca5c9314851bae146435543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c48deebdb4673e3ea3e33fa68d71df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0ca48493b3b8b43d22993e177eb06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ea65f9ec5e52ca53d851686abaa5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bfaea2916966c05ff7f1581ea80ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a5642930261f86aa989ee2bbb7ac4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d07609486a0a1d42f482e108ec113549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb257614165b9e4a30af5aa520cfee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e044eb1a6ca8fc9976045cfdb539551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d76759f2bf304419bfdc6e9c988249552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98f126096372a96c2593c1abf916f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b154a42838398041f029947acc50c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ca0118d0b90f7621b6cec8af2498555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088de9a8d5f16d292ca8da5161fd3812556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd677ede74c33b1d997a5a0647b5116557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11549328c721a841494550d58ee99c6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3de05cfe7b51ec47f42a249f071c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6ee7e3724a82365e6348126a4f467560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bfdd491020649a7728873c27260ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f99b1ea32c03873774c10f29949b55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec6f69537784e2d62db6697c1517f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a7510e00e8830a32f51b819ce0342564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4365f947724682a375d3986d443d1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d2585fb81242ad3705fdccab31ead566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a26a7e0306a90b153dcdba670ad014567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed69d1b121f7bf18187312473f55cdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404e6e5476f1a6d7755e9fe111d7e68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe80b9b582c5a666e6b4efcffd1111570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929d82a70f87f1aed3078198abe1c07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a89ddb74854449e084439e11cea53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fce6d828c894688ba01b482872195573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb885857ed4ed50d9fd65971944e98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89285f00b971be33f1adb5c060f9f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d43664799e57446b6b7f13ae410606576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f0d8b89db1a211191e292bc3e153577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fdf141d92fd28865a464da8050e32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ff56709ab7b780ddb9354674cfe4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af8420eac6e94d5a4826fb4213ab13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a5461992fc79f252f666d9c6465c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe9226a9889da4c56d549d67283f69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd33f9d26f1e69b2940983ba8afa585583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fead41b9608cfd9a5f7d06f1141231584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecca2d66ecbadff1ea23f60a48e32f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d5280f2385a52124531c51dadf484586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67690fa743c240f21b788d25d8d3d86c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ead8f1851a69fae949a9c5bf73244588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e5e57fe01064f670a26c9c03ab32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7cc93949ae9b90212e2d925d54d48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6806f7484e55805d823a2b028b0042591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963b9686929320d05563eb9f0cfe5b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e3532df6ca430ec97e1b7a4a7055593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d311dbff944a6c319cf2ad7ad4cd331594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fa1f06426df9f4e5e9b63f7e3fbaa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a38f61d4b49c4d7a623fffe23bac4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f77f568062d1827fe767b676587ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6274829383cd3eba645cbbdf256be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60171b0d65e2a6032f1acf8d542f281c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40175cf4d8451772c1e723488f9624600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d639f3a23e737c1b2b266211198a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373cc90ba9b40385d5e5eef1b14bb70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f083275bcb1f47cc9bb100a998bfbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e743aea658c1f43dab7ae51524963f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f402bc9559e7d34fb0beb18b460ae02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b5240025e4cfa48619c20e3ed44d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a532bef7fad89494dc46bc3d6f08c68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035d947e64531182ca8ed2566a0a390608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d844d4440bae663204bc54a537638a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c37671b05cb8ce2b1f0f87e8e18c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193e84ad741a76a784014ad5ab55ef1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eac39b3477ef1462619d7dd079865612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085746985a3ca0a7357e9ca5ed24fc3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de632e6af0916a60f8d3d21f910811614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9529625f071bf9474db5b8ec0773626615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3bf171f08c802cc258c38df31331a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59466ea1a706718a9cb05d178c212fe6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe32b0e7ab15b1858477502963c3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8ae44d42c1d514e9389e0b4905b70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c9f4160f96c3fc381c0cf44abec3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8571df12760c9a642ca62c828f86bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519314c98844946fcc37fcd05d50c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823554d80ce96f0e9bb04538cd8de1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37537d53749cb76f715c10155f9fb5ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ea6dfa90d5ada31260b650c15c9e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999deb5b286eef37f0816742ca6e22c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75427eb0d43cd774a4882d6ebe987bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352ee36b651fdb72f1b366af06880ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282a5cc0132100d844ed2e44913fede629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30687abb6fa92dc99388f6dcb9de6d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42eb3bb6c60b6306a01d7460fd9e00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd3e43677efa48ca26720f3b36200632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f61831f81cdf249e686692a81c0b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c980a650487ec16f45b9590601cab21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0bb47c28729ec3222f4888ca6d9f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773367c4ee414d7572f2bc51e19fb062636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20ffb6d9478b0653c25e6bcdb2bd1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0760cac9c5c1ee9e819b6d8094a9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c0117fa583d9ea69b3f1d3b6acf7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68952292744634fe9b83311122ba2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d027e120cc6c7d3069a6dc261499a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9dd44f97c52a2ba88b9867c3d16ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ad742f68aa67c633f71ff9f2a39a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616d6be8e1d44c1284c35b114895b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0bce6b89182480ec98a714861fe9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd4824cc940e2432a508529bd7931646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2650c56c62c746d2825034f092911647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6dd509f064395d53ea735f1503a6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f3e978888c19fecbad93e09dd0ad2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb41b52177a3a4ca5b928cdba95bc9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ad568219043d958f5033b9b0e305f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12cdd7f31678df45a7ec0fba546f3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfb5b58463b9298d6adca495ceef1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fc6b67695cb9b208de8456e95ebeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f720674feee76438c70ba3423d2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786604d23e4e81241452bbf7cffaf985656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf0edd6d66f43bbfbd0986c0d9dd39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76633ae14ced7ce61caee074c10b7b07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c53cddf9f2040d2364338bef0ffc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dfc32b6e81ac64425705da05364ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364f36011578867760681e6cb2c4b4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47228e87936ad3cd96b279e231d13e31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8f5c278fd81fb4c47404278b6c39f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99b9c2bc3dc6ab0a9bc54f331aed8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8a7ffc800e9c31b5a4d73f754d225665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556d508a12a81865b3ee27ac2a17b2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd319429a6f2633059317a0cb4bcba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5472cdb185cf99f99193601522f1cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6904e9caf0f9b517a04fd51288c7738669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f7a27ef649fbd94f583923c6db56d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20223c93c42091ca363a4cfa7be23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbdea9a87105cf3a240b7e096f045d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a660988512444ad25abfdd9c894e264673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650e62cc1112954e878b1cbe0339f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8338c3ead3cd9ece1f6b5a611c951f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851fdb8a486178f88f27bcc5afdbf2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0424157551ab240ceac6086750dfee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73335cabff102396239dda70b48d01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d94ab9ddc379e7695dfdfb5ab3aa4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae81e80fad6acbd28ca2b272a7c32f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7bc1b6bf3afa775c29ca222a2a18b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e3e44a1f53529b5cfc31d89bfaaaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe09991d2c029461d6ffdcc165c1199683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903330447ceb70f1e17acd0f3b7e31cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57291167ab06edfa418c55ad30615086685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f66300c0f320139c4829a811023cca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387d44429c06b61354779c0df9f505d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a11d499800b7f3dcc9a301dd2473688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a750021bfea0deba5b1ffd41a0494e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3cd4073cdc10a7a7dd8ee8be11ca3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074c8c3b07d89e10bb1e28387e90b80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e5de0d7778bfad6480679928bc44d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77d5a0b6e726e0d3319f90f7b0c4c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0464f16baca319298be61dc321fb2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502b66eaa2ddb45c46aeab4fdacf045695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bd53c205f9c2365446cee1ca63ed6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fb4e060125c64166a9d1d1d900fc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcdedca10ebb6c5239c6e55bf355da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998063f48c1c9257c37955d6df11cd7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4af79aee766ec564a24229a84e43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e43670808bdf32a96b06eab43424a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01580655d2a9128f24bb7ce5ceba35eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3414144ce0e3d7628997727c175c02a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066b2d45d7f6e82e6d3e0630bf31440704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14409344075c973412e2f96db9e47c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ace46d47da326c6220b75ee2d2e01706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce527028afb6b46a4d0eb5f26e318b5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d82ca41789c1abfa6a39692d57883708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61947fdab1dc291449f3519953a9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510d2eb82fc18e23b321c573bc27cea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba526f2000db441ac98ca026a73a0a64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0290e85e5534a583f9521929eadc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b285cc7f5a8928a5f8b051e20a58e04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f97e5b72c7a2db921caab23f36d291714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07667db87dcf6abc00d4a68413106ba4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922862b4980b8ef4efc71d933fa6e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f0e4772aa42942e00a007c5d8c772717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8ced07c721e69351b9a9e0e778759718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d55432dfb0e4b892b8fd7a2cfd9e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba6576b0c84bca3907cb0f0c9b5017720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b539297784bae00a6290ba0b3149e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4206f54bea4ad756e41f344097483af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbc82a4dda81c7054d95fac1f4fa81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88345a830f53e0046501823829e23f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f4004f70cf8848079a17fafb98d69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539293788271b9c276ee5af7ec6ccaf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934995fe6bacc34e5436d0b32a6fcfe8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa133349cdfd584cf550a9a6d7c50dae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7db828f0dc5df9c3d951e0e19e7e3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a64002a68a6ee04848105aa1efff7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfe4ff259ab77270b4a40228b400ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14441d10e4295dff0b65cff6d0cbff85732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dfec86b36b29bea58c068a7def6271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bc4f4a07d7850f03bd2c6a6635cad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279921f68a625b9fa451945bb28aa463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5918197ed1101b2ab0b113c5be04954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f254caac79b1ce93c2d07cc394904d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e72b8ab816fac011001e8fd0b2f876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb62437568f75867ee13b858898af727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a0df86bb382eef6eeeb54de5b9e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424adf1bd542d3c276a825876dbd28569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e5071d958324afde9e93d6b72ffcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629c4b3bc30fc1ce328f44e4a2fb12511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6223487882d00957aed0041be061112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5ccc8a0e42556ef3290262faf790c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc5fb77a9186ad2744b85fb826952814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3ce6947a0d83cce3102b316248c7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1574e034ca8a87943a519bafc16bf7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d343850d92740cdb5b0713c50e2c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88859b38fe9649e12b451106e11a3be418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a0ce1caf7666c8426aa89e2627fbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338967b7e73be15bdfe036d6857189a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8a9a0587c92084b15367883b6fee121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3314b92c8dae9b8da42d0fb8624e9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6ffeded342f0d299ae2916bd8a8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f3f3690b89b7844baa8b65baf869b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaafa78b5cd01b168240c51b5cb9f8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde78266c103bf42514df06571f80f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe829381152184b075a76669eec395427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84e4d91c65b176795a3fccbe4207e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59990c4beeb7d83a31f60170fdff543d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b91ff1b20d52c78db803667369abf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef287ca3100b792ebbb2c8dbd2a55c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14e605878d43f3bfd08e35de1a746432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498859190b554efab0c19edf39b9130d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d5e70d7dceb23938bbc15a3a131ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd004927ecdf2a0cd39b6e35e5a43435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634688b07143c2e64e99725979cbf4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d798f175ee82a1c38223f9d6620ee737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4bb665dc7430064edc99ac3dff80438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cbbfdaf5dbffba6b613438bb4f98639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277abe08f8d7014c46ba41c5b85f25ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f583269d1c2a3eceb2c73c409d8a9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32bfd1c231451400611eb4fa3e114142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b33e56b440afe7f5993f0851773ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef472ae425295f8f4bea523630daa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea30648f2f7d339f65ee294de3392b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f39c628aa4dc3966d09595b417e17346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d6b4d2e376ec3b5d5a73b27691ce747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e273a4b7bb426b9ad4456a67ec08848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14a5111c74f9cc587e78784f1f4e7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f7b31727618a3219166800bdacd3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85213c80260d3644b2c33398f3a6804551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c2a48618eb5a4e48d22dd2e35b17052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d24a7921c07400c4caeae27a2978a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa752bda97cfaa20aba27926e6c7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa84c7ee0d6a03c2838c9a8e42a77c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09662732b1361f75b96395afdba126356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15335522ea87db35fa42972b2dcf1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cec5d9d223eb8d5f568545796da90858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513336f32934638c6bb10045cb7244a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbfeb8317d5e8e31908d3c11ce1be560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38ab44a7b6273810e87fd4d1fb981761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e61d5ff52f5fb7a23eff0511a35d9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe70bab0bfc522306da597b70bfdae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8fb2eb01781479a98bfceaff39a3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18236e5c3b987a90113d5d362a66a25c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3c45c73c84e50510bf7f81e94495966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767c478a0b4daefc92e23df0f6bfd4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c849653f735b2d68a96e60d5d11d8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0b557cbfe235a1b0577d4047d795069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603b3838c22aba1780b374236873e8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd12c37fffb02ba15df5ff396040ede71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99070bc7226547aeb0b1655165f62fe472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e17d9a6bb98b0b84d6c5cf546e5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18d57f1795620ddb29b8b4552caaa374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dad1fd76f118fe76a02e29a8ab84775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4b3c6989e5b015481bfca5e6d67c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40b639d2e1b90f074edb1781cca51e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495889ac6bf2f519d7328f4c27e642ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eea1e89683b8e045fc5f61748aaa1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7b0c3d79ec05fd8418899e9b4affe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b6628fe84045618866fe5cf15f4ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c42e1b3523f01d34482458a494b0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac28a2ffc107003f141a2186af1deb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26770cfbfa968e6747e20cd737c71da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fab39bbe60ed9acc6dd9d7901a013b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e7e0913ec9375e8ed831a31ba79086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0a7b36ee6f2fb85be120356c5773787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223882b6c01d82e0ae6631a3f88a89488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0b1e6dd8b232cb1869d83053def7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af010cae80503c43f488a84420845390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965def2c78f647910483932a2e1003191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb0939fe220c3414616bb51461d2f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5126c271f332873e645716b23156093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7399cd8397d660276e7f3b3a40f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c181dd9be5697ae19efb87e7ef5ecfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e08a97d8ae6b85c865e3e16aca93df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446e38e0a5ca1ac58789661452c46297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a800d95494b126a2cb0c9c8b9eba4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44cc491a8dc173142a756600d2815b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d97846e826f0de8ef74d8e72d8609100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d702d35052c492a50e0cf6e7f72c4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358b4f806cae79b3129aed4ae21476c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2b3802667848cf8997f3a567df966103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56863537141b1a88e63b0257502ce87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed43c655b3c9f30f84e812ed31dc0c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a4444c6b840926fdc03a3ae7b864106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d162549aca777db6f7ab375eb3d4a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f256253012480a41d4aa1a7f86be27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a5e81030d32166ac207125dc8f80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ce98aae4d1d52969c3253be29dde1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f23798aca72a24131bcf7df60a34d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532d2815ee35c4df3a57123b5c3af6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a261b40fe6a8b95752e2b3966e38a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871d53005a063f4ff3d69e21619e563114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadfe325e821e5ee5a2d78628e122a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdd5cc3bfff774dfe4e74dd4346efa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6610bb7677c452ef6c93a656a874ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2427fc8abbb4fb7c33858cf8fc05c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c17742dc17a36122a48de49503a8d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318896793193700e2252351b528eac1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1b685bd20463f62d736e93dcbfad8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4021cd3a82877b7237e634f5c9dc39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bb3832ca7fa3a137d55ca719ad0f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8045fa0ab2375e948d82a19da3773e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0983a49698a1347c378c1e849f2574c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eceec287d36cd4e0ca9cb142d9cd8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874178abdcecfd38b7772fe0cac73308127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4235f850f12159032439dc73164307128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3549bd401ed36eddcdcb1333925faf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b1767d7f5ecd6f0dd0b2d348dedcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06841d26ce67d164c577308164b5931f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb45042c3d385fe012bce1cc64dc91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43cc6cbb8fa35c05d3819d96dd8615133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86be50d03298f8ff0dde258ed33919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fab49efa3498c6d801bb66dd36c30e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560604f431e74752ecb1fce8b2906582136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0793a2cb497d186dff432f7d491bd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a9bfd3055b9366934da841341d4af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3032619c5a49d4cb153e8a86fb2e9fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac1190b097a097ff8a2eba34f22848140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2183970f1264b6585127186a5f57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fea5bcdc7a1187596ad0adc8a4058142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92acaa1251bd8b0ebecd768ba706d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e389d5e3463326e97573cf4bddf987144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8579d1f7b37ba7554950d83af9c4c46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df680830a10263d1914ded9371cfcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea9f8fd4b0482b391d0cdf49b57ff4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660a6b889147aaf57ef241269fa7637148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18654fa21d334dda795dbb7abd09f3ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d9ba133b26dba038fafde76d10361150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98542254976253ae8f3bf2797f06c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adb4518ff7d6517bf6de092935ca54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc75d125ab7bfcbf99fb7cb2bf7f108153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0998f7a327de11306d208a05894c325154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc1407602549da634d2047d674ce80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4249540bc60f6d2171f83587e501c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba57f965fd9076ace112ae346aab005157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbd5f4e7c5b7fe2a79cbb8c68f3ce5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267719e5a55668ac71efa95ef486da1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bfa02e5b24c092bc4fc70473c6853160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82129cc1c0c87a6a9fcdac87cb4d64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ee9900e104942bb5a65124baeae10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e90e603097de44e7f7bc97491d3d65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1904199e02c7ea692689ece85f0df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa7335ab7c458fd87d3a0f04674ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1e82ccb223bdc0644033cce45a2fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9af329824e4bdd6331156821143af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc93cf6d77cdeb4451c85ce52471b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d01b788adacdac95b64335ba1dbd07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285cdfe4f66e30dc58373ea1636dd8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06002eb2a0494cc5c72f0478cc7025b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bdf653e418a4ddea6e72b8b0556b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388af6fb9225838c3520da53d6d2b62c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fcbc50034ed019f28b4f84fbd33e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24409c7ed6d63f8548ed3f43980aef1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87fa91624e62cfab4bee348b29266176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a9f5098df5be72026394d41674513177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d64d1cb8683fef77df7258ae72acc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622108003a8e920e6b0aa957a7ff704179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5566daf80cacd22925a2decc1fd593180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6a529519b700f27ce5a189d5def72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f95bef790a2ed75cc3afa4aeba9844182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3982f9f8eeae74cb86d662d69f55b9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd480145503f50efef8f5438dbe5618184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f39cf4f724345a58c0d002826f34b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a745d735f26fa90109240b804af445186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88379a24d1990fa7aba8f0bb68118a2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675a576d288323ff47f2367c265b2aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d4f9bf75c5c3f8a4047fd6d70de2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700e6dc7f28ecfb4e1c41024bd5355e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8fe3a4346ac18f9d8470d00537471191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afe92b4e8c5c41ee5d5c49c75c2d14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28520e3908c8418a6af65441bc7d48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e632c2d4a0414c8e9261c780a84b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1b50abd470dfdc3d710210c8ba63d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73166fdca8d1fc3d5576837ab8ff4cd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978329266564a933787ba56663914021197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51988ecdc45d0a9697d4da4dd3937507198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9355fc059949ad890da382d2a9aadf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57450893ec1b60a5c94f9d2e3ad5094a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f48aa17558220494a1cf33f58b8c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6d22f41049b84e8ca79487aef2c59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb06053566b6f1b1949b3bb7ec7d9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed8391db251dc5bc0c76e2ef3d6aa5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd60fb2591db9f0ff4d11ca48180f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120e3befec48c0c0d696e33d2d2ff3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58e961915b25eec97f20f061a12536207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7687d7995bf0fd27ca8c4e65d834a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc4f6beff6e86b6f27c9ed514a4113209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333b95b79221c9a255ef3543b6e5a19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42140f94b6b88a60d74ca7570887c07e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff32784bdb3e5482975f14df2bc4f06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5d5374c7e3b2db6625aec5da08bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75631d7633d660f7ac794d7db35e14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449516ebd7c35fd372128e65f975d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5a41be2292672f8d03e2fe899238d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112c688383bd15923391d931cddda56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e966d853ed1001991763ea92aad6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e6a3353b2070f6e008c8fe8c3ccfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5af10bf453488ef74a24c5cf637bf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ce7f12c003a8d0b7966453bb23286221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf7241e75ccdf4a5a83e9f5477d331222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5045bbeb1a95eafed9bd0d59f9901f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d24bf8441eefc2690f148a593d3bb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ed8dbef0dfddf86218b08def7ff25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7677db55e068c768a2d70b04dc68d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c1b8d22484dacd5aec84d00ab15db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e895701a091a7e1932ad6789edade228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4576ebcc3e04befe2d9c8731296f51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568cfa7b7c0f059802fe5f5fae39133230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb7f007e36eebcb9c7193e92c71e8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ce907dd0bd1b33817a86e95ad5c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e9a4c2a70784a0f80b007357b1c73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5437993ffc60c944cac093825554e8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767d5b498ed5650a9c8f6d1d8c06db4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c107252938ab7e8586dd128c26ca637236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6858759b088f1238c281c2ac5a0a058237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea774f2ff6ba8954d6e0f6c4a14ae8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a70460fc25acf74fd82614ef0e6f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a202923d28ef13b41f3e8e3217613a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19685243cc351cb7ad23fe0e5667d462241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adade78c7b9de74e2e44b2048cad0bde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72e8700709ab2ee96e9474b7569700243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f566802ffa9b439e562e1e5fa03d4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d9b0314bf65d0880a640521cb50ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab7546991bdda687320db85d14d3da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957628bad559586c4147a287272c3ab7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af02ded2ac4d84fb766cdc49554964248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2209c8109d4575086ff859b7ae947249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa015fd60b846ba762533a1b33e6d72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d228d0e807a8d253858aeb5f50e1bce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a00b3af4d0c4a69d15ad9b19ff4cf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a10fec53288292dce3fa511d4b173c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e972885e646c6fba853f5f194c2991254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff1b139cadff26bb17896fb43b8ac4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fa5ba98eb3356caf4442865a234be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afc933bcdc76ba1c946269c1e2c09f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cf00e238c565da66575b8d3cf5a62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f600e469316afffcaec82e9116522259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc89aca161b9d3ec90964f292cd4e52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde554cce4e942d9e34e295731a717261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e35a46a4c9c4aacfa1bad7cf634e9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5fe167afa13d5d3c847549ef78e8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c138b38532caa4ac6b6b567d18903264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df1add426b04626139f1f4378e5316265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd179757fdcee5be1e27ad1dca4b88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f27b8cf9cf5218e380831158203a1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f50e400ce90c43829cec2f6b92013f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7c083ded9d871922fb314f94e3fe2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795b38d770740fa378e92865efb4de1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209c37ad9f8e4de7e4c71f31e2bc3da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff835e726b148fffdac203bb6cfcaac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad347f2386095dd39a6b32afc5d0a63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0275b1944ca8d134553a7af76ef8a0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3090c6128d4f2f32637d441aa65c02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789b35565402a92d8003e5464574d2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abd160697872671c49d55d8bb4437f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fbc7b732923072703ea38cf2fe66c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd61c2fb3a6ec794d5394055d089627279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf6e32461079a63e74fafc8a437de4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6080aaab506d55883b7ae7072377b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f2d3555cce9e743ab310c643873ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ae43cd4d70fdf14db45a0172e78fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9429b3a70816297d0a0a47f232ea3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9178f1b84022f7e5a14efdcd1dd81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9db6feafaae00bd5d1290df58bff2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8450f6d8eeda6ce8ade1cf3e43ec85c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348a488b7f85b054d3bb496d1cb7bed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df40fa1e98d73f5b8a3013aa1cfc738289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448e8df6a46efe4dde94a0f873f0462290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e4ef81ef3399a5efee3f5ccf122e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6daa501f06b55858659b3aa89efeee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce6d5e5ea4707ccc9893d8c2eb4e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38b41645356f336d564f65df87d7b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248803a2dacdb2ed5f22657be30ec5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a42ff66791bb33dee41ad51bb963d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832dabe319d4c836a50f56e05399a3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a30bdeee793b0225ac8f4ec3ebd1d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee7207bf59932a5cafccc21c76a5ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3907bd2837b9b240037f8ce42338b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fb2528701d2d1cdc33c04c194bcd4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23356203e322d4124af43c7649ab5b2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73552c8e4c1d9f1bea92e5f31eab8bf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e30c510b6100f625f56c875fb61ac2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f45bebb765f32b1e52717fd4a5b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ad7e12922fc7e149a41a92f9eefc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a419158911c4342f0aa9290a10ee6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190057336d0b5bf99ba1370ebf5716308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468811b78fcda3e93d6be20716f3b5f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4aa97c4f54f0b97b5c29977d8b486310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64c8b0097aefe4bb79fd0167d96c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b3b6f6aea6efe6f5ae1361f020379312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a0a6a4e2c1e6438ed14af4400115313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea92c667caee560c7b7d01e9ff1672314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702974bda9f905a977a5e245e0b1805315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a3effce24d117a9e128369089ec18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f51c0c728a62743893e501a3e0f12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91a08df8f46ebca3002a68c1a22e3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7036eea18434ea2d6c6460bc1a699319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1896ad362788969936cad75d3aba42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91a8c927dbd4bbc1932a01afb7dffa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99053b1501d529a21f99015d9c045c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf8739225bdb4c377ec88436babcff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375df40519f5035cafea0cd76190c66e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003d69f0f6c4f7118cad028d4584f6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b562a83b6ef4d56d4348d9ac7b08633326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eb723e688c290ff8103e4cfc7a249327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e275be4dd07db850c8311a7068501a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983f0889468911d79973529c71a8b55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ab80c03f070770d7fe3dcaa668c6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d901db81cea220d4e0d3ab42ae02d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737a5172bb83c56e04f91b25e5fd4d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e25b43a9c9aff98ba4e60d2f89ee4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e4d65d9f1d7ee3bdc4803af13e3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c5b6fdbb7b275c76ad6a8975daa2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305e3257a9ae0bbfc5e29fbfc12f19f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f4c821a1a0c196572bf698949a1fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcef492d56181dc64b26bdcb2ceda78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2c6a9ba95f40e85cbf1fc4a235570339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeae91f5026d80a789456566d80d97f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de6356af1cf235d091bc9848142e27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba66d37d339973ec9ea9cdcfa7ff7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24b5d3bcd5b0d980c07efa27a5a7a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba8a86ca5a5579c23f0bbd040cc432344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a15b2f74b399b6b61003f0bf795da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a78e6da95130fae349d48924021fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f747805a2aaf9e933baa2d8c431b49a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e52c36f9c4ae2e256e33b29bb7612348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a212a2d95f7387c10bee9b59bfa7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8565864e5995dbb0b085d34cade15a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60c3c3b142e36bc5e3cd3c82789249351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b491663a27afc171e30a4fe6572f4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3584e5ef164abd53512b870e90695d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867644b3ad5c4d72a7c19f35e50d061354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0ad688d0f827324c7ac9e47d5df9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f570d4c66f6fa6350b701ebc1a099c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c037e5a502e1c7670fd7749a3ede1ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a8e972771c786fd11a0b27f36ecb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3c879637567ae3247433df5915394359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03a50768a4a34789f5ca9d5736672360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8485020cd139e925f223d76224ac352361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759aeba6c1867654ad5c95ed4ccca0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217199861fba84492b43672901f295f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46d0c2e12636c7d3cbc0c716624b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220146eaddab37ee60a24882a919801f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a42bb6fcd8de46593c5228bd4028366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb649e240c1045734788341542adfc6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d95e551fa0ed6a395a967470384980368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb4553a7e35ece7f39ce04267c45ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c64f687ff89b0f9f4d19c4600259370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb33e19bf0f4cc680dfe0cf7bd99bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d0764cfaa558930d01fb74948ff21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eef395f6053c92721b44dfcb83de9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91656d416f66788a82b7c9f7306ee92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38165b5938ca8f3ce4063a5532ec74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2182b0a37232df9c585b8c38cc592376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6aa9c12a7f319248de80e216c7462377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a3094d96ad46f8493be64d1507ae6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1885066c4ba343b73d9499689300ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f587d3738a9e5ba6d263ac94512d2a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6c5189c4d5c7a42a3b67927063b8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc0679104c69e175cd2d314cfb8f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6548676586d87d4faef8623bd28d6a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380e403ddcb68366a9f54bf480c4c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b9c53184588ca326811735c06d38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1e95b113b881bb5b252a28351f05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a37f5986ed98289f9ec3c452930994387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d5cd6511cf84aeb820f382bdb8855388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504e8d815ea6c979733f402dd433ecb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222ceec23a11747a3ab50321beddd70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed91f288357c75d4c3c3209a1abf78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b2147d376945a9e10bed5fe38b033392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15feed369bae1f4c2ffefe9c456adc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afb15140b3ecbfb8bae2ad7b07c41f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62fbfc4998570d760d175b018c3be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0dc95af5c15e02de1bcf5e2db70a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a122a6972b432c176be6532ff741d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b367fded6e4042b8ecc347a54553ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9ae10658f7883fd8b87f4a099994a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9976ef551848cda578a9552daa7ea4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4e33137b77d8e4dd0e1876537496401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfac1ed9a7f474a68a3ae13698dddd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a811f4bafd59d5c05ab7eca89eaf1f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aef8e0cbeaf509cd8ac991383c5f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b770497c725e98f05d56ace55606894405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a5b432b8c2f2026444e6644a02957406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7995bdf45107f777356acffda3859407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6c7ab4b5f387bd582a3b9f0fde055408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7a682eed6642dc7f42648055d89c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca285fb7c72835707e986badd564ffec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4fa3604d1e3a1f160d1ca26c02231411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5abc1c034272aaf0d7e0c7444c2efc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae1e538e0f754f0fff1a4036f40892413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37745a1ae8fdecd5d063eeaf9e0a2731414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b2cded38ca6698fb9041a31f7dd45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9327192a4a889b159e5a92d421754416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b315a777eb9469ef3403da8b3d3e117417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b7c188b2aa535f7b3fd927eeb4044418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa803ddf889f4b2a0f63defdf94a1b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae60252edc686aa8040098cb92b243420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf46437670e03f599fb4e1f35356a74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe342578a388951fa6d898dd68f10d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e31e53307f8055a521cffc146a98f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6581a1d54420b884b3c19f560f5e45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b1944f8e2641969cfa8ecde42316e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d986e754ca46c46e6e6b7a8210955d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960136c50b170e1c9767332c9be5e1af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798821fe1ec678605a6d3d82177bceb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc747788cb988bfd9b00b158e907aee0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c03e4ee782824c4592ed9d20fbc74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7327c0b6307f4299b68c2d3fc8ed800431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c5a89e771128ba9e74fb6be37ff10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce687d66cb1733fb7a69dfa336570433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba22519ebcd4a8a39664edaf2ed31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1df6caa21c19ac7bc16ea1c995186435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd793cadffd65f206d38b1d46a689436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d0666af4dc18a7ca58163e44bd3b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0deab8566463ac2c36422fd00b83fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfe340d00757fd6004396e56b65327439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba1741589ccb50ad306f700f189f23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8f07dc64cc2c9670c00b2aa24ee8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bed20f567e1af7d70884e99cfe3862442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d3e7e0518bdac91c23840493a7887443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282e0749ecc5523aea9e4a95921a190444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa531e4e36adf398a640ff62f9098a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddcf7782e9a829876e71b6915aa5eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a01fb0c05d73c77833c25dada7ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70036e82f6c4cc63ff1c937fe50c7b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06389ed33f3886f9f88ae52be873510449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08fb83848fa41e36f1abfd2056d90f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee3efed642d1b34b87a5d47fdbefc7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1542032782da7793e5a11179c18dd2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9965e7510ac3beb0bdc2388a5eb9d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb97fdf4c5614c81fb9e1f7fa644f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3d4e369e4f61b0c0cb34c39dfc0b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537dd1535c8670b67873e0ddb18c864456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467c847238a2e13e5b0dcfe99d77065457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60a92bc72daed9eec120497d5d1b7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68093f2781ec117bec2954d7842e31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d136c13ea0f911ff1c44d4737dbd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45e21963fac4458a305e7fbff4b38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edac4ea71c438586656a7e3bb8d3e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf96b52d29ce42eed7bd7efbd4c707a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbafba2e49c50dbbaed7dacdec32db5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de09c9b6970308edcc9c8a21890e80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422493dbb761afdc8c917e128cbdd10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af823d0c925b8c930760dcb2baab710467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0781487b343c82bf793792b39bae7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597f3bc4c2413fc4989934f083a243f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dd5d70e15c07245c91c279f006ec2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256f6dfc14895e8b7e8bf8087a7c0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4909ffbf6a73254a754322a78cfc2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e5eed51bc801bc2c08eb4ee7759e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ac7babe3db2de37cc8f5b53ec52f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40c868c6532464ea34aaecf2657184475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797613eb403cfb1e8b3b110b016209f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e1f2a809fa55d52bb2fb7ff58fa8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb321b7d942ea6ef9c16a9ef9a9fcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9353168e17d3396d547121329b6528479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c07c0d3df51529520dbc45bcfd1f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6475d8b766dbfd6e18461a0dfcf735481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81051b59b0c86ef2c41c7b7f34fd289482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ab352008432329fd75520e46b6ac5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1bb7596491ea952aac7c63c520d46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc03e30e07b80db8ac7d7b3a916651485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c2dc6fe982988094e9b671382adad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba210bc2423d398f00c2fdbe4ae43e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e6785bb5194ecb79f4b20fdb3559488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e2a554dbeaa84238dba2ae3da07e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a8ade1981a9653b49c67cf47c67da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81129961e7944c8c4f6894fceab4a3df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e056c866ddd919a3f836d780360b50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a0d1afeb3eeb127f5704b0d2132e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b61702bb26abae9bd979f13125026494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a5753eaa43910c92f64b3f7e1aade495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade85c59489ead675579c74c9edbdd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb550738e78f78a4ab80b1cac3514ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a37a9420158706f2cea5087859ed3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d265e9bc3a559b5ecea48dc081543499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb27c7a1e0949b6b14258e253d6c24d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f6fa47feb53960670b32a23af7218501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0869a1751debbb4d3cec4f37be37b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ec85cbb21889b031f9bf9f167658b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71c74047d53597de827c83013bc155504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a6b4f8b316dbac7524488be33dbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6109818b2e128e975e4b526ea61bd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae100aac9e7bfb5238825d6e6f6ac5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc08ad9daf7503e7b447b35fe8643de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d640eae5cfc6f2625a722b8daf2da1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751a29e8bd482e555f6938ef99ee31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec83ddea771e737e0164ea2fd9ab0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b9e5e7e9f422e4635583c248514da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712de722dd20ee85a7090e1d3bf9f4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379753351aaa44f69b995512846a93ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c127f8c8a642df79968c7f0668c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be6a7b50ecb713b6d2502048a74cae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a15da6c1c2b0ca479a597a9781665517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab06548a18b7c84b0a7c2875cd0347518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc043fd5386f9b8500cac08fc2f1a321519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f61d411d7964401d08d3a5c6632a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685ce31f9c9b7a0580af5cd25cc69e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d4272fd226e34a6abc85951bd3bc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b62e6a0a9f2c11409c71bd86d2da6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720cb50510f770b890bf557d4721aed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68393962f1b2dc85df153e82d838c243525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eb1078c231e8bed20925589db9881526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c861e1539f823bb0f0a50d535dfab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e260409deed9c603ae37c360c1161528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af82b3c83cbd3175cf3a40fe07ad2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01e242ba15fd15e045732dbc38bd50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98d2235903b40f21d93170acf84fb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba66c93bef3898738850cdbbdf7177532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cec50036aa87e6d08539391bb93e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16a976a4a6de7740c2c2bcfa6a40d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f226ea97baaa68c60950c5ebfbe379b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6906b5d2980ff7e930e5f68e197b36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111254c11539953b52603f96e687e728537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74db154ee6998047cc6c6b5728b97d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f32c4d3d435ac856f186cacf940c7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eef388c5c0e4bb15a688f89e75844a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6483731e60657f11ea50381ebfa29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc01c6e289f50d40c1eb70ac66b7b65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9778a51b79a833ff5950921fda757c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e1e738d2c3f5f606f69eea989a69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb648c80fc0a8b0e2f922e048870414545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877f3c35e0fd2b94589021067eca63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b759b8676ccfde38da50df373d237547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a250e1fc84d0d8342ac58d2735760548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aca400d1361374f2e60300af0da6de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d813756b391ff584ce4402abba97a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841b6966e9eb306b38be94cf0dd03e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5c291f26bf8291f4eb1ac01caf70e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec169238ff2e993e56951f3b2c2672553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e09c1b6231e70b52c3b58883a9b75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42271b6007722adf52ce86d23d0acd63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57851c9d41753926a9e31e59e8fb93c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90eb31ac1101949cc03251bd65da11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09f6d4584de185d7b502142ff4d95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7c7810dc8a2d3badafee4dd23fd04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed0e0a95fc4a537e0c319d31b8b6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7a55f66660ed8bbe661a511391f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ee8f1f3a80487e2f150e8cbd8b19d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39945c612fde3a2eaaa9e351b33453563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4df97916f52be86b8984ae145da0dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52359745e67a261b45935a64bf5c4d77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a25ce1f2d6c744aa46a5d342eaba8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cb3e6fcadb59177b6618e10c2ad93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64a819b5fee7c19c06edd046a80701568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd6e5aae87c88671688cc8a2aae8f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0d8c4e1f5d76fb24d639477057122570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23653254af02426e00dd0224c688a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b2c6dd3b38b66678171dc9e8d3b50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf1edac17bc1163941b83b7e53de7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24497585975ef476cb4c3053207a4ace574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828710ad1eb752b3348a5597c037139575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddedd376ad5e2d600952776cceca9cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e302b4f477608de288643977a911edb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc386e34118040c867a19ea13e4f58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf88e0d534dbb1e4851fa070aa7a80c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb607865e97d867d69cb0902d1e952580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933b29db8483bd4b02b01e76dfd1a9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a368ef42ac7a5382b1ce31cf4d576582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fc2ef97d8962bca9bad7b11954845583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dcd26c7dff72e4facec730cd140ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f0b3867bc094746a8722941f8347585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfb44d338389125f10bbed1210319c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56699f99ea575ef2fa410868dd2d240587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6444e2e66fed296e35e140c648fb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20892a7b8ca7b69fd222b1a6fea6aa3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08397ef10b34aaad325523421c964ce7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df273a7e42e03730aa739064703e6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04620de48db3720af92ba89e95119592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b238fb739a4c287c563fc116b70668593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90cd827591333c2138aaeb16035adb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409f0e91be79acfe18e26831e9e867d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c492bce2716b5c352be0a90971547596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258ea4988b27df429a0a9e8841098ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40bd524985448f372c7bd85eb0f0b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4b8ff2669704ebe6fd6dc8ffa7ec8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603c9fbe6555f9d11593dd67c941200600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f973b32ed4765d6361584d17b1909601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29b5de21cdebe131e4f3bee5fb0bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886659723678523915f6bd4d28d81c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca97dcf44f4daf698820c3b08ded8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53227910ad49074c52ca3ee422fca0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77026a4a667abd796d8a13075a4606606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b49e92c64bf2606625951ee5b8bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8484af450a0e5da62a73e8ff32bfa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac1ca1b45b064e09ed938084cdeadd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511bc0e626fe57c6966a05cf804b994610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5216632eedf9fa54f8f3695cf5ca584611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abf610a900197b17529987b5b506c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c166fe07da9e2eb18c84e0f9c5e32f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab71ce184e918f03778cd84518757e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460b98f8a9a0878a18fc3eaccbd8234615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81cf2744f8fc46f3d8661f1a7b0b14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0645cbb0470b26229502e374d171bf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f508548775ae958da442d3d03b495618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad36f3bd56415261c1c57a9da96711619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b77acabbfb257c1e96fa53216f31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33fa10cba244a52202471ad94a010c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c8d4b53f36f28511433083e5c4863622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195bb32e9bb39724da2acf4c1c698da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b9061a8c69fa4ba8112fe49089a40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84786146f1c9750a53f57d9dc8e7b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab00b3920744aee701111e42a6f7ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd37ea544e0fd3296bb77d9fcaa96e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02adb39c0eba71861352de18c44a63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a946f7a17700bd20cc32aa9cf3e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906a59c1d954407833b1040b8d61b40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfbf5d89e7c4973b6fece67a49be94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b15c0c4c0b2e3b4cb1d6edc2e238b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5764f3334b07534d6d34bf4b8de94b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dbfa7034602e8cb1b2e7c576c6f3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650713bf2c9f2299da90b89279f4d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636208714cc3cafc90a9efcc0e4db9a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5070fd92708046e1337c24b737c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4704315c999af3bc0c742ffa1e860d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f5398f776a28715f59caf50324405639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b326475bba70a6c516279f6c92427640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e3bd60bd518a3d5aebe0f632fbde8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3612a4ccc648a4acb51feac738c2b0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee899dae3b94302bc614f9cc6a2371643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171b4a9ac57aeb06de970ff13f66206644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21e98ae9a70d18164b355462c0653645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549634170d54eb34e6cd23a8b3ae2d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f8e9d1d5f03f038cf34a496c3e94a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8c80df56b9cfc21e9ef8931bb5468648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e109c3208f2d1397c33b1d3e8e686a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557a4c70e228bde46e66f17eae6b15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a51328b5c538db16c9ac04771f03b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4833e72f0fd27cfea9bc31203a296652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9539372e5b556d0d9eeeab761732b12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606b62b3fdc901516b70975b0c8d7c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9eb01fbba7d9d87461f7d8d341700655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aae09b13d066e3336505384d91061d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343fa44d360482e2be0151dcf8574e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad060dc2926cb330765d4e50cf736c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249b481e22c19d18fab294fa6b4873659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff1d1cfca7ffb55fbd22ed8236020660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d00ccfcde5ac52f55875dc5cd3106661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eaee38d0ddfc5161384c8a12be0a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a94cedeba7a62fbb382e7e5045927663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12221a4edff5a7a1af5db75474105b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e37ea55f9e7ab31c32f331d7336bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d45f0636429537b0177bea72ee1435666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ea5d03b46e493d294bab9da551306667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650f5467b389894bffb8549afb6cdd9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ece67fb32b24986c77d0ed8ba25c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77722ddb774e4afd934edf2700b4b5d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d4ea58c3efb46123584ab96f0fd3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200220df6d496a637604065c86e41fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760415428c521335eaf44a4a5888dcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969b335b53c6bf98a277d357eb2aa3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f56bf5587fa7ad8fd287c776c627a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553c23302a85ba86331530dd2d8599f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237d7927ef806f26ce38d577c3a05b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fbef7334e5492f1b3ff0bc26567a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465682a54cfb6bc9b43fab7baf1e4f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babf07b72ef9d720ea5e1cbdfba16f5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>