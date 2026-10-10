--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385f21633963b69eae50fef960cab621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e58f6fcf248e97c65bea49d89f2bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9449cdfc02c848962d29dc93564eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f2a7eb1bee31dad56ebd8505191124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386e3e406e471c970c93f035631f05f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b603eabafd2822e14f0a3a034c8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cedbdab9682fb5a229d78c13e594a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17986aca9a2295ab30c8c55ebb722b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95b912fc2de42573cd5d22a0833d909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8195ff754b36fb07836e1ce852c0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b580e6f00225aa7d481ddc580c790d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a3312533ad76a85c980b5c2ac557c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4821b640aa1177b71dc3a8ee21bb39013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e27b5a07268e018b90a69599f5c1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e7b3868ec4afe31d04ce1e137574b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c696f710a7a0c3d2ccb23f9a7e54b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65951260afdba2633bc09b74114a34117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46e3abd205786b032d7b467363fa3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d2c8bea5e19a87def565a8771e89e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbce8e1312672a757a6d8f0cd76eee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec295cbc67f123eb2e679329b6703e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208768d66a945873a8f77610e45a9b3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e07035b763ccdd7ccad8f252ab6b0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de1d4284998f2e4c261a6ae4ebb02324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1b7ad77d920b9351b061bd96d796025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de800006b651a8a296282783637540c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd6c0c2dea7ca7240a613e5fb957227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37948384e8bbcf0061a419a73cec5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834ff133073bc4a110a863a764007729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6114e2225f4a77743e6bd1bb94e2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6681fe6f444cb01f4a5ce2ad32ee5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79463eb05c356e10e9aafc08149bf90a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973cb44b971bf0e92c7acce648b20cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992440fd574997ee6b84139ea5887bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96c72b0e4155dc8ead5f3bf9e48ed535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a65dca017667d00451ef6d162f4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b2e94929085d583df558ceeab1ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e5ea9bb76eb87ef057fea067501938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c4b246dd49fc7f783889f6fc0d7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c864fa6814bb74208fdc0c7afaad2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6107647cb181b6503f189cfbc36bf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6819eacca76a5c5eca9492043b629642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915c8a50e06bd552571c3d864ac85a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3beda7c7949f8409928423c52dc0bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7be528c7bb9904efa37d216da5a4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75bf13a3302232af4f891edb149c1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c25c0d75e32bbf1820b4ddb4f3fd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05f51920f2ffef013063961b8ef7ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003dfbbe19348fd710964262ac5fcc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6813111afd723b53869bbbf6de35a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de1088c64e6e4f14ca71f8ec79029351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c97f11e3eab1534e7befdbc00dda0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704fb0969d18c645f97142becb4533953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d9912ad0a851ceefc974f195e985654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7cdc3db62d0a7f74004064b16a4be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d495879d2cdc8959a613639be3bbb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b3fd6db6ca511faa5e4e3497f278257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90035eb82195aa8e64f35e051e35c61c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af03ff16e41553166846cef2d290ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213fbbe561176c91eec6a0e8f5e30e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f6ad665a423714a12165b6ae0c8d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc61198f8af911eebd83635609a356562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7537d561f843f15fa908c929d813b7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cdd75e1c859d8a05d756cfca9ec2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b024bd10afc8d155080613817592eae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514eb20bcdc32944a550ef1fda1c6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bbc0a4c3f95f6b8af2dc8077169ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37869ac05c74e4550c26e3db4b234868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9622aff0f33143342f608dc00f49c2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881fb38bde4e7b7f93c6058aad5ef2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93534175caa3414b0c364a4618f8f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63fa0c90865573b59820c01ff5411472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae553d364a9832784b3605bc1abaf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8907c58bc4e60f9210fe91a0800841874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aeff48fca27c527d156010df837e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803a47793e4b0840261bfec61e34da176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6acfac2a8dd3459a7a68450c23ea9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e5b1b82e099a15fbf443bfb80dea678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20760b992cc1634e2ce44cf511e3e1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8bf836bcb2744987b7effc3ac923380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910d6faac44cb01f57dc44f6c16ae981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2619e866366e11e186b03553e018782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30806cdf84f050f694dd21075ecf7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b33fe10cbd9ddd1895135c5a0eaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40958165f3f5f6bc9ce13ef9e16f3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ead929bacb1e557396373f01128c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9f3cfff7f533e0424dcf8b79d612d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54776b7e6b7a0dcd9e07757cc31ad6e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f383b2a77683b7dd0530b720374f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90841767b4840396b3678ea8009e799790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e782ee074259c999af400e1a79540f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2220883f3d75ddb6cd72a88ec814b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f975a5570000e930662bffb4bad8cbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4d3f02e8e98c15d7269cb81d8234594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c870883bce47bd5ff841743275564095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7b84c2695ecc965407331afa0c94796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41459ea66db4ca56254c54597358a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e8f1c52a9afa24ac28bc8ed4bf9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63905868072ca0ac41e19ed693e1bc1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd277bd25cca830b9cd8579f87b76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76aca60873f123bc3d88e9171f5a4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58458b292b793bba33bb986a68f3c68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f77b31a3f9090552ea37e8ca457ed0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a881379433ddec9be8ee9ae62fab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d41a6a228c8f15a555548c9e55a8ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90648ee5d76cd7d5ea77d1f00a2cf918106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64479a04ba0bbe3dae2a58a2c4e5c1fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d920418dce0f905e4f2afd833cf9f15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b4d68522bee8f21140be7b77fc94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8b72568efd4a96b57e2309d179c12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335009a39a61c92f5b4ffa29acaa719e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec6bb8d3c6af6dd5ddc428a27a66c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd170df05d3e28e796dde25ecca6fd82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c825f4b62a0ac8dce6bd02c7636ddf6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857340454ee555a3f2e5fa72672aea49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f14c138922798c9b24e5d3ac983c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa531d3f55ad7bec23154ca4fff5883117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab14b1a65872d9c45bfea1a8014b7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeaa9a6930c9a7d6d5cbbe782028fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee01442aee563af31713d4b0a0af0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57158b78b3812247993a1ac1316789c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c32f709ff566d5f1e9e3e1ecee94dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770731a4f68622719a7fe1292c87b38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8afd80f04797a133dfc87539fdd827124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcef5bfed53d98d0b31197020dba440125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb0a956b3a8db4d6286fd9dccd4dbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35669e45e2a333916cc51712828ab8e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b2cbaf8145a88414b9e43dbd0a4c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e3e03f6e6101d3e8539d437baf32a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec738872cf76df8716f0c9cf7df895130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93a283e6961e92796c166b3cdeb1bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc732a008799abebae7702804fc4c21d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ed387fae5eddfab5059be93e523dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7c62daf7a14ac9f0b28908dcebdc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8d507cc9a134bebef1b9883fcb0a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128ec4cd0ea90d05b3e600e7fc1d3c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8643817c5d3054593eec4b66d2074f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e92ea8e88328906ef1e5579a2137b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a40c198f7288db7f47a8cd23b36310139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899c32a4f5cc931ed1614e342df6456140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650dfbd031f2b92d04ee5d02e7bb1b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6aaef63ecf822808b75e2a74b42fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb220a522011da9e0dc58c0836b1979143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429cacc9c0a17e7eaf147badb94ca3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ad84b8477db83dba71dae21ac90b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f8b842d0f0dff9dbb83d0b1d72c25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3053d62e3563e5e73e1ef4ce651e645147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60afe554dd262bd2d8b1e104816b96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e55a68c82fd1cee467e34a25c7d23a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2645f8af51a6cafb3e80ab9d3df5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928adc4804ef77b38694470a61997a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1961a72203d758e60592e094282240b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac639820104a46461df99f9e68768eb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986edbe16f6167d89974eb7624236a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d131ceae5c209d67f879ee9a8b5894155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6d478a6110759249ee775eee1fb58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d44e866ba464bbb785938423c1327157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c13eb892c9f2a5fe79b1d581f07a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdd73c482a481399723118a075f6e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5202b940f0280bac347862bb9d677160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823e75ef27f5ce0870deafcc8c3c3c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540dd12d6b6a90417ec3186f9968c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447f0a31bb62948a287951c33c8961d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408cac5bbc119359e435e46b9d1851c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe44df83d241c12aac74640b2f5cc34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27397361ecb2d96f37fb6d5a6928ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c253ce81958a1caa3c36cda4441b6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7343f38879dc251a77a7795516474168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a1db00b99dd34ab816cbad950efe7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8019ba316ad1f307db08b0997ff15db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907eda6d119c5d9b405b8b9e9a007cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f491db80a3d80aea6b86776bc008ca3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295350d760ad32d6b3b5646e209a318173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c01cbdeace6aea809f54766612aae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67483e59c873734a102053f5dc535e50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e729f9bdccc63995e2d21dc3e7a205176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208f42e2b32341457ba2b0d74458a55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc6eab38a93d9c9432825cd6583486178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b13642dbdf26adac894a4112d8631179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde3364b4173b0263b8edb8b5917aa4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e54061877fd2c62ab631053f146df3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861784eae9ee94f619e301adbc6c7510182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc5291e4baef21e032130b0efdcbba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b089ef49865a2da5f06f5a0c0a4d481184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ecdb70efbcc6d1d4ac10a5719f069185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c36b497ed6c805005ec38daafea5e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca11ec87d9bc355191a8d350484e54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b7cfab6c475ce99eb20b12b406ded188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00e3a113ebe809bb15742e24cade74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c9ae882862892ec811ec4f6ed08b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b754712e575088de323093db73c4246191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda59c99e91223ba48af80670ce5137192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8acfa5b10089b6f81defea66b68c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d4a113e5f62f8818c86f3c3c6a62d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16183ca0d82dcb3c5c2b4db27e35ce1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cbbd8c3620c14657dd63fb738fe77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c747364e416ca8714969adc931c60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c99bf27ebb21bceb9a8a66369c2b5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bf3637124d2368ec6138b646c4803199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ff3c2fa7615ca71fc31e22bc4af4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99123150a1748fb0fee5ba35aca6a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e616cc486370dc6f1444ad5c2cac9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1443097dd7ebf77cae787a8bb886635203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6665618c6c00222b452f54c58131acf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe1acfac5a52be85bf44f203c0e687205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4b6c78b264a2186b147fd6c3f6404206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609f8e2c62ffaace0ec2d7b43cd7f67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad3913a58d0a44476f0a82d5ea35b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490bd946592776c46645af9dd0be999209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9b0591bcbae697a778382c6beca2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe971f8545fa148b671d3308d4e614f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6861b736b5a2e12ab4dac69db0ce55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49574745c8dc6b33016fe5e2a09e63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e805409e1821cfc1224bc4f484892f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49c2836a59d6f68f709f7d96d99941215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d4267a27cd34aabac37dd34dcbdd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d564b148e8eee9e494977a48bbe28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6fe661700dbfdc713dd56c276867f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc56a15c6f3318bbd19e929dffe42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbffdd652d47fd11eeefcd1f0e6524220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d72b3bb1973adf6aa72284bbb1748221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb319b00f75bceadf70d0e5dd7749222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34fc0dba71ed3b0dc5d26678b1a610223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acdd010d3a63b7e3c5ae5acab17136224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042041a17a305990e35c33aa5011954225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d086c91d1793e1672ab907643772226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ffae3e361dfdcbedfaa2cfd0eb8f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f43a1269964dc119b036384ef459c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7391c5edb6716088d51b77bd89753229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcee1e964579e14aace999ae273bad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914ba63dc0ab582dea0745d379a108231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccb6ca3f4b9b7144f75fe668328a42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69097721c5afda4d6d7e46d3509f9037233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccd857378243dc382d2f18e9609b9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd21e7a2f06afb516c520702e67f6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43de973bb5a3e0c62c8d36748d9b9c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf353ec64112123bc2c8f03936c34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf43ba1672378c43b34a2b077445d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d67ad6831507097f4eb85a187dafa1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc31b6ae06237df13677067e502e4e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb45bbd2a3c8c881c5c22f7c483cf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa9ae5a973250141bb4f4e69da4b4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7fc0c034e66f541373a209d9eac22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925be77719a79522593ec3dd32dca7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35492bc5b1a402e57045f401239882245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4fd030f70adf36637a561c0af7463246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de72c6d482c3b000f4468583e820a31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb87c54fd78072afad7390dfbadcf49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97f9e5ac37cc2c390402f3442d53d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b7b5ac4db632b5a44f56cfdbf5369250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a468b5bfc1aea10a93e7b5f8d2ce901251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dca49da8bf37ed3563a99ca4ba9b34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5ced9213ccceed9a3197ff81b56a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7edd27166fc0bbb3f338aa692e17c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38158ef6399feee81a8a248c346a71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ec2fc530e487148f4600f62acd732256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2551d9bc3806e332fb0ff8b5eeae42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edfcde5c3980f466a60993a2cee1a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3189373c502d657be663207766eebe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c1683a2f7e0f3b7aa372b74c3b340260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c681a1b0c3a8cc2899e4f93932bb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340926f2b3248e1838aba675343c73b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465596336980056c08d43073e893b92a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b6aa5398e9ae4ecd0f83705af894264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27877319023b812ad04c079e6cb7a095265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a783dc0c6a7305b83699a79909c4e5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df0829badc232850f68f7a55d2e9f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a769f6f67dc4bf55d334884e04aa6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567bba513b971e3d6f61aa1b38c5ebc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a486cabfed2273ed6ea0fea59d53c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf84aac9ce53f818d8957a9d267a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce74242fd4e4906a786c71b15a4aab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3255b69acce2c66a43867a6b096de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74efa871d78f9be1706bf9425540bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c3a7ac8cd5df2a7a15ecce0a8fb4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562dc22499fb516a03d7c5da85c6626276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49997feebf2929e548ddf460281e9bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bd656c4f439560d0852c0869f70d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b920ce10400a25ddcec740270d16e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0422c82a2235172e8f8e3ac8f0d99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf5c7e104f6db8f406cc20a41f70f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680f40f5df3fe8f35d977217f12766282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0c140a635aab3c37eb02e9802182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdcf594b564e8b8278f5e9a76960ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cc51fb17b956ac6f5e91ce03b1ba1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a6cc6f87ce32b3a9e84a3c10d532286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90e1fb9a3957e5b39ec2ecea6d2c9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e0fde4d896c6eb45f8faf0191f8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675512d5a798e8aa5329467656ce7aa6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ea58326d60ac1183f55f43d96425290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f435d60ca6a8dab55cf7672b7cc9a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b14cb0e9d57437f98c92be31ae445b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1ffc608665ae2d33328442299a1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6cd15674a67c60fa19e827bc6e5fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a903c30106e3986a8bc0ce2cf1f2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e603234f5ce1f6b01cd6f52e70a25c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abe1b87b496951b9e5943894833c4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2407e4c57710a2b8d9ee02a89b02c36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288bf76ac558bbfc38d598cceeecbb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df217d7021e52bf69711e458c2f737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90302c7e44bc1d45811fffe47e06ce96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ad65ce438b84b7c903b7bee86c2c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4a7fcf7a52ceca6e3a6805bd4aef4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2e3342f8d4b06c4a25b8fc9c84695304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66909866d2f1be1b29abf7ec6524114f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a287f26a3cac5726d7b7e98f5e9ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5e1f28272b161cd8809124c24855307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b8dfc12ee92e4a69159324ca1938e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e84534306470213e480e8014e6aab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4e0b6cc17389332dbd7a5742dfe49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc043d0cb570cb87de0b041229e72f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96df577891815d394aeca214c499df9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d5ff16e3c96ba909ad9ff829ed1cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5971ac5600aa2a4ffe5d9106bd895314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12745bdd1f03486607a9330437ba3cb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907cd522835f94161c84bd0342d5774316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9982a81d9abbc28f3789d356530c79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91715b0285452e260bfd125e222c1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aa7192523f6a96003fdc6393410bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a118ec235006aa92e131ab46ba151320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b304709f288e4c56c1da26808d282321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507cb9c401cfabaf0115b973184c15e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576b5d550c20c6716bf3724a2e752a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13151cbb753b54662585df38af768e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d669b7ecf799251b0a3b674cd98d8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d807f570841f852e51499036d09633326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7b809f9741bd768c562c0c832b011327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc6d7bcf724407b20bcfe70441c552328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aa75ec8d590f7ad39f81951b77a65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e12312032895a6c50a9d7dda0b6698330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3310857e91ba859e020234dd2d10a4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02a98c841c03fed8521bb8a9df1bf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0117417ce32aca0b4714a9d014215333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcab89c96e1c70c270ae944ad57091334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0897779f3e49bd69c7cb53fd9c9dac4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef24cfeb9b39c1a4ce42d345a00d67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ceb42ee7c38a385af4965168e4ef8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912e60f84e2f1545a18817d00f6b1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb5c3407a5193737b5fe0bb0abb6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fdf53a638c9151efa67c924f1a48a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ec7177ff3eb1652c5180d610a854d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc92f823c20715ebbd08989131d6501342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301ef8bb46c2b21f4e743f057bab59f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8784f235e0facec479010d2be0adcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce414beb680f3d1a047dec23aef855345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf2e840f2b0296a21aab234fa9d947346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88e409b79b2fa82f14442cdf15b1ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236bee6ac381fc673d3f38e1aaacea2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777b36bf28960f030796a7e66bb365a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911917a9b916841eb0dd3a43e1a8b676350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66952759354f81034a0a90c17a5ed18b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9258548942089c4f3beeaef1da441f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102e098d9a0d1c546144142f6dc3981353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efaaf8514c6ed540d95faf16bf005b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8846df05f04de16284fbca14a2d84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f564a7dd2f31dc687ecd0b5184c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8609c3df276664a3dd840adf9ef5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a62d6a519c968fc63de9ca040dd60d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cea2acac18b07c47d4b19b1d16f912359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aad762bc65f7c11030f9cf0d2ffdc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a899d1ebae48465a16c7a52b0a3d3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadef10eb98bef6f11eb167a5ad62d90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf138d63468b5ce6d062b57e784f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c7b01e203bb7b139a811f91d1be2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e0430369d2e510a957393a64aabaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b03386a0978d00cd039a2048ecff97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81339fafb8c8e28ee921c0dd195c0e39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeb20c8973e6e8bc3ffb64a5e3d1a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b8cac1dababf89fe2e73d79252b7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7522e27fd8bedcc08293d52315e69ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47298862038cc72e6fe8995cc1d667371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85c8f479088e89429bc16091d08853372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b903cd8d1a79e4ce1e90bd9afac6045373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230a769b52bbb34b150a3810c43da21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546a608d1c02d60e2f9115d7ebd87b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b8138c456d166e9a228cf097fe80a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75056a8c73c652705764d75fd56c921377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56e34c83da3d7d2eb475c082a845b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c99c779c0f123cf17002f9d712c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e196f58289485268541652344bc34f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b713912e869000e7f97440e172bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf903e3ea52582a90369c33b773c53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9211b6cfcd3db037a20dc006841a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88725fc329cae2b99602a2b049c4c226384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34493c08bf36243eaa595de153cd6273385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a92b1bc6356bad3634cf9479eb9db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5e9184c4b99ad541785f6c54c4301387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be4e77dec055a74ba2fb882dd3c8f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba578972beaad9a385d73981b73d91c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a694e6376bc9732612053211a33cd16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03828f2fbd36beeac6e05f446140fb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af161b424905b01a3a8e9bb9ce449d66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdc85530ea4817fa68329192967519393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4521d15d471b8a4ff372058d3a4d02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56ab05ec3161815eddb69d9713ef3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc79443004cebc82f9d86dd99138e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f19558f3bf1c998d3ab0e3fb4df5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b337edcef92bc78c4de9ad33c97dbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fba273330a581f278f599bf74acc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb2e4c8507f375956cf4e0a18c25e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d203ee9ee4e7b6d025fd5bee75b809f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2336bd3d92aeb6223a2fa279355dbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3d0871dc06551afd3ba1823457d6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f896a8e9607ca35983df0e85b7223d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c3afc35c9fd00b6b6c52b637dda66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4109365f9c3b870347451fcec3e06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b7b57f17ae58529a070b557289924407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e50545ab2c54c8dece917e729c288408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b8a789e68efc21f043fc43060a0e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff0a3cf4222923536dc1525164514e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e83253e5b062f53b719f406832cca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569d6b88db9a2d6c91643bdf3a82293412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847a8122ef3fa5a47ba7de9e04a1e0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da1171635c29304e28c8bf86b9af0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26297c33b410426e89c469b88d1c5d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844abe0a9da74824e01c944810534164416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03653c3cf91dec14a6c89fb507f45b7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4fcc1fa289e077bd2309e6be3c68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c6f1d7e705f83929769866d3e0aee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4343a7b9f43905c26110488e146048420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1395bd53720d9f8137e6f35910ce7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dd09f2bd102e00bfbf959ea8a37ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470c10554fcd5f4f89af7a0ba77b87f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb1c715687d2e06592e89342e168dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c4f6f8cc0131f469a2ac989c9efad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae360f0964ef30526d8000c338688d49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0578dd426996140a4a0ccb72a96f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d9a3298eb74e58445bff54ee6c675428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd706662cf52f4c256fc814a88e78b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e5f541d373d36eea19b18ca57308430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd31164af30a1fe308d200aa314055431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708dca3d1cf6841ee7b478c9f590c8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf432d089194fb7f19464d4a78e42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eb7b31dc0da46980f20463bc571ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3507cf76105aba7188a970569f692f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8addd7aab456e4fb7278fa5581679b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c1d04a0224a4b0dbc662713fb5bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97676793b12c18f6d887d1aecc150ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d39151462e47088a072c80051fbde4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b3835c4c66113e64554e4c3200b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2738e6d3156a07fc387637a98c0d4ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eff014b00beba269e0f1d263e9cd2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91cd6275a69324c1b0ea376cf24d30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d0e22aa3e9785b6bc323975e86af3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f05953f1310e97fb2ba2623efb002445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3e08eced2db118deaa3b26090d66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85003359cedab9bdd2a8ad9ace503d1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da9f559009f58301fe2a42c461c709448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c3ed68e963b47f5db80dea3ce247c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09444f113a4e59b82a8aa3ab3204fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f521794bdbf82b02d365bfae6d965451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5902d828aeeeb3e62fc88b19a77f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6825e5ea7ae9b7b23f675d978d5113453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91670c9d54d0de20402c1ac834b39131454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e54b81b8cb374b2264083b42f2167455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efedcc498a585a044f8b67b07d7816f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d521ec5aba0d1b58044e9465651be0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07570eb03c0a137239f67593ac4bb285458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cea37da8737cfaec6ec5b0b880aca9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db730c84439dd6fdeea2a962f434c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049d5725dd21ab3f793e9899a6e44e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12029fd10dde1d78e80d83a023b48a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b229ec678f5ba708ae9acec80b8fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b15a5a1e96bcfaee3ad8aedcf98be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6478a9a7fd7e1c0ecaed38873d5cbc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f54ae3b1414e4416b0c84ee29f10b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c013c8a4174f6fda3e039808a9fb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627afc8a034c76be5604ce1b57430ef6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18332dc79799c5369ff7785120eec8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fec494c59f2657dc81546f3652257470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea9fbaae223fe9e289c2fdb403e48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8fbb4508172b3f29d55a1acbd0979472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef5c3ebd3c4d0265c329fabbc2fa41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8c22ddc3a24a2b931f43c89876b4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250a08637dbec70fb142d707fd3df89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1c2979f2222eeeb0fcf7115b37991476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15873eb66aa2b2771b536274e4a245d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786075fa648d546d617604b5fba714ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd491a7f36091092d89e3f280fc479479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903205f94922c4e559cf82226ac6a194480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011bc24dd87a754f3583e6bb477107b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbaf10b568f17b4d446d473ed4bd9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c01e0e74fb1aae79905746fe00df1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2e7e8060f281ad98ae86b8724369c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44a2c226227cae5edc0df3314b96f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d4a04dbb6df9a79dde36d8a3071f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d0b200e393d222173332c3e7d1489487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30681f70a39da7b40ab25ccc81b213b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7434654ca38e006c85d9536ca615e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8df0844de795ea4cb2271b0d58d632490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e284c5dd7dbf77a7d7008e796a219491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224216c13532e9c488898c234b84a85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeabc27e1430111a7af0421c88524f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39125126ff2d3172b4d8a31ea8334ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219e3d3011d99fba9730d8e0c858d41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e66f56a80d53d3768444f1a37a39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d3df48c9fcb0ad0bb05b023943cd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475af5b3fd210bb5cdec0134fbde0e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d56b417283a39f771651b3308dabcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dd7edef3935010299a91c9fb7875d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82036587f9d93f1da32679b949486c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ab436402cf60315dcab7e33d4234502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef1ed726e5044da122bb5c47a6600e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76475fb73dd072b4a7c816523278167e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7a2af6622c09caf51fe6725ec603f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed77643618eff010d336b0cb2299e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80757c0474ad668f3731530202159927507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24649f4da6e95dd3bcff1bdf70927c2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74fb78730f8417951fbf64ceced0d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f50c0f4483dfe0c599bc4bdb2ae03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b2a4751994d7a16e1e1e26785e430511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee225830c4fd1c415a6e47b7ec7277512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e8b4df13c325710bee977a64bafd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8256229630cbd7c3661979915c34a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12667a88d4d8b8f213224c72bda0b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd63b3245fab7d17b0b7c8fe2749247516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f8840fe3fa53b99a6e0f5a825a214517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82edda41b59d5ad56f1761aea3947ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d1033db97c9fa6ef24f455434813519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcdd2f3da0a67c9aba5bd41d4ac6d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707eb7919f661ec8a5990345f4a18ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2a2edbe860f560bd7f041e9ee2897522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783966af5e60451a1eb884af131be6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01ecce493b9441ccb995c9397d9dc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e97ef95b3e133657f14c120f843e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1590d867163b172abfbe55dfca23e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475832a0849073d5323f8bd8b7cce4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58059fbe88bd06ce6b4536975753226528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28030a2a2886b7c44c2c8e2729e0c64f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51310c61edfc95f6591057c33790674530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20eaa53ae88e9867b485fd0a340b59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf057fc671100190d35dd04853a441b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753eb511193be7fef315477e47d227e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d45fd15814ca40a6240e7fab8617e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e18fd2f9372466c170cb705bf95942535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0da25dcacaea38f36b7292e7c861d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494378479f9ab226a2e599815da54153537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb38b0d7280c1a8c3b0492073e3c81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbddbdea32d7ba4cb4cbc924eabb4e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01f02dce02fe2685ebc3b25202cb61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2803194e8fb69fc1e0d6fd40517d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461e110da3acf3ea16659f5edf11ccb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05c1d8b480b617e242d213f2e818b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d7100a5d8e17308a2ed29e21ca3b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a02c4acaca7e045140afb533ca8e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136849a9e84d2d270832e243c600b917546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b84c09661020ce6e4effab29b51b06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30676097e1215ba5fa0f9cf66da98980548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b031352cc01a5096a6bd4d6451659e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2c3c0469dd505b6e71b2a8e8f74bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469876f9ebed11dda57ffb91854a9d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0321a51f21095485fa4d619c5d3c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975a31b9fdd3461446b7b489230cd81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6c441dfbc210c3a5eedae464c7941554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b31c129c11ca6bd414e62c98019a3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb64270b38ef77d4798801a11237a68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff9eaa81afa5f612eb4c762c28eed0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632c8e525b7f2da1103e2f8862f66b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce138c50eb2fefae86f5f2ff5c25e73f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851bd3af21406c94d3a9c585af44a70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc902c39b483d53ccb8bc9af6f0a42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebdf8268c38b36e4cb89ed78ab0b46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67b9bc620cd6dd31ad6734bf6fa055563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2a1761caae421e0288d853ac2ebd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432611309ccdcdd75ea795426945f8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972496f497ac10c38e7a5106f41b15a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e5207ac488081c7407adf636c5297567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896535499a0732a458320eaf4c3c2a07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d9754e20b103c591b6b870f217bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf4a1ab8222b4c3095dc8f1c15b290570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef288941e7468017067a8d8391a7b88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2e559a481d9d7bde7e9334f7fdbd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9481e1f1028172ace60f105242ad309573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fe3f754fe27fc71b898a73ee254a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b227b055c26c9609d7165c975a0d2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979c5c6ec7aedfb02c9161ede0297f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655c37fd98c1bfd1bd7d2a717de90e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1db1a7cb0268b287007bf7fe573aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c13881e9b18d7dbab8feaf96b6185579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2026e8b41c980650f7b385575ce69d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8a6aaaa71a9b1d1771e9b29d5bda6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352f21270298f111376efe0f4e4920d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b4b34b049a72e88ae7e3ad9541ca3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9812bc08edd9706b628259a32dbd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea3c8a27ac082cb8048c5864b2d6e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6625540f02feb07a2b843658c4e7e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3f99ebded55ef2c4324c1df7bf095587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792aea27cd3a83f0b60a1a8c8491ad6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed961ea3c81116e58a32120080266a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66919003728b78dce9ea829f87bd8700590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6746576c8f19259043204dce6ebf40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731e58b36e94e2345dc063a1b7377fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faed3b59013bfbce2033555869abbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfab31494d50600894d9a481aab4122594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdce01ad9b1fa186ad30f90ec93b85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f8cb4cb5a8978a428b56dff86400596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55333d8cdbb0af7eb454a0d1579f6ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564b6955b443dee1d8e0f4d5bd57f71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edf2308d07133f79e48dc585accf02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f433609db7c9e523bfd696438cdae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bf86665939dc497bba14b244fb120601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f0f25d07a67ea178bf39e8cdfc0fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d41490754da59030145937c79da3ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c067684b2b4626717c3cea7f4f98128604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3e7d31b15d49c98322d0cf2874a27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160f3dc4e41e2672e3e071ef573234606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ffbd62b57b659386bc5889da3cc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216b7f91745af196e296c28cb49e985608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0433840c10e2956f782f9af1994725f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2451eb39ca3e5db15352ee8440a86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178512cde9c3adde830bc9fddc80c90e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e75d69464556c2e1eee6747edc156612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd006ec96d98bf3098956fb68d6046c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c3673517a6b057a03c981dd4db3d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3cad081f548e433d6da1fd0733309615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596858e9f6b999e0bc0462a0159ae109616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314bf8e7dea30b381c3ec72f305d44d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59d754809ab0a46a9b6f2f8c33bcc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cf811b0e53faf79ccb13318b2b3a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07033aa561b0c4519449ce8d6466a2d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49933895d5cc683abdb4299963070d69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336479e95486dd480dbf19a8379b441622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3f437e873aa6906a25926ab63957623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef959a5e0cc49905770744a6e7bb7d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9890fe0401a9d01f42d8481421274625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f49ba4175376f4f1719e7bc486db30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284cacff86be87176b8c043a9f7da32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb502e709dff0519f54fd8e88c6c6dbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaca6facc31eca92923b58b85ad6c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf585a36fb99823dbe1b1970633340630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f1b35ca3b7aee49e53078859faef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593f60fce9fc6d83c83a3880fcbfb8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d273b861336daef30c4b90897a610d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02dd3e4fa9b064fb2c301f6585e3ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47a27743c7973a916205bfbb868a3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f854f10db2e0e469c236d3a61760f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16577d594af446c801674da1fb633ba0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb0543f077798e03e0923c7f0aed73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78feacafea0ccbfbccc06345945011c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bb02a568cc6a9f8dbe7941b70945a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f29ad8a556275edea78a272364cd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e9b356da79ee68782188fb8afb4be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd6c3ac8437f07d0740d42354da62e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010051f6856286f11230d186176bf715644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b2a9f4c6b9c1cba416385a724e972645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acc51223d1a78df733046cdd9f8809646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e5705f16c8a3096d5a528b2e0c1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90733ac6f21fcd5b2aebe2ac0fa8005b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5e24aaaed0364743972d5bf676170649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d82a43fea64b3bf99a5ec25f8088a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf87dec80be8bfcd380ce99eb5f2c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099331f5c5653a3a84ce9115a63c0c77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989e05e595d5e6d7324496ce5d7e4c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ce9396ef62ac40001424362deb396654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087589deca55da4749f45c262ead8a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1b47333fecd4a4f584198d93b3964656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b33b65b5fd3d6961322f1bafe94461657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23c66651e8ae6a2792866a317eb583658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aca8131ec6d2a295a8718335e15088659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee050e0fa330f90d0cd8eeef46d02990660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c217ee570c9c59508f4c614b47ee5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d5ef594e6231ef804fad0e03469d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5527cbb716f76e7b560b75c2ac12e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79f41a6d2d89c93c3d654193926344664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f7a2b5c1da4f3463a47476f1b43ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bd5e467eb2de94cc18590cc22d7f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a6ad85a2708c98cc267bb9b0ea001667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a99ef2f98bd4c47854bd5dab3bca9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad686adf2e7885bd295ca4a8c93ae3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45146ec8b784966e2108f3fa4dafc755670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68645ed530a9df01a347fe14dc1606671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2182fafbf3d4b7f9c94815a09e2b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ed417c1b73acc781ed18bcc8e821673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50fb2a2a31524ac519995bd48fbd77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932afbc46d368528a588c9d77f0a826675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb8676ead08dd8fffe0a54f610c7f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3284d2cff58cc03d9f617838d2ed3c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997e70d7191d10a05627943968b4a30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9f522e408b266b595a2dbea5326b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fa078538e5efddbfad0333de7bfe7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320555b6ae5f8651593f21e7589c755681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea020b0095367d3e8e99e6d81728109682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ba1ff5cf1f0d0bc5f79590c767658683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cab28de52aecbdefb442e2bb89a7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b320ca6386913a8a8662da8897a1acd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ac78eac4a14dc3573abe1a958b52a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ebd54f71ba6a6c4f6003448ac68b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bac882d4a6aed660c3c93daa242e71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571ab5a1c8ec4b3153b6d2fd4a0e372689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d1016a02efc7bacab035704f1a38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8186d4d6e3661dbdc1781885401ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e53bd157ff8b1571a9dc5630a2fc8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aaa440514f4615095407898151e5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937036b68bdf7f57327cc761119425694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fb979efa4e7576b7489103cd8f844695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eabe27a3abd02749f5edebb67fba9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0c0a2735d311f2e4e5db55f459232697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9578abd22b2e02f0dc5f5deb50250b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd017259b980dc85df93e93ab5cf17b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64111c88f6d89270e5032dacf534f4da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590abb1ca50b58d4247992472f20c1c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2af742a0918fc02c0ae88599820f01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5a8c3aa406a2dd74c9174c247ce23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e387061747642c4db3c2401209f03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dff7a297a07c1910714896cca7099e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8b29c0a55ff96cc3dbedf34962e13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5903b0346ec0e3a3cdd871806c77247707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e556afa4b4a855ee31c757fd0dd6080708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e563b749ad87c84e6d0e1b7508b25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21899c8175076d12c3bedd71cb9f00a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb328aeb2dbf0e5d337b6b40329462e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a5758056ae992ed8bf5c0b03e2d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ece14f658f9f365f661d2492b1b72b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20327d8245542e6bd121c33eae95911c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ea9a86680c69026a93952936ddfb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7bc97c665c410a1b4a7dd90f3478f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20dd2c9b3f37d0ad9a539295040f4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9b8359bdb41eb1a215c2c853a843a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64442272637f24d8456940e874050bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b06fcdb6377c1de99f8ef18da0ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f52cbd61f459961b025b49d7d9ff7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68852dd3565147608e1151a8e1f25f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330153ebffda108fba5930b4dfff866723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a3a85c90189a235c48c51c0563873724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464e12570063b4601d25a10cf5156a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2015cbc4c89eb8d2a16cd4a75ce66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44401e731b7bae4c858eae0f103b2e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad392c72fb5655759d7efa46687d5e8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df62be36515fb4b0a5a8ba1c1215a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe276f5b11f288a825e5989b753f6fb730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59f476c0da0b85f4aeb6bb22b34a981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab993f71876d0dff6e2ff47f323db5532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819a4f931f8fa566f388f848472b6db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917d68120e016597dfc9491a26ea6d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac9bca5a0080cc1e7b69f12e10d085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb95aaed06989b8d5d328b89ef2f5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36470d3d614b6db4e38639d5019345de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db261819b39080c47502dbe4c97e1f988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa80dcba5d7ab74084b48fb80d15e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f4df9310fb3b5c037235f63943e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac783631c1d616cf88133ab69856920111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70373cf96daf40ccdcbccae9960f487612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ece1e789616f5af377a7488fabb68513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a30465bf09c346766bac6ae55dfa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70af0c8176d8763038951946e0e14c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979abce6091aeb72ba768d79fdf47ad416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854b8d15a86056b6ee44d1db2d7168517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b3415c20468e7416cf6f7cb86482418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e28f7c472ad2ce4a3a713f12b14e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b4d0640f862f6c9bd81265e7a130820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c72a8211144903b4af24bc8affc14d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b17b25fc1f3f2b36cd63e3d69060922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2c1c2b3812c64c4ad52a1d936981d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ccd3a997963dbb1e5d99ab0cc4c4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a3181edf265aa151cd516676cfaca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70eec2db9231af4e43ba90b8401f2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be691be1afdc166ec5baec0706bee627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108ca96e7c18129bf49d0b0fc405cfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39bd09edcf8136d40490c4f7ae4db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8f2ea60cd9e6133e2253b00de3dd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ef896a71f76916e16987ff5a25ea831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb614205fae7bc3a5f08577fcc106d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab16a47044520b19e046d9dd25fcdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce5feb38ed075cd59e9e16247e0d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95212ba7b44eb67b17365885c14ede7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2dbdd74d62ad0cdf1d78ec16a317b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b55c764365ec568f00fdf3c2c954e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d26162a7e06888cfdfd010bb6c1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29155b87b692a88dbd80e232155c56039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1cb1050af972273903e8eb169dad540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b4991b79d935ba3e9ef73439334d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689191de98e42615144767f1d56bf3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e851c24c37c361ef3e3c87f576ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160d9692f45fb3d7548140b1dccb63044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d153b6a832afcc333a3cdd5e8ad7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783764e32b1d2771aac3b711db1ecd9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655247fbfad7b187bf83b66256e910147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08277b98b3d281e20ea2a192875a26a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4640cefe778b5e118537f30f0cc8a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4dd333ba68df0eeb281bbdefbc0d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d91e34d9a04c53d110663148394d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b2f8bd22368268757b424e40e936952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cf09002828402c02c5b5bc29d9e4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf09a6b209df537803716e9088be0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213204117d7595165b1b0f3dcd876c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b282e396f0cda6c74c6423fa229cea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7758a5ab3b848f53daa961e239a03457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ae7e1b39d0dec36ca27972e641d6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbee93aea1aaadf0f6b2ee3837dce2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba78913f6a5c79928bb1b797e065f2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba945113c00abe4f71f337ef86cc3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9816a54b9254c6e8add2d19891ccc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88500a754799509ce27ab553ad6542e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cced71a97d1bb42a69388d31661df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3a8424c4a1f2facf241e4d47e146665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17e08da150b9edac339564d447bf0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bcc3fdbf9790bc4dc348f4826cbea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf152c47c27a7af61fd6acbc72c7d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eff27b37f019e86376f642499b0b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbef673af21db5d17ac97989cc7dc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3aac0d501653558b83420f79d9ae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce583fb14c03c8e8ccfe348c4a8ad972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0f6a7d12185d60ab9e2e7c77b9bf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeed9fc3c9f43d27abd0cffe6a7a95f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124264ca47dc2ee05ea065cc5ebae1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454be27a056496b39ec49509037b5a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cced5b76d5bb56a0517c19ed57eef877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a59ef9479210916e51db6ac827bb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf97cb2a7ca5c0ee6bb016e48bd62679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52224e35cf5bbf0761c81e1a8da52f0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21667f1ecbf8779d7cdba5ca7e5b851981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a2f6ae3011ee62bdf4b1f31c557e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb7fa14cb75d44997cbd1939683c9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54906c7262b463d0305193c0d09d9a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9402bf14adc278697a58f521de11885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c6dde644d27081fdc89fded89a8d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f5aba0ae60f4175e83f22791a143587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba7520b45d76535a13776110c23dcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ab56212846a2b7133dcbb3cc9f91b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0a6aa22285c1e7fc5ed30db54778990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313dfbc95b78a91f48ba597915705c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce7e885960b2fbe483be98f3db2d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9bcf2689137c57d9f0044af0d2cd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e49f7dea06e8c8ff4f7636ab0a19e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d4fcda60d43fd2b11a730c3969c0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee56bf18cd340558f1c8746b375a9d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeead7ac35f6ccb7d8d681f1c7646c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce9ce7b1ba7cf0b19a4740aaf2c72d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f6341046fe7a1bb564fa102d8b5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2932c28c35723cb03dcd60d61eccafc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13312a4d67a2bef071f76acb29faaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15062529ed670fd4d3c070020c6d00d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef673acca94e7002da82b9249b0dfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638a6f9ae49cca64f920d092bd8d25b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803072211106158a4f411bfd6245f9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c063634ed32fc3a66e5c3c90c4ef1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1078e77701786368d4d069282c883f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fc4ad97127fb2c8057fc84dbfc2c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f853ef17af03b9343c664ae916b48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497402a4709f1db040f25e620fb1bf44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c99200f27f6e475fa764b3ef9d36d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5277db4bb74ee549f093c81bb3a2abd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526327ac7446692ddc3f2b45d7b8b626113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc78f59512ddbfaeaecc1e6d2b3ea19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f72ccd9f8f2d6c0d4bccce206fed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9a341ea4cdedcd5dc0ad2157bc7fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a237c0332c7042f92124ed1d4640321117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8605dafc1873dcb6cdf7498c78aab7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ffdb864b0c6a765e80bfb0eec447c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1acbf23a17ef19dfe5deb1b9677bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4b2a2aefc3344a240034f321da95d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf16e1832a7e6e9e533ad21f1041e45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f811b16f2fc40844b2d96aeda36ffd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948a82892f62249448306ddfe91a08e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8815c4513001896857916b31e0f82e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15396c36d48238f441875b1a56a182d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77665782b88fbb49417cebda33d8e44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596c5fe04b3d32b353cbdedb5d44f68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75976ab04e122195de4de216028406a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5d66567a6c8e5a92873d6d74fdc75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebb12c73ad6fa2e88f63ca6a9881fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326b306b3698f2eb870762d28ae27a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22499e71302203e3b1f657edbd1e299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033135ea7cd174227c83e30e6b38173c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c685cf9cb0c1eadcb48ad1163ad2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7654b586224009018a537d7f48653136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1be2731c9212e696a08a53a3aeb13b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d6b41f1a21c28e07c772a69f933b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d746cb31e144d5162e8663bc7fb495d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4fb1a4f4cb686f155ee5e1116d84d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f84043bfb3559be5cd6ce9c49387bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a0a4e40fe0478ac7c31791303c929142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ca78eacd3f4293a8edb7b411c4ada143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d97482a1f369e4623e4f31a79e1c7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f668ee6c5630f7a76bf8d96c7ef30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9343282ab912cca0b51a1a99f70f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746abbae7f24c819f4c2462e01a4c1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a47b1ddce49e302db35f30fa36df8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66684142c96127f5c7b49300382779149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad34f4d8b72cbdb76a2dabce02bf20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fc271b012d7cbfe5fe010908cfd9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284960aafa641b8a15032f547e16287b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a0477b8050b354ad469dc3fed87a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d4d47cf3d9cfbe73f1366976bae1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e490f21d7ad00d2a659001738e0ede155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0081c59e76bebd78aa811790cbc2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4c5f5185e545e6dd4f6fdc5405cbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257adba2fd8f5534c43b9f6ba2c13df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d52ce05f3d82de11c4ffa658b5371159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f03f4483a7618374b8bc8820542145160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440b3a39fc39d343397413a9023b0c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d289ce12e3371087badce73de10e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041406f15e4ef3465a68b30b0c0edea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db94e6e74274d1c4669e361172feec5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e5146824a323116f25b18fdcc9034165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611758d71207d7abeab7846d7969c7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c6de04a033396678a26d02c80dd6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dee2ac2116a78cf0590a86a98dbbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072825433f6cd2536b56d33545416a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc017693203143fe77e21ff0570358c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697d71e8c22e1002df43d2e89678509171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79319235953c06ea53a4c4ce96a0b18f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a408b7ecafcf33e439eb2ddbc1ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c842c1d992ce1e839b74e7ae5d8766174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc5881a1656fadbaf5f5b7403fb3f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a5cdd4d3a374e8c55e93472136488176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725be3dca9ab31e532f2b619272c825177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e5aa9524fcb7100236a17a9050854178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cec32a7ed60784c1eac19d4120fa97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a3f5a93fde92ce2e21329bf7a5efd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da820d48d5a0aef3f0cb725fa2b2ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf6ae5e082701b947ab123937532d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b683d8f83de7f15f1d9fc103a0bb47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea454615935b9a52def180f0a47150e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee008b202356051b920374bee1bac8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97290723200ea66d88a6d44ce666306b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c8a52c01af940225ae8b97e7200b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c6b483c258271b1182176c9de440b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3738bdece7cff177a9c7066288f238189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d26645596f258f88681f397463e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339afaf344453c5aa92de02548178ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273b81df82032be05ae8575d6f92d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643f69e484897eec864e33b5a34e242193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c408c412742afaf9cf37ee8dc3578be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0433b4ee7299a50a0807ea52575812a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fdf85961708324a7e2542ebf40b71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee5bf61473f4785bd7999d7480966197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e0404d377c0ad5f0b02dea1f7fda4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee1c02b42bb71c32c819d67865e779199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2e6df9bb06b4d8b614b3a90e738aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dd7fd19bea7128efcf7e3d8fa2318201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf04229e38404b083a02f234b851816202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceccb9c4652cf96bfadef475e8519a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982201eb092af783e18c54d65c70640204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728f529a3fcedc7494553d414b9fdfb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd70a5835f0652f5d7cace01f34e01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4783bd5326f9fdf1b913e920c59da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eba1dc6119938d35a5f8d9c54ea5c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d49a04f3c4ec8038c8a53b8be12770209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26130c4e8c9a5836a6c6bb82f5f35a56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb88c2abb25ce3475b35a8f0862fdd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fa9956e6d15dd6e732ab1abf11716212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d888ac60a5bceb2a1ddf832e1abf01a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14836b154ef60ca552ba5d5706f226214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af196323e20ece2c43b01b9d97c04c55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e0a9f57bb87d4e9f6d9bec743d39b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c43ca38d0f5f6aa93265a7e90e326217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56790e31ac0cd4c89439851db72969a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3aabe491addb12fce25dbf6975e77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da457a1ebb1e9e69373ded642623a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe1da381a52c0080b4afbfa6da75d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1751182cd3e962bf7ccaa9ce9cc57d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbffe227078c3ef0524fcac2e995188223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdca2e31293d4d921e2428c8b6b243224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f63e90f423f814db44da95a3e5c11e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20314dc0e1c41b06ffab50fdcb48782226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed122f214e9d7e87d73943d5a39f7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a62f7c194c64fc98bcd5ade8066f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183634ed101e8fd68ac40bf117abf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487b1fabeae01cd6a6add0d8771b198230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f42e42593c2e7d7ad527d105130384231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f515db157d19e270cd252a6e5801587232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f8dbe4212963457cc83458a57c63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6559ed425c37603caa8efd970759ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d581c24a00a49a39f857b20b22169235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe078853173249e38ed83dbf334b32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6385c8b2a7178faf2490972c2fced237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9bcfa8dbacd4b0c7f71f10174bb88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965334d943604cf9b4502a129935647239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33488fa05eb8823cb47ad27d85e91d5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e890ccfd9c2f1f362f63d3391b08e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15028e880dffac2646d730f6c5ee8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d4860bab129d53e608264f80b7ab7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d3eaef6519857e31da942a9d85a67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23da1717a9e343de9ce1ed80e7bc63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a960ac7898ad0d4e54cb9b8f30a13d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e00b9c050cac0823391b80ffe11f14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc599fd7abd46413c9295070e4cdd1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39622b346a523d1ce4c008d777834b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a41dc9fc6dc448c40be99673f79f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d5d6462b7cab199861506b31a6bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d722a1c25286659e5e48482fa70cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd1d401ab2385107b14c11df11a3cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc562a0b69c9cf9cad516b0faa1b8a40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1694f8c03d73229b521288d89ba2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b35d890e50bf8dc1133f2ede15558256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ac2a98bbfbed030edeb2dd8b11397257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c44a5a1246b407ccf7dc74c15c2199258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27059ed9ce225684f75f93f4d13a1a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c686ab7d7dfadc34b4e0bc4108b35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1a9d9904b2ebbd06d02bfd2a04e55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d4a058dec406d2670dbaacb952a30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e9fca620ff5003f1b07e53c59f2f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c28dfd4014f681e6a511bce88a2142264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64715231c810ea27c0166aaab7ea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c248beb70075f2dd470938eae28600266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b710448ccb62b0db95ee23550612e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618283ea0c16136ca38eb4ecafd9a464268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d9fd06bd0b840c5ddf270ddfb7108269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13ccaaccce58a8712f3cf1b187eb91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7ab0b1151954a13ae1e35f9882268271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa827beed783efcb90253490d549ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0457752f4ea7fcf383191cee70374273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dd59a60d0eedd5465d7a50b8efcca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe9300849e7d5a9ebca0f03d8558d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c982464c846d156c72907e2afdd57d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1d9996101c9f1d2ab4f71069f238d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49e4c8f6b84897eec951ef778031cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04868f523f7a2555afa1fedf7a0d18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4366c09a3f66a0f27b3e0e89c97f7c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bfe687dcfa66bb645854ec7c64ae6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ff6979819ff7b979d350a9b35bd3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1ed99880f03f4616a26bb425e72a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b618853806214bd227705d1a39d46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3004ea943b50aa8d44737eaec64f16a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005d2f5538447c5a42e4e2bb0319ce5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab16e4090242cb97a456ac046c1c24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2551f5cdaf977eb924cb1f02126f58b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63356667fc784646acc270fafe3daa07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe82c6dcfe56185a336d55c8c911ca0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d84df5feb64df0a956df1affbda74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc084695213ed8febe7a31b54e68c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe40360a7a7d444e41319a3a3582fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c3e01fe6b7531f401de125c58bc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aa61d305b458de7fdf5c3d53a36f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4e609ec861c4f59737b9b9a353e0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d7f1e472e8af1d45a4612b208ea6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8c14662335f927e98540c814f08af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690fb163ce85908f29b1ad235506854299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a118fce956d24b535f42cb204a8653300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f198ec4694614d268e6a3986ed963f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1533bf317a38af0eb120dbff2827d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5fc1bdc2c889e3944ae0a8d0e2f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7572c83b3bbe8a592ea06972f30b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c5bd510d039a4c6590055fd50207c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a065869f2b3526b99b0a35b16a8e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6743f6ab3d5871a25d7a94a492566aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553724db8729844baf4ca9b99b48bd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124337a22e546ddf3e873d27032eed4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765da22eb59fe82b4662819fa6464141310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafa7aa83577b7cc1a009476df8613e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c960c4327c7f38d304a3cab396e6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5ca1e82d2bfedb16b88e418db1816313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e49da54bd0f2e3f9c6d2b0026d35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b593dd995b42eb5eafa98c3567795315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf203e0951e02bc99eb70406b4a37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ebaa431c7e19636f916a04a427acd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0056b86128bcb020b0e47932db033318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8def28590183aa670df47c202c2cee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459729ad97fd801253fd713f57c8b07e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ea57de986bf35d44b570dfb03fd13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be972a9db912af0a448240c406a57a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c267fa23b8f2fbadda0dcdf672dcf86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3e671f75bbcc0478df588a4ab1fbe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c55abf3c7c9c114a5aa01da84c7195325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0279fc6b416e7dedb097dc97e185fb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490ee7ae368eab2273924787e2beae8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dcdbc0b0e922799676579ba795470328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72969397e6e4ecd558a5d75af4d97360329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e836f323012c18f6a665cf444d08f0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b4c4b81eac6a100fa4ea05c0cd3d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0051689eb71848f2dcf99499534164332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c556eb32aff236dd78114d95544aa0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130f0682a2915ff068e8f91833a1f23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb66c85ced68c701701a2765cfc46a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14fdaf193b6385ca5eae4330e268cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc9a603daea2193f8ae446982d5162337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4992383a9ee8bdfb0d3eda50f6046a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a5861730332da9d2889c5b4dec1cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69446faea5bd80ae760655a9ee863c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072fa9bc9890493424ce18370626321341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71251990106a665e6c8beb6513dcc51a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fd1a676888218323bf3364f8e8298343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d46f209373358014971e768672a8e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2c518e8b22719af4bc29170a6f120345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c571632fa725e8032bf395ecd9489a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943836ab6ec3c85f4d0e2fa5ae6df37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068da59535b953a6a6eeb1ea94fa232348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66178b3372b53d4eaae103e9ba0c3a0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111d90b43d3b7f6e3e7e5130a83c528350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebba80ea9db3c9df0abe1112bf1074351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796236f21e3a07b7c4155160232654c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3ed28665620d8b0103c13069157fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56391af8df404d52d4dcaf05e1bd77c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b010b86e76898d91bc3952eb3267f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d0c37491d9df740d65ec624189961356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c58c8eb150231ed637fb595f7e7e3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063a94ff3dabdf37fc2df2ce21d7c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc3d5a69d892b0129b5056e6dc3961359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea0894fa7c3f21e0157deaf245d054360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a226bdb66fcfd71b542fb80477a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be4eda7c4e9d67740f1df04d51877362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a2b5b642469e22adc743b6f4cda2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e437d17ead6df98195f9632eaecc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b180f188af4f87c57ec2c5880ecc89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15afc90d235abe3d664b849844de4b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1168ffda42d3a7f160f46070b2abfe0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ba3d0a5d423d7ec616afbb0ef42ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ba703ba4de5f49d7b5e8f1570085d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf243fc148bf2a6149397bcd82b8e03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb50a36c75f7fa7219ce14af21626f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a058804c1118b284a1498eba08302372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7672cbbf9ab98f89b9991e7239d41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5505c6793a7d2645b6bb69586faa104374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f313738c19d92f15c3b9e05262ead375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadc1d690b5b8b59e399985b330f9ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7ed1fd0a199d917b2a0ca30a64feb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7e50e2d3b7aa00b478bacf79ba441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e1b45a75c4f108df629a4cb24cebc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e522cbe66a7a9dc720cea72f0d0953380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3aa0bc1234d8a38a29d949e260cf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e8a5224320aa75f769523b99769f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89d6d73f1c9805bfb69b378411115c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6278711c4b0f4986564305a11aa203384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e88e4aaf3abccdf301f02a511ef79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7516a7aed3a7a19fda4a4034c32e9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf0c7856be826c1006f975dc28ea47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ece64b83e9b022b92cedaf29716e81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581023ff498ed7c8b9fa5897972e3990389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761132cd6432acdf8c8983c6f64e98d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15bc252876e7ede8b1bb6a183fe978391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29308157508cf00936bd4ec34d5a1740392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b89278432824872a56287750c3c9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc950f8df191778418199c276db28988394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f238dc8b8773d7180099e8952c45101395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87ddd79caa453d128a986ab4496b74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc27166d709d9e09719de97a97fa36a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca40b3cce56e6846cc96df23b40e3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e6ca2e18b0ee8679dc8b266a8e03c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baacdc45325278f0ee227721088ed6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0251716701d8d382937897bf15af9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd0d6536b9cd4628613474703f4cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee0ca6f3f751f7b77da59f0c612af3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0ca74e54ffeaa0d449e8efc6270c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360fcb3e5f2a1767453512e6ee26c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b7b589849231305d208309382dca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0d99610a433945011e39045c871e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1c22798e580584e822ed276f54619408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735804478c80ad311d5f240de55efca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137d4d5f273b77e52c403b2632afb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b5a14ba842cf2f5f28e6a02e5a6fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11354534146e4c6c67bafaabba32983a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847a774a1303aad1ec06d6b01a66d07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08610f0caeb154ad34319934929b474414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dafb71b5d56644840826e85d18ef5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479ce434507672f231565f3b4d6eb28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271efd03f82df201fd0d8e23e9d5181417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80678e077ee3b0eaa22c5db3d922119418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eeaabec60659acb51848cccff3ee5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c5612d2748477dc9114190c9258ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4f6f743edf00772c2ff116dbc45ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a854272d6014cee3a23349e97ed1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b9838f50e64fd5ca28dd59fc114c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82312a2f1355ba28316c6a599be825424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69acb157c6c3485ac32963416eab937425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d24526f49548d5fd60ee3256b6aac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0bf620de0f948d9bc2fc9741545ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a0178e7337d41280ee1f1e741ed3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f19b58173e4f9202380fbc7defad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa349b8193f0d4b7e16a8018aa77fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b40f1cc6aa9406bec40a13494f2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c784cd223b031f6500e919ff323ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcb172119e33d834d3a8dcbcca1cac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db6baebf1d363a8b72794c82749000434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e9a04903dc2fe1f55ed494fdfe7f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc734e582982796f2c399c18afbec46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512e2727bfc14d8e67842a68e51d34e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52732e2244686ca806c26ba09691ea04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3278d0e4d1dd71367a5407d99c6aaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bd9d7cc83a3ebf5c383b4079e4be1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea477c94659029f69113b986e2bde8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4831f8ae88156fb43af763fbf7bd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d3ab389418ea53e04a4d08899a364443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ea339be8ecda88b551c6365f8dcd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80878be70045ec308da31463f14a6ae4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fdf1a7f4ef3aef6bf4fe2cb6f310e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b68e7e448edd7fe8e11a8d1066aa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3b5ceecdbfd781e9e9a92ddaa979448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd4726134d8c47677018c5aa535295449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dea3709cc39ec7eacae179f51f3b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53c07edeab912627bea5fb36219821451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a5baf6a5cbf10c885331fd312b79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dd41abced12472966c670996098a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03575394fb5a8f3b7e94c4ce1ef2e7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bfdbbc2b172a99a420e4c915386fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced033a79fe1ac9abd2198b9440ec7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5a101f87ae3512955830dafd03b16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92008af9368249c15966cf085ea326458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ddc1cf4a2aba4135aaae1cda6a28c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c97c1ca016423beb4c6e81faf47f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07df4cf786b950e80066ab048ef07bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793aabefcf4027c5f193fe752e7f59b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa89c1766ed8f4ddcb4c927ad37312463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82c76ff042bf7f6d3a149a37841606464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8801cf4bb0e7e231dfcbb1deb700de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105df485e4aee39b14ac27fbbb40345466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c098645f16acb226743d650b13b8c9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd2d04a7a25986fff8cd01e24d59ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10ac71386266243033c73c7a76fd2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802f44f3d7d26d4d5f8bc5c0cbef9b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a59c03c47431a8706a3f24c56e0965471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4545b5e741ac413e8161408e6a435f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f2cb00aabaf5883a378d07306515d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e7494f5b1072429cc4eff2041394e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199ca387a07f3463f117d1ef4282e51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05672f042e100f8ef2237cebb8c8b3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ae01e335ef148be8c09488567f394477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b791c87a71ec9c5f7f4ef21fdca53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5f670545b655c5f16265347dce470479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ee47b07798adb1b3012bf71af716480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463784e0bb7a343a7531cca938a9b64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875e0dc7c9707929a20440ad3d724cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9289f7b84e4b72d4fbae54a5be500ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8945e7f37ea853bbaf6e6eee99fa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0233cbf26e6aae9f6917fb09b197ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fcedd4e5b9eb227b1f476d58ca448486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a8b30e3ec493ad87cda7653904a6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af844fa8096e76ddfe5c09b81e0241488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073bb02fdf67d4a7a289bb942f2ecb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd656428017e69e3907f4beabd26d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9b960f773c236153c2f0e79a45e56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f6fe60efdab06724a39b66f9509e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29359f0ae8a8ffc79adca0b9e0ed19f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237291be9aac7e086c46dea0f5efc9b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1744ead16e67044dd68d2c8dd7d20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea82af5a21399bf93c2c4b38c67e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb45b3f656a952b821f6db64b75367497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a8e7ca36a14697fdce93071e3fad6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a099877251fa25d2747b6baca6fd41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1bb845c46b2cbf8d6175f3848341a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf4c7de5fbf3d442fd7de56fa8f7b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036f259d3c94eba223d693786f89044502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a98dd664f0a746947eeb6978770e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986be0f0ef7fedffcf4e07c33ba5cdd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc8e27497cbbabb2733d720798a010505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa0cd7e062aabfd9f52a97cffb1123506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dc3a70557807b3f99f479a7b7e64c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2506022478cbe4a7bbdca5b0ef63ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08c54f2db85958d1f009d6daad21a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e73cb2a11f613c5256bfcbc7d148e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7735f7251245cdd3607e19716c4746511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7dc39fb3485f2b40846bb2a4e2869512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33bd26778b37391b1809c997216195513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ba19910038a5cbcfa599487ba6b8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66254560fbfa8de71d580f80cc30c25a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090eeac72a33154338ce8a3c396e024516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971894de89fa95967408c6c1a8ce9cde517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd1074d4b014eb6987640045a0e96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85999f8ec67fc918b99706f210959f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e3c12a7e411b6ac138c4317309343520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e742f6c81fe90b733549884416feafb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d898a9995b32aaeac9039139c740b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9229f9bba5f4a1ed8a765ba6cdab0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a2e296fecd4e58df818e79f5f709524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18987537e6a362024bad92f2302ae3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570f8001e5c60121d430bbf34bbc143526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfe1a6e2d0778a00f9a63bc7b4231c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401ae1bbf81b22d148b11ea8e486e2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ef58f8819cc0afdb4f04031b22c6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1756ef7633a5003dd027cbbf73536530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00ca072eed4341c079e5f92d228618531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351362e7fd2d5ab9052c71f83494b2eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8fa3823a14caee1f99fe416603b6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607a2ac15774fed4997e880dad8e4ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e7984c378a87e6ce60ec41cb3029d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061a7ee8517d93cbb8b9f05e9c58cf8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387fcdc4d5e27574c6983b3a148aa0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be8b9957d1921375d62fe71b1873c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756dfb0299e7779b76684afd34af8cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f016ec64e603e9806fcda19a6eb94a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb5c514dd3e252030c0884351b759541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8789b159fae9ef4524db217e49d8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31025792d54f3f6153ba82fe7d4916543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69877809d921aa9eabb18dc448754544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05678852089a4cb422ab3563d4cb4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe9aeaa403072e8d3de36405ac835c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5113db95ca414e81ab0a090f90d1870547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79dbad6193b5e61c86fd7757b18b13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24596a20870a7b2695edd095a040e8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae21f0ebab3e9249ab4e8391d71c1d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4c383d34e0b6bb69afdf5e394236f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467451e556eaf5c407cb88aa6ceecc74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450e7dbce32fce67d3f754f35f6a755553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3647ed4ea2d7890707d0474cf38f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db923fa64e4328a9483168d36879a98c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67672e6d00ff54dad3e891598295acf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8fb78be0679c735f652ec28ab5a2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39473f8e2a28d048b214f1305a14d489558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e81da042ce920ffa9ecfb2ac08fd13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a916139b35cfa070c3099840b80150560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597ee62541f478ef46710461616361e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07a2bd764b30a8d502de4f776d71c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543dc39aed7ae05e1e440e1d8064b86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5147f86f7260844937533ad638454564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4c7b1612695fed331eb83647f659c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ce5c6ee854960dd4d3b5edde7b109566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba39a4868eb8728aeecc92dbda023567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a59a46006fa9415f8e87d174cc1d8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d2078ce3f6f261a3665ba7ecd5a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc860769f1b429b55850ba36e53cfbd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ce79ac1625054788ae678f7a81e9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071880f7edcfe27e4f7964f0d5b58de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de20498c1c8bc6e0654031855b9a093573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816f4fce65a558510211cf15710d5bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab963fe5665907021095b7d08a5dcf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c933aec4807706b5a09a96246f49a70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bb393aca7a2354a4b3ee9835e4388577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36a1cadb4c63ee1220b4bd79055684578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d179bc4b163cf39491e7d84fad768579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab49341fd9c59bace011deb0bcda34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405d31eb111e0ee6f5e98bc875fe413581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b98ba5b9d39f39de327e819ec3e3f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0046e44c3f48c931e6e17023ae4c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd49b498a73a978e3b87fbc8a6d0137584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbdf614cfe96193e18d1d036b48e8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b25bf528f0a31279723137d3d6d3dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fcb2ba4e51af20bb3a6221c729820587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02db0855b6fac9db1123de2050e1a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05821a4c122eadb58ea949637b166f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a310871c28cc824f12cfcf3d4e9bb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec04905f7632e1d855b2504f73b642591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f65640754c646709268b40ef90dbb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff34c50ab759c0d71ed6e11dd7171a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ee4cec44c2c725f5259e4e10524f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccdd426c746e57a24cf59850d8505e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c111de98911363d6ab0839a083cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887de83ac0d1897fd3fbcd604401bc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef0cb84cb04e4ba1852a5587f9b43a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cafd1414bf321a6b0791167c68505599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d83ba3e56ba6c951ba50ba55f99da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c86a1bce29ad431fde20cf97648a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a01de06f517468281d1fef0fbc8303602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d139541e11979d353d8be20f8fe6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b4700c71a3ba7371a9052b50bb107604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aaafc5483799831ba69493149093f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3eb31246adf41f8c16facfa23cb0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445d31ead8aef4d173229ca4403bade607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e55d2ca5dd960dea18a9a1affd7a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48aa30d078aaccc94f25ee67c502f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf2a05bf9b7afaa21c79714f6d04f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67cd8f5ef9bacc321a5787c35d40c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941b2d1e845d89c59daa9c206d9f6e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40646c8884552b6dabaab3cf0c40c321613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7faf6e7a14e51b59a73a528d8256a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92c3260b62aae86816bf85650b51d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c99dc33b717a10dcf3e5ad39b35e5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371e820eaf17880dc42a7d0a96111f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385fc3f8f9f2a0942480eb2c573bce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d1c5701466aaaa238d6c20d1de079619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecf70e95091f3c81c91840e7f3b649620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d6efbee708a745592de762d2483ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8399f3605f912cdacc10f348d71dc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1541f5f9c1f1f6dbd0aa80120a40a4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a34f1d76a93a42d832d4cc3f129bce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c122a9da4037b744691932db3d590625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ce8bef2fe3756b8b2c4f08bfc9883626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155a5c732df3167af883f997e55b6fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbedcc57511a2711f2dc15603eafdc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691426d5f23c93e986016bd5fb6bc188629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac9306ca5dc425d1d1f456e005ed1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2b5683929a6ad574d697a94f9b8f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec330cbd9ef84023558062beb1ac7c29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7f98b39977e7019e65ddbaea0325633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a8e1d3d026de30e35c34a7dda315634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3682dff4de4958d841d3f616b32fb92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf62effa3eb64cd5d816f5ded4bb882636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd6ec549c2bdcf67b8473603dbd227637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc8e784dfd7eae4ad2644b5d17d542638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0f6749aa07bb7ad221ea166a56869639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa8351a3e70df16be316c066599760640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576f2bf8b471719ac0812d25784faac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0d06416014c46496151a8f8e6641c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0900cf89dcd2a9d71e55889675c5e97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7502b7606e9303c8d4b9ddf1c64e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dac6fede6c81d6951a5add388d9d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dfb8d620e526ce63a4b92d58364a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586af16e0c5b333ca34510d51fda711f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd9040c10d1bcec87996f92751c36d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e98f92a88cb8d37e800de676702d35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056becc0519fd92ac568b15110b9939e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48452002592262b857e717b3782af2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab737af42eca3afa78a433b134f98e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12f78e58233c65b4ac2469758823a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc1fc4cb7008fd83816e24f7a459fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ab6d4bc6ee67e267cc769fc5249b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e11cf4b774964cfdd638923a3385c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5924e7818bb2663a250ac52dd93fa0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa404747f8d0c742c8895a57d424c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e60343233bd743fa75a42fb38e4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518245c2ed2bf1cb68a70009a6fc8d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d72e2b272d5151257c412a27668e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d9c0d52c6a6d64af3726359c5cc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28506a0a45c9e6c13989854286ff5a3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2f2bbbdad0eec6e0f887b3198b765664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d127bd73ce4530dbb5eb367fbc54f16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d4629dcfa2b5f870030e0ff33b34c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096cf4a98474a67b44813144cafddc3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4f99d1e4f84276c896cf23230f256668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617946d61e05f7a6f711864c7b4b8c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9a4fd38774870658c688c7afceb0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d015605e7487f6b9e7bdd9b4661b2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb463f4f73df51354ad2e59823e11d5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8ce861bb1869dbb9a5e25d6ede23a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc065845d1c74014b141d85dea17215674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d48fde2b65a0db56e13a4db066aaab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53d806478d65231574d63f5909f250676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99846e6dbcd28b9917cf764aefe54bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e64d47f8a97b26f6dc493769801e9b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>