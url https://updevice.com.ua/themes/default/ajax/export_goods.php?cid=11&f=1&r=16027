--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fd448b105a3f1784b262009a870e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71740e972a1369742a7149cdc974573d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f50db38bc841bfc23c04e891de6513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d10776fb2f9711e61946056b06edea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03de15e235a4d58ab44e397d874a0a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1c0c979b449f2dde2faa61166cf816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01dd0eb810a8015c1cb647eb764ce47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a3c1795632c8ff3473386cd3659a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c684afc125d6454371612f290dacd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee24b151010ef4623319276de6ba75610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb816a889154c4ba4cda74333684be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a39b3513da325e78d9e9c7a69f7e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5bbe8d99961c001a36a650602d6ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b75dec39fc39c676741f39b88919714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563119483fc7425166ae4cc8e063d2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555af476eae734b5ca18393958b58416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c345bad4efd95cd268e19d548df5d2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54961e93e49257bd4029e1210a84a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd049167a9136c7ae83dc34f4888c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcbcf7e1e192cb3183ab146307191920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f730112d13bce88c259ab5f2f11c84321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a8ff3a618deef71a181a422fc571a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304ae9bed329546ef4b021704793bb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c213d460dc3aa365f2ddc68720a5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb77157319b0c18fc19efba40fe18fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440eb184b0cc80c1894434ecff4b16526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee423bf755614b6bbd307621645a7c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588be8ae92ea035e9e51edf578dbc3df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437e0bf4ecfbf9be34445872616c47129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09336962d83b2a552dd5a572f61c4ec330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9128310e207ee38c75f4c67e7e366e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aca0c0b934f1402a675fb780b849eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7cc5e363e190e3ee9a5cc8b9ca85833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d61b7c34ad6dede2e023141442fb1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a203122a136ac17d1d925b8276f5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee811f7108367895bb8ad4d62571097b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0da5d5bebf817a4b6da3dd6644eac637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59275aca30fcba4d7740c9efb155916e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5f7e87640b6c598ca9d24439f550b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298b3f4a83359d48221017db70e2e9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d688efac4df213e778978ff1d41ed0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b885f2096891a71f00392b0b4ab0b2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fba408eae3f654e308af26927a285743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642bfc52ac8ebfff68f5e07b979d84944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d0c341682e96d1e30ecfcb33e7a7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1078d557eb57147396285baaba59746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2065137a3fa0b3e921b21a551da49a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7ae81ce7d6ca00e63f1dc8749320b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3bc21a4dc08544cc4075e3126fac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47cc3611f3dff7e7187a41a2423db950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58399081c50bb44a9460836a3b1bbf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a1f7e14e0cee7de1523ff9e3740e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6c8255e112d29e27a656b8dbc05aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f432f91dac975c7acd420b6a53f44554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c303472e94d0df894d0baf6817da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4c531d1363c9b7ca9ce666bc4398c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f00e27a9e429d40c88ad32d45a82e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466df3417809aac1e047871d250201a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55043e17dd7a87e16d3bf368f1dd1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d3377804d9fd5bb39ea8bf20fed7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f058ecfbb86accddc55d0a6b50ec0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e66fdeb56ca2a909848a85848f40b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2e8cde4c3bac3d6578ce5673e05463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2307d5a9d410063613608f91c2518e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16622d94de3c8c732e476b5f93181a4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bad847f21a0a972cda42870cc157166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2791b32b3b181d9113858dd185e105567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80c526952bd480da8f4886a633dc2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef71cfbbaf71a46b4d7c464749860569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e951e9fbcb4a930ecc7d8e1102f3b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914462bb763d81795df17f3df330f9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f99f59006620444a6b7ba276fa2de972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760d368829c7ec146fa12b69bd6c36973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b55e7fad5c34459219d84d67b505974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8473311c730b38ce6bc569deb64790f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e19061491604c259f484f2652028676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fd4f0206306159a63fbd807cb99d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170e51ddf1dcb12094a184e3761053b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd0fb660b26ec63dabdc5638e9763879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e52b9d18380c7a50a4c3702b961f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b229f25675d258d59d3338b4ce17881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f590dec176cb2ade7e92ca5f5ce5ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a61dddfd0a7d2b9df5571f9b57ebb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a7bd4c5f5d3daaab56929ea3e284984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d7c1fee5a926ee654e4359310316985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9327f1ddcc126fd803391a90521e1ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510410f79793eff8a49031d6f25802f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81eae3012b269a8bce15437be291088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e8c157aed7a55f435d38d223d9c3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8825ad75481adc831ae74ee6d052e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79882bb380389019af4da916558c21391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dafbcbcb6384d66ce7fe4c7ab411b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487d83d815d2569c6da09cef25427c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153a6563c87c88afa8f493fa651f51994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b558c809f47857e5f8fe2bbc2f6cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d48d78ae1d79fe1e2f354102a611f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6170c62dc5f5c79af9171aa87bf12097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4d7b22623439e04f6ceea84c4e3f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dcfc8de09116b1dc4579a867b55ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce43c44e512008f4cabd837ff7f3846100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c7300b0a9133e599ded299d22868a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4219fd8626bb8bb1bf704cf832ecd36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad70c1ccd2f62beae27aed7c1cea4fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3245d5e7c69a179c666f898cb1e33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021ea263d480f0ece9362115e20c8f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf0f7c28cea8dbc9637c6227ee8a64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b599200c0f5ff2d753241296d4d3c94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dd020a2c03c098123f854665da2f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086dbc11357693da9e2cd2207eb867b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a707289c3d3536811d49b81b1fd47b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cb5380f622ec611c074ab14f50ec7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4db8219a48e96ef5259a9436bca0b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe8e00ceec35010af4233d55aa9cee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ff3cee1195f837b55d51dd233a301114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3840b319ffd5a794fdc0f9d51662f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a22d59e9bcbec0a2a42d190af2417116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae099cd20cefa3af971f58444ff4cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056c836d57ed3be9427108beff440e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6079d682813958d018e5ecbc5319017119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f77bac168e1f3fdb0d3aa4e1c265ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e795b348eaa00edccf73b41f5554d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76642e5152f758ad62b8aa5d202cdd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c080680d0aca9fad0f2b74e9814bce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0aa952e4b3182b6f404910504a34a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48f3d238634889f7294b644b1c0ee3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d4235ccebf4d3aac5caae4992a70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c2cba50ebf2dc665d3b9d5ae310a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e81d47ef28295c961d7cf3c22f2ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2df4786dee9bfc45a80d810cf7e34e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91241e06a524abf2f9a5b22892776d9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01f211f1cf9963fd7d26214fed74ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59669eec79771a9d4d9a99038e2caa0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fdd1f2ff62b1fe1cf14e3ed3b8744133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d3c7e04c2a417386ac7587190eebd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfbb230352a7260b884b3eb65106ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc541be312a937ebd5c36c61c684f8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d6f91dfb5aa2347fbc3da520f1d94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ef7fe932e81aecb60d14601f8269b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a446a34ce7b283f796f1b3422b73eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73bfff1f0a0248b7e7067c87897359140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed37f0b6f899406b13019865b927f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e65f3c879ef03ebff7eb6946190520142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c75c9c176cefb65806665de4906b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a677fe7e9bc9e57ea2f783a3a86c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296308cbba83583008ac8435df939cc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836714c1758e3c78334c8154c8d2d6bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb3e2e74fee3ca7d810cadebf7bde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c783d1b07d38520ccda8bb004d53295148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b9ea68a8735f45d1d59b901cda25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f32038ddb8f77d1e2879defd7e87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962531af85d422498e0b8852061e77ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c0a02f34d111a0abf497009d096cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434e7ea1fd7875b5b48dfdfca5cdc63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40003cad14689867a2dc632c8688746154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9655c5f6b9084fe36ee7f2b9d7db56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb72fc64c269ae3095682baee11c2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eefd72d0a15839d0738736c5aaba9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40699415783635b71cffdf7b66b64e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3aae99978277f23ee10d2233cc72d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fbfa8fbb1eca29875dd4426f2300b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a2522250ca25a654a45d19047bbfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670bb44b1df9b2f04814f6d2937aae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088845981e39f5b82e4659b3f03333c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a26cd2c94f3242ed16e1886c675f66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a33083e308281c363f3a7cc575d96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd7f46653f43a2576fba0c80c4b62c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e28ceada43ac412216a5c5345bdf9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c7f3729f12620920883499ff99f8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d04524b14ed2ccb87df0ac9119d806169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e2d4b9b74bdb7d21214d65c2edf6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d418b42001bb0bcf88260b2cc6b3fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a91a251bf49f4514b0d81013ff860d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f921aae5d018b2fded24e7111a9be86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ea4944e60a2d83c4a771aa7687660174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eace07ea5b515ca3ee257d49baae3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507ab72ade5521cd773dff7b72d2dfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a9dc5aa63548b6831588f3b76e13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d036ce7fdeecc1c2bb82e62371b01f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce7196f1c1f49c0099986123d8d916179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df4fe0113d20df874904fceeb8ae0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1ac359e561d572620aaa0ebb90c93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4f2b54d4a2e6582badfa69abee22b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421730777bf3fbf30418e3b46a6c08f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09974f70aea41c0cf59f727fc91392184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931bdd2f84f7a8177f1d48e9923ea66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9562bdb43e81ebb6efd4098ed22f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eeff14db529f7f989399688d44a3fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a2c958a73474eb2c62503fe420891188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a61747083fef214ac8c4c2a2a3994189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574919e9700862f2ce4a9726ec600a14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb431550e397a2c6067130e03e4eaa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e7afc7d8fcaa607bb9496fba2a171192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd829c0900406bb5cb5ad083be65c2ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e4a683cba0875eb91bb9744ef05c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232cdaf07448c9a293a2cc9a1599fb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102925502c7a766f7122ca3eb496b2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7cf31e544362262fae4c327beea79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d941c629bb996cfa195bd6c8e45965198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a716787e6d6d7de6af9d0b0743ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766e1f9a1bcff8ba84dc0650412eb56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2ea3f7dda6f3c418c8f974cc4e1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8765fa61b6d6ec415136cbf29b54c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3285c3b5c0a3ad121a172538aec69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb8b90f431c942d4b4ffd3b1b857f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab7078f59a596862b1ccd1c05ee7a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ff7b5ce3a22a9cb4eb147ee80c524206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f41e7e717442f253fb67644a21908c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0373d716204c7e379aca8773e43ca7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9220755507f0a05118e8855ab2c1970209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d67d02355cf999fac0d5ba2466a2e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce83e4068e7e8012874c1d4ba4a2b1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99be913f49e9f7913989737b59c2df7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b264730bf14063ab24e888c0c462bc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bd9a80510c1a8ac8edccb3293b8c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43763eb2906dbbe6caa512b22ac621f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063da57390a02f3ccd21a6962ad3091216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed2d3507dc505e7a684c7c4568bc2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94d8513e1b0d360883c4e08cf63a64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d8e00bae364b80e8ce22db26766d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec091227e1acb83ae186c7d099fe5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83245fdabfe68332e058e5005d75be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ec727f5079651d753a05b2bf546c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8da4afb6c7943b1ed9b571ec17138223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c53a7be53cd51a3f35b23d0f38c16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b6d67260bacc17d0ff7ce1a3d7a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4318b0cfc09a897236017842f3d57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781f20dc7a71e9b97f99f0bd950c92d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0789a9d3e2e9ebf479a24276eb5cb1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac65ba932e102598272b2a449f2dc0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac1f155e8644b8dd3cc3589c3cf6c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cca4af075f6bac855e448ae6c5a743231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab947fc7462fafa016a350211e1692d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a7f104c42ad480bf752044e5d39f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243e2ae8216a9f7ac1f12c15a1815a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2326d6fec1e3e02e3a43731d2ed7e24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8050da95a0d1af7defc05442df0db7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c1b93d5323b889a5f4767d680aa60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c0827d4709e5f9010e6ea05dfd58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb00af1a8861da46e128d1ec8291b93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1327b9c062a090ff36740efe1b6e4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0f37e64652e19efa32c1fe3398d98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87ccdddb95ef36375258aca28cef0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221b2134e481040502ee63690c16887243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b40253505a2be45c0f6a5c88df18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989033c1545aa46f626490304b068dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7328b3d5107c7cca1202f6ec49aaee2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e889a6c3408462b956ac64b354962d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c23411cfe041cab9db10b0a6410bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aecfe41455db6179026d20bbbc0c8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c89c61a5434592860b5c06566fe1c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3469f1ab6621ac890dc31c820d9806251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc481728bf33653848ad59500b642e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b6fc8b079f38d539717b93b032df8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1962321c95be8aa94e5194415bd00d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b556f99e107512589746e332978b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0a047444cc53df54287ebb0311f8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcfba9ca1c5d36b0b19464bb14ab54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ce87679c52da936bb71ed6f9819c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd3d973c79c9b37ca45b1a4617f2b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990732344a09a0bfc0e59a0665c0955260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f83d7490ddf9bff1a5458230e4f879261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35a3eaac94a77152f80db8ac83b171262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96d1f266b799cc743b745b9f150f10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68299063d0e53311f7fff6a3df2326a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca50abbd918a4409f6553373e419d2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5936022f3b955ac57a41637c421d18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e316c3f0cc588f9c513deae96fa51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261079b4716e8a491cda83385cc8425a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84db3604a71aeb9daaec1770346ea49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbca33bd4e32e48394ea669bb3c243270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea29835cc12d88a3f38b75a9b0b6e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bff70c9e1b00bebc3c6901ef9543ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd9607bd156ea150178edf6bf44671273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff4cb8c08f605a5bca1aa578497b2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d615f555088b86e20a62861e7c65d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70c46acd5eeb8af96e5f5be90e1695276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f581eca5111c003349e385d61b06b56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d853f904cd2bf2688cd33ddd82200278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637315119480af37929f046a3288ba8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631a94863eaa70414d3bc3817c8a8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ae5ab3572a049c4811d842e654067281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3996a643ff9b17610d046839a1cc53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e72dadbcc4ad04bff8e7b042cb7f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223915e9cc02f0b9072d50156458d480284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a025283e26a94f5154501b88825784f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cefb0d6391589ee2a6c8f47c0cb27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a313286f7ad7db2afef8213a732e41e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35d16a656743a15878b64a38e82f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160db3d7fae227a265a2c684d6255d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53df1e83bec1ec675af82fe6f037b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d150fd80b0b52d5d5bb9e1b708216291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0015544825b3c99648747aafd3d24e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1155d548dc00a51aabe9aeb69cb6ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db27340844b798f33c0fed52318aca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca596c16eecc8526144bdcf8b9937956295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ede2b67b509d9ec4680219223c8a20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c852f46b579e541e41cc85da03dbc85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032229bacbefcc14a9b067469b7081af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a635f7ed7f26885b4885c22193c91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b51763502de0931a0010c9a8bf5d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03fd02d964629d93de1159c4f6711c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51388a2255e8c1bdcce4467afcf0ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72236d295b7942e3f45cb7dfe5cccb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e77695e56a1101c4071e325711d13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc8e06a209505d63e6da346b163828305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9b8df599131fd45035e78acde98fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0c5995b260b8d5a01ab3bbd0254f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c69b17cb38c6d23dd6af383c95a6d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438c6b2ac75b8ab575c3b4991bfbfe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab0ea2b99e9d387fbc46e1bfdd53eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b339d8e5cc55f690eee2a47c531f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d422ba28d363946c2c3550dd9161d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad46d4f328e0f40e44774850950fa22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f3fd8e9a8f3fb7797546135d8a6fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf04e1b33dc22cbc75dcf38b91d6f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee251c1920d6633ea222ccdec9a347a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2c171f7ecc89a0222e2c48432b97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b33387b582b5306e304e181eaac04c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ce91fb2517bddcae3cd818ad2d670319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7877a7d7b3cbd1c1f71b14d544900320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33e7538b7dd049f6f1e2ca2d25649d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e36f2c285863bc64a0b4d96e4dfeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84340a7730f9a680e9174d0954284c9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c75adb1fd05b69cb0a1db4e172e03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd723da76af7d2adfcee103b3eb9c7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5740d19ec98e9c6ac153d16560367326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8de28374e39632b636d65c70452cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5b1a528085a79f17a616f21927b59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b11c124357d0c1a91652fcb1dbf72e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e873f2e3fed2c024cbef8eb08f0b0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d23181d2d04682655858974a256d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2871a25d96b30ed8d3ca2a263a861332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388a8ab75554537e921da555e53aae8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25052a06049e3b90184c63e4f223712334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc2c9ec37573bfcc076ef16ca2fa7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff348d19ae534b7c54b69625ab1c72a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c613bd9ea04330de86a6c14e22fdb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b359c7671f7743ea398c54b59587e53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa412ee475ec4b243005fb3c5af310339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ba8fa03aa61d2477cc6c7c17428b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69594f38817d9c4a6283230b5f0e2889341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf11763d075e69f7f0388244c6e43bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091191fff4db50241bd27234f486d0aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab3b2936f4250c762eea6d822c1297344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea6ace92dc59c55abba15101bdff27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717fc9483b0b6992bf57ca8d55bb81e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4484e808ab69ac414d80777f1d60c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5501bf78cc8d461a183a776a2545a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db9295f24fa0ebbdf205e187a71793349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e0a0eaf00dacfdaaedfdaaa26601350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d54910ed7d44e728c65557a44528d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb33f52798af569e4de42c6255b95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413875fbe3bcfe7dab25dc0748f9f840353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b577581aed1ed44c1b841ae8863df0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c99a95c87b29c8699155e8e02d84c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934177c682d2ef32fd420e6b347f34d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d684c30f466b96eee22f8b6cc4858357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0425ab14a3e42ea24309ba511e24d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508ac9356bce17fec5721697a2219d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf1411c8e135ad3152a9055bfb8fec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e658468c89cf7ef9627c3eb4f5e35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5b6af8de28c0c919ba043834938e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd10749ad520d87d6ace08220892b62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24e7a61ab4e140cabcd5d7956c6db1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17706c3b1664fc8df1832b101713c225365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583092f7091ab4f9691dace6bfca0237366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04088b3f77b7270837ed209e1b18da23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f820ac4aa5e5fc9bc746bab700bc73d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe7a01bae0a0d249a48d014307347369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79ba02afbf7c162023712e4c99136f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b46d0e2819d52a76b2807f362a775371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21255476c14134b166e7ef31d2a661a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd465025a74c97e67f6a815acd63e03d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513759c4cad4cf0d861c0ddbce6fe147374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18939673ef09e96c1cd2f8cec4edba23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73311cc3abe6608c8040bbb6a003a29b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7889ade68a93b4b5d992ac159da6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d7a3c0970e58e28824c86ccbffc57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ba3b554bd9e30d4a6815a20a23f63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa64c867786e787d6e0a94c42bbd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1f069f31dd9e61ce7b91122a1076f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f3fb77986d8d5d6ada55f1c7d80d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4c022d9063d845aae3b52bfffb65b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff69b92dcb913db6a9852a43b2bac4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6ee097f224f1ea1c2c7a775a1eb86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd48ca1f3d13eb45af796cf7c2ee0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53387231e36c7ae04ae31508b22c81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243d56b624720859b8beea3e294673388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8503b0fa6d29d2db32a1ce076c96d11389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b319978e4e5fcdef2c6f909d9633390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88001c8646c19399620463e82030b0b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de480a104bc2fbd68ea6b19b39266fc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56b2e02de9e413c6cfddca2638b31e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e446e8aa9f783161c16991de4900226394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27cc6c79cb0691c759233e4ba91985395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec150b6d983b25ffc19bb858d59bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200061bd855dc04dd45733bdebc98a69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc005fb8c4b41f3b3a2fe9b3c3d50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765700a11518d17365d7f61f4a8c7d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3fb8e6ca9e01855a3c3583f84be30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b483d6bc378f0a3cbea83bc2e7cf6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428fffd1a363f8a61a1706df1af9232402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a1bcedc5b6340fbe4fc2d41ff8441403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a7b0dde94144d91a0d49e8b2dc381404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384cbe4ce8fbd85d22a4d855afa6c3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919011fd9d835cf7beae8f37dea91ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46879ef6ccb3ed8b5ea67e5e3f42bf83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e1155aba6db3bf9bd4cadf657b23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d41a6f519aec91effbe98a188097de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4c8ff8be942147c44f35aebabc73b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c62eaa4493dc8736c3e50b5a889693411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94748af4ac597e50a4ab4d65326791412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62411f25a77541069533c5e4dc51cac3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c3d5f376af32b8b8e70bd74aeea4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571507fe0f7e7c1b669e32aca83c7e63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2e7b03efd4f4658a9e9593d06f424416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e65454cc761ffe5931eb2e5139b162417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be92617103dabcc6c63b92c86b82d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d516d72ede9852694e972c6b345f31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec14231449082398d521c412315180b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781966827e64af0f968dd92593c99bf5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1ae08277fe65981440211e07d79c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b361d01c7e60dd636ec1cf89ab4a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578097bee097f1cdf29fab2c395f28b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74e00b72995bf99c5512f7a37dc25f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe3f84a44eda1dc0b899d6f879e6bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61d70b774665221526c3805f64e6b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0cae199cfe3bd2cee262d0aea167428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c739fad7233729bd7957683c02c47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b120f4e345bcb303d66a9350f046f86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ec693a48c9129fa099c8f86c24a39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94863938066dec3965584130b8755359432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4bd79e269b7df2f04fa8b6199b9a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e4a9955f97e0dc99de776d323e035434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fff5c732ce71e24151b5235d16b7a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c5e41bb5f3c9fa8b2836e5c634546436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11870eabb4f2b4c9d6d8258f5501322e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181b083f7982c3dbb7f470f355248b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a4387275cf0c1408592a6c78cac4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0bfd7321b40084e13b045b4c2211b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f50d4d38a59a9005c97618884250f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4fe4c3e5ce71c33d752b94ec2bc21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09dc8e515d23c83ee5c89109cc0ab7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5b53ca5551dcc7aab333287ea439f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54c44e8ad62115cef8d150aadd8a19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6b7d2277eee28895264ef7fae4fe7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5950c82a54a684f95591a28c837b59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661ab7e25153f24ff1c19730b827a25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9ba07e9bc11af38d3b6713f69795e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1a89b1a7af0ed42af7b05ccdeb54b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfd3f01d1d5eb2dafb392220f6d786451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeec03655407f09c342dbc84edfea3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4c5cca6a54cb9ad3cae6aa759011f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ef21388a6495664156daf87e7c660454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de48e920414a0187895bbaede44839455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce75e37e0a878279d5dd9938215d0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56ebb2efbb70f4396f1d562d4edcca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8e8b1a4adaed2226e1e19e1ec48fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f830df7ad369970631c7f8be671c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6276402c3289720f151056a4a7bda9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce055b28b8588cfd24538e5843481d62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca742bea56197c38764065f01931cf3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89be1b5b3d27df826bfe60891ef7e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea183c255a25cd0ecb5038c8ae4025464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe099a973152a8e6b95d2c065a7ee2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab6f1936842f5616688e3b8b8c49d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0064e7e943499d97868ddffe3de421467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c677e950614fd0996eab8da6b0b6ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f79588956c4e77b6521ce87c5f115469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73897d87c0f0ab9cabfc17d2608666a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775310581ffe11518033ee7f6e77edd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6005b651116047c133f71f617c1560472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e607a93e4c1f8f95bfe67adb58a3e3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5ff58581f11a3db58c84f20a3243e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bd9b6e8654f0e8616c93f12c27929475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d259f6e8cb2555cb5b33e4aa55e0a9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b634b56b5494f6cfbf783e98575e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d0514b2aeae8ab0a9b116dbf2c9de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f8a096993a9ab3546ee032edb55f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6271d62b232c60a485acd7f8d9e31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e37b6ce298e00f31dc1831eaac730481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6bc2a17315bff033f9eda6884f0d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58f60b276638c3fbb48b59d5d6050c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8040d5caa86219d7aa16168ae1df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf484cdf9cab753b8c0015475dd1d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489205b409179e784d3326ae00287622486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae033de60a08de4f49875166cd92c144487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee693043833356a07f97c91bfa0c79b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b59b4a33c625d84abf41be86a12d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0ec757fb81df10689d8e6e1435b21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dea812bc3062d5503adf6317b9a083491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5c9783cdd2d2bf82439f3a99a724492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f82e3ba853a1815756cd2f1af10b15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bebeda169dfde368698b2ad78fbe2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7993c415a2a96eb929902611bab9e72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e77bf753686e4ffb03434983e6ef9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579acb8fbb1db5251280161482edcd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04063aa0d59a6d8af9d680c9d263edc5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b92f53164d6d0c6e113a9dd1a3718499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db8178d2ca948ae28c37abb6cf0eda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c46a6686b14b5ce7f14139ee2e205501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d92d2bd27139c1bdb20d3e3edab9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1ed3fe73de279d62b88dcdd999c25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db012affdc988099b92df40743f7cb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f43d70ecc5346b52de01ede9f99e74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50381aaec74f491cc7c0cbf18a8ae3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ed21cfbf7a72c1dea17f14d0f904e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b44348b7930e1e2f64eb2504762e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80494ea2b11cb43f711bc89751725343509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95693a046f07a95eeae7c5d8843f733d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f4e52c795bd39b6e8039b7cbb7185511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e52ba036c5aa90c23c6c54b123cb6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13450d5062d029f07b605fad0541897513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed524032f66aa9badb25398c9cdfff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d04eca61d7233d3694361e186ccaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd9eb17d09d41cfab1b2d85c107b1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b7cd6a25497dad84e0835ef4bfd0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abc322f9e699a00a0cd1eadfce39d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948ad08708a17994166fcc0b6a3275519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77041c5346b943a88ceebb4921fa7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab2fddb332f87f1447b49fa635eb85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807fcfde3524906fc6225e17c4a690e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d218585ce96c954dabc0dea838075523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e3411484386c8dea8d6c32001e475524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be0688f05ccda5d139e6228e9abe88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f5a508ec91808fcfc5103b5f48b4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd8faafe81ddbf779c65a9c2b3cea5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b4dc2441bd30a408a2bcc25fef8de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d8c8b790ccaeae6a257a0eec35786529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5bd6acd25e3edb0dcf7a0474633c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60deab03df735462b02c76b206c0eb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a531ac110c3573c70fb7158e8405532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc9ddf63c8ea20777069938471963533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4af67b1dfca386d6a9b37816206d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d680731609998ed1aa8ae142ffe3ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a607978bbc048bdc57bd2ad40d0734536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f68b477338f71e342856efdeafd031537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec694493c617c7b39e5ac1d1b4c973538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344970a5e05ff9ceb531c51617bf51e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1da460f0d6af3711ef152d95f8b09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878f0488e8283fd26dee5d7bd0e586c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a23c733d99622e90c133f221e1cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e9c1213273b5a08021dcf735dfd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6836e2a67747096b4a7f17e39e48d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b634bdbd2a60eed100a8253634a3839545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a5fe143ea4c41218eb902b517a939546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6f9493d870c1ccbc709b5977b5fa6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a14e545c94b66fc6056d2e3891121f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9aad525f6c36667570b9c1e566fd5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb19a7e7a6eabad73f5104c1ded784550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dc5555c4b6a77586734f43e809831551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c695945f1cff43b51c955e22d268af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9ed32c8c366c4dde12669991621bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9db6be8e791492febc8f7f6fe533d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac2710850b91e4a0df2fcd357aba81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9337acb4e5307f92593186840a3912556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8291eda4edc0a7f24c5d79551671953557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2db9d2efed15fda2d1b379af409f17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b44216d5779a2e9367964510fb69e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f046751ed0fbc5a1f2cd55a2dede67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf739219c4dc19021523c8048e8a97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c9d05c7360547e3d33d61a88c429f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85acade918c7980c4049765c05419d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc00849886da46b3a0345d55c55802564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450d95fa87c7f168b1fcd8a2d2b019565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6399af33edf5c28bcb5cbd67bf098566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21a833dcbbc98b7ef1f3dadc186229567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664e5d5d18354cc3a3b507e2b2cb2f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34d236591984b636760dec9484d908569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0474c14355970ac0c34b03bc7b84b00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de952fed79720e815420383dc6de5939571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa763731588803696e7b19aa652122d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f535ca72e266e742562693a67964b44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bdc88263f853cb9605df47a79d6fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca22cbda59468ede6a8bd265c398f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef36cdf2dd112b05e8b3a7f62f1d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2fabb7656320593ce612ec36f3c57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4457a29675c7c258abc8982e75f668578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6166f0be582446f4765e75de4de70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa942c9298898417ca7620b17d208e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585abffa1b08478adaaa66f94252c2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522de7ecd94e96bd787552ca71f1055582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ef109f56193ad654bb17e217f0271583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b887ca6702547930d4595d0db6d424584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538db1e2b19e7bb75a71fff5e8fc317585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01aaca7e8192cf8bf92dfb183bf711586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2131d275adb365ac9f2134c98ab5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db47035d19f2ae599cc9d1b5bbb29dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffcc6282d04aee7d4e81664fa33330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c79aa5da7c9c849488e1cbdfd03001590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccbb32206e7c8d47dbd1aed204c678591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350045ce1b20ad630b431131332512df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7684aff26bbfef273222412e3527b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f544cfbb8b5a4c9f3d5f82df23694594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e9853e6809d7ce88ae179dff768cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d40bb9dbc6ddf85fc4ed55982b90d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdaf84eee6359b9d40171793d0731a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088ebaf0c654de704aadba22976ae91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce221b7b6517625aff8a4c7a761cb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9fbc95fc0b09474d8da6562d4cf78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678b4799e1e38853ee0190f1bf60cca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cba759a80e9ad2e33c5c39b96a1c4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e6ef8be600f0efeddd258972461d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7015a88bb4ebfa5b67cb2c6fa2b45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16b7cbce86c0990a3bf496fabfd965605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4728be38b76bd4542ec88b65bc1ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ff6f12d6a9861161586d9d3f34038607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f1f7fcdae5b0b8e8f7a4495e065a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9745476f62ecd917831b733b18abc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f101539f0da1979b28a9b6f077f56b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21c0cbc2cc13fcd39c1ebb2d1a22f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faddc21d444b56340f5f095b6320724612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bafca5032fe87d663ed143c93c854d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19497b13c031f04674c2d26b799f807614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99542c52fecba35e365f9194a1b2324f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffa98444c70764cee4ededc6682ce0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086effabe91ccff678e989761c0a16bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756e1310f4ef54fe0e4354fd06d9a44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e602b57d3020cab132fbcbf2be915d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ab9c40b83bb8d1f2e6198a2468c88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add3d59a5e3af703eb934835a520c22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2962841b35d2fb8058f4b847b56aab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108e5119138c07e9d66ad48b119c162623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d490f3d67645d209d2ef5e2b47b16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1c92b46df2e1f84b1d0fb36a0882a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69184304d995bcecafe663185d661a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aee89b9c7ed6f7b86bce6b79fcba1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9330a9ae8335178a376950eb1ead82e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531b72b8fbfd8a2baa8f3ca9d15d2b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6bdd6727c246b40c060e484ab7cf4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1951747c53148c125b2e1e33263fcc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb02034e704a80a8fc8f37ad75d506f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea351fab44d7bb5c293c68a6b0aeeb8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9739033f9baebf659e96bb2d4c4bb25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c78c7f3f9fed13cb074f06c1bd076e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdb098af659190117897cfdaa51d36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5a1f5310e6491e779dfad84c26c5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684bbffb9efd9eee7926b9e8fb48fe3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23980adc74c435ec632f55824ea5477639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4888789c97e04b5077189fe15b97f0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b19db66e0a01d1e17933f7cdb5c65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12a31addd181561c03bd442b98266e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98618a80b57b61ce5d51fe4986d47721643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8bd70dbba66e8b7876f73fd670ba6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355895d7e36d04d207737f950e8a8dc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7638dde49cda23a72fe1bbd5f74f0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6135fbf27d93818f7fa11fe8bbe5e36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c8d1d49ba930321f08f62afcbd46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e538ab3f51dd12bb6a2e6b0ccba36b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f2d10932404a26966f5ebd496a125650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07483545ba75d5f433a597b914150ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805f282df9b52870da78651a7ab8a55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d15b6f55ab8a61d73eb26e74438b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210af03ed15e7426df2cf85272c2898654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f3533a3dbab43b6c90cf4b92f137d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9e1eef05acbbbe3d2281fd5ab7bdd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea1989691bf94788de7926a3644666657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28262e91771e891d3eb9f1a5b7f58f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17506f67e76e7ee5d0f51ada5c13057659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62d35a6de9b5824ce959393b30b8e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486779a1c07410ef919a924ee01bc8d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ffa5fd75d21149faa47aa1726377662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1359a0f352a6e497bb82af3d44a31d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe91df63d40c3f24d368dd6810e7cc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77792cae3361ddbbc37823d5a9ffff0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c2d237d3d93bfddeb3618240223ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45edc7c6ab018cebea9ae28d5e2d98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec25503d9acdc9a9b463bf5e000126c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24dee0d3fafedbcb00bc02d162d6d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc9965cc8904b4d13cb81bf7ba6976670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd13543eae7de8c3120e08716517790671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e41e44f163b28acc5e58dee99e5b5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a3eab491c2565c26faf17b9cc4e00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028fece3483f7323afb0cde9ea1b390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeca2adfe89c02360d1da3481f300d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acda1abd4f451945fe4e045dead77a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947fc86b677c8f14f1cf6dbd1966925677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198cdee81e4e1160f15e0e36b47f45d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add879d9420d81a48f7adca18b9fbde7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede680c85284c93a4158ad9774f5204680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad4dafb217908415ee3f944255a16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c9448e88e56e26a075a6a9b2e6eee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0cbefd86dd5a52c62cf46064e4329683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e04ebd78d8b1c22b2745bf7cc1abc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd9c86118c28ff9c97c1476792b3af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd7de7f4602e1b30b7c0984bafc12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3185d4c3e6ea0ea60b1811bf78bc71e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc587978b306c74fd99a8fc6cf6afebd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b04c0e1a47194334731b789aadcdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f3f38d9876636c588db1e461137e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77b1e390d08af5f0da3c6533c7db29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac96e7a94830cbec2d93316ef85c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89292fbc755b3ffbfc7252b69bcfef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0471e3cf15c97f5ebe12b91d4f382694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387cd50d6400b1f089f783a8c346208695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e26dbe1c714dbe34dca153e6289c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad22c688ec27473a30fe2b630743432697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad56415334d540f4d3687bc6bfb4092698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c01d9ba795b9ed50bb0c77d44aaf59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e28a45b6cb469472e9fbec7fc34c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ecb19edc045a6e940fd0044382c29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97827f9a849451cdc4bc24141a5e208702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70fce2b3fd313b2c61c8b167792023703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04b4eefce21dbf3946ba33eb5833ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bed3ddb7d35d1789d7290d8ea2e904705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee9e7757616140774456956f12335e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7983cc39b589d27246bcb2baffa3619707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a15af3e67948547a802446e27d6a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6dbb2c03d8baba16f16f4760d5883709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476353a8393591fcc4cea7e1bfc9d83e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db28cfaa2ea8253df56e0b113191ca2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd884edd3f45a398f2478190e363add712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0c8d6fde73f7529a68e041b752ee21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fcc13f10f94b85267a142728098b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51fab9b28bfb78c9d6be1beb991ad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea917c2939d8a1d8518080689b0074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c53b6ed212f245f1ea6d8fd15611c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d01baafc678e37d4b542141ffd47e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180058606e8410773d77d31dec811ece7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad12714264b32f5c55b572c7984f778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a3ec8e1e06ee3ba1e34d9a409dfd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5368c93a089477bfb477ba8b21db38110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c73174dff0a95911d12d6949b89c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b548d4e6d2fbd215a466ddc55d19b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0769fc7046eea626cbad4d948fe98413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf3bd38928409049ff63bf9a1b64a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512c35419e18d1e3b1619d559eac3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a268e35e3fb12017d535c8784068d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e04f49bf848a83d35a51941ba696717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7579fbda29440bbbf748562bc0e9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd41d7e5dbc41f9274187b388ea124c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c5ae3a84e0492487ddde471e8d8b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831a3f7a6dd50a8fd9914bd5fad91ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b19b8b51f4dfcf406d18f84c9b6a1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f11c7ad178c70d043a624556123c5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883dbbd3e58d660648cebcd170cb70824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3c49d1bbd24fe11006921661581ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229cb6e93e3e497b9058b17b44d099626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac81f0f6fb99afbf39b028d42bd71c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff490d4889fff691cb0ab9e7f29d5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301a3d4f3d3c930873dd03d28ac0f7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b79164eb2e8c03d9264d15899861930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf13b201a56b9540678881149f876cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547458b37d71cca20fc4dce8e38b2e7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4f5eee7d2a3afc2ce2cfe1f97ee3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bc062de255cdb2eacd877ef1141e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea820f5671af7ee825027b07ce0d7e2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab0909219c969cc4c7a4670bb341d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944508e7091e3c13a5786ce5920821f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c01c7f191b526e34e0d8ab73269e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8936141cedf157507ed133fa850f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c1ae80c379f1b4eb6db8ddb45a57740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77f085889723bedfb0b75f09f2029841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695f93be53dec178c2598e4117556bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac4e70e843d473eb6b7ffa3ce790ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f72d2aa155bb84c15a01091f8d4f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0755fff423a07244f56489e09f78245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05ddd08c5d672b428fac60991d3a4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c8fe2d37c338e61d2ed0efe1c2acb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08134e34aed6b5e0058bd3eea889b37048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44ef2431495b9059e24b72a75a4af249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcceff1c51e79a288be70a372c9ea9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5ae057946a3851d4da47f37d8eb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f17fec2d87deb90cde41495f1c4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc704cc9e3ad9845057a8356f1adc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c43afa4c3c8959655a1b47e9f8e28c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bfcf361b86c70d4c57248d3f8bcc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401d5a3976f254b46c3ac7a1c0730d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace2b243399479c977f203f7e09f3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001a8e6b83075ae5fdaee9299dc858c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b94348b1a74b45839cd18a253add59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7de57a52fd4424938c1c27f1addcba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c86ddd2a31bba15a0418fafa75c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d2a395b818b81b96d53648af2cc9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35914f69671c5cf8d0513237ca5dbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed81272d14dae3042ff51e8f59c7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c224530d2ac7976a942ec0dc89eb29565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee997c925a569d689e5a74b7adf7de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a897a8397dc472dee9c8b3e42ee683667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b1485a1120f76dd8fc1afed1b8eac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f22d4e3c30b40b690ee940dfd7534869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac995281ccb37eae90496a504535bf9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf50d3e52250120b045bc95e40bf1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d894630249891a0084e82a483bb95472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc0dc235e7192826bf20366cb4f3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68a025243c5394e2342e87758717474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c73c39bae1601aaed27b35592678575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1440fa8eba13a6e650f162fff1f7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ae16a9c678e94bc33791a9cd94f0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c558a44bc3f1abb89c06d4cfb47a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1ac05e75c97b709e7427090f0ec4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6083ab3400bee2e457fcbd0a2e0efb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf333596b6fb45f5af38a2324a249581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbacce02c1a059ee553cf5d0ba3ef882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afab928256543aec6b1df7de0bc14d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8a63b6be6e4a1df1c32eeb8c8d05284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f04353894f6c7c9dd8e4cbb1498c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb99e6e3ad8fbbc268f04981443d0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e754444c7b16dff01b44b0c0da6b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea22169959f27963316410edb672be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d25f059b033054ec64a9648df480fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182163acf293d6366b55033f9fa7a1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77bf4a6455a085e0eec38b589ec1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b344acad00c8b18a59478d411171a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195682fb768d6b629f1ccf3d2c4796d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5847e1f50b04da4252730469880579894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b25f916122e227bcfbe93e1d71af1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ce21182afb9189bd0e2cb0d0e3e8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10a845c96978dabfcdaf1214cfd9ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198064e27bb56c569be46c7db768553798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17ce95f33e3fda21a3ddd1cff5e31499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb9edc94cf2a8855f7557586b450ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb088aa24d4fe16e6749f8afec3f678101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf25ce8fb8cadf8be61704ff32f55c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a575ba5bb24dd60e1a8587a575cb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75544976359dfb053d10fc4995f149104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08270951abdb901e78855a3a680a1655105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883954e37d3aedccabc840d61e5c068106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4733c3f0aa517bf5f96e2343bfdebe0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db210b3790356635020f3f6fb7497f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad81585c5473689ced7d9297bea8d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2822eda8f15d6e6cfd59f12bc620e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6bafe2e1a09d1aee4470c429a9208111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c93e6ee17647492e2dfdf8bc15706112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cbbff3a775333ba64e9df05ff191b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213150a89f8291f059e0db106e446646114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914d3706e20e099bff0833ffc3359f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9c421cba243bf8376586111229eaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beba1b6dc85d4a7ba1dc3cf0e1ebda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0a8627a6ca3022dec2acaba53b89c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2e17ffbf88e73600b0e2e9d871ff9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f0e2cdaae75ebd8d25b1363fae720120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7389e557de1101dcda6aed1b6a46b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94390241053fe8c2f5d61eb4fb4225bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baeb9309afdb73ef6b8aa5296fc10f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25482acdf2cf0a65713c6ceca73a5290124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82faa86e184d0bae47e35306519526125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6495dea6509cee4e21888610ea780126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd79dce5f83f2a582e37bb1e4e3e56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aad8b94aae4359668e727ad575a3b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ad0384ec102e4b6a72eec6d3ef32a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28dd7bcf8a97111f948e471867edce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627a77d351b758883a9008489c272ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b676c0c3cf5c4c3e2c9f9d76b327f6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd614833faf6963ad501b8086480029133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078281fddc386db409e6748de5b164ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa4aab41b02b77022a2b6366aec336135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b521e0f9c8f17e26d6331aa03ef83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ca9bdb5881ec070fe8fd47bcdd08d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb9c05a348d9a9fa3f3add57f33561138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c237837d844ad3cca22fcf3113b22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da617c0680772eb6ab98c89db46dbc8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe164e0ee2333d18e0abcac6130f71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd29e1cbc7eb0635d356196a8c6029f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e8e6119dd2c21b33f8847175e662b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0451a43cf4528d7b8bccb015b9ee9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8409ad2a9ef71d59b546eb856b927145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebd0d0eeee6f6097843763cdd94d6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bab8f77735420218cbcd42d888ca2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086768781511cb33f2c079c8c55d94a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9146a057f1494dbfac4df2ddda463a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c90425efd0456ca519b7f90536790150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f968433cb617206150c1fcb1565ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d43781ac13256f45f8c4a4484f3b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9b51dec916a91fac173ba77fba68e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203231ca2b352f1d6977fbb41485766154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2838e10ea56884df44c6cb34c4b16b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c09babefbbea8daec9c19cef9fdf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a5454a9cfea28de64236badbe4a72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9d920634ee6026ffe7a7824ea2d2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5e5622c8d65274864e442c879623159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d23058dc33040888f10530306ebbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1fe651e05d5f98a1b0141058ebefe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8346fa7a607808f579a228fc267f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ccc99be7d13b8457bc5c9c08d0549163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e93518307094ba4f4c2b49c89fd8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3938a1c71546a2d4825122609dc87f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eac389bac8075fb4334dff3c321f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436410857c0a8449eea2583fa2ff5a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d734fc2a874cecfba21a39aec9ef598168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e9f26ace36fa144e8754ed6870c97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd49459aecd69321d87776d83c61e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e91a75eea0fb48cd5397c561ef00e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388b731cc7b596b3174d0fc87a07336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23165cb84d42c924eb4fc6f79c102eed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaa7d454bad7040f97709e22414056174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cba12a4bbdfbccb39a67459a442ed5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548f185c4eb0b458cf1c057a2387ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c0ba806a9f78c982d1d57021dab5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a850bf58918b2a37299588fbc5ae7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19207a7b6023511bdd5350ca44cab4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783702096f17d836858e9f00d53baa82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3778549a08d2856d3ab0edf2d3027181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809266e0b5753afade3f35dbd4475830182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318e03a039c8b9b6a97c20e96a29ed4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4dae48086882a923547edacf8b4d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed16de7f961bd1f5326d55cfcf3386a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca150896e124f9c7f405b74f92870eb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b00f78ad3e295c484969d321c45baf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8ed24cd07543ee026942497c94849188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3759bfdc953da3835fbe9daa261df7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a4edaa0b75a20a9a762baf3006126190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be254f90b4a97665545aa986ad89a9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6428d0239f170c085e6b0a90f5d5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e66d595d035c3d0fd27382f8f9ffbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007104de4100d9320d22e3837059374194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb93d54f3276d3a8fce81aa4ac640c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c961402dd8766943539b0f440dfda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5043afc6ae69c60f481f578d19edc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb74bfe0fa2f260592e8e7b9965f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a463bcc4c5d49c998c69449eac56c0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12939889d8260969b661a41357f5c08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae5469c2906812a0c903194957c341201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f1cb31249212a2f66d1609965f276202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0c6be8a98e34440d84156a3408d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3593de3182cd783dcd6d80d148df1f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c1c465703961ffaf07d233d6d826f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2c7367b92a995a26560a5296801a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade2ca1d1d9dd2b0699d222ee46697a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a7d64edfe14b98b45c563f90abde8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13fdda972df714907c4029e2b5df98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7adb36c10fd1b4b15b341054c9d5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff6c3fa4c4de24f646c5699c7c105c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3ca64fcba72cbca0dd38f44776064212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8081a142ee2a8513391a6d6834708b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e88a276058fc7ae3eab209563856214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c859c9eac3b7dac125465b75d1cefb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b31057ce543f6a84b7c03029569f7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76864f3e97d0b04fb2d3052b6aff99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee159d627a54881e759ce00c383e382218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b33b8e67057e38f395513281243e73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a710efcfda18cc86f2b27864867a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37772509b19eaeeb77f24bd314826e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3c1949ec2a4230ad65c8dfbc02443222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98b09dba27d1fea9875637592e7b43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ba3fd05a947061fa449b376b26e0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32883436532152a43060822990ad9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b773be45a3431187b5bb3421d2d7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027443dbbb9fdc6f5dcb727c9c174059227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2e9fba79e0e144a06906a76cea4ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f8085ab125d5f632966d9881b9909229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c54a27ad3debadbbcde15e97427d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21839125ab10ae9b9990bf7a2763a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b894d5c33ea20c02329b977e53909232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf3e36994be6bd416aa0c0345a2637233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ed960e58590bc7b95e9d5210f4a7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6445bb6acc49dead0e8e970e7d63e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175426b34320dc2db6f864049c6dd542236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff76526f9fe4c8ed5911fd61226078237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e601ec33cd526e87c9bcb9df85822238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455e49f110b3db1a05cccde4331f2b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce937af4791cc9c7743119dc8625d41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec58a7e101102dbea08f78443f4cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d8b110701a6a1de69748d02839aee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5675bb340285de1f877330ac4183cc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441625f025c285e6f34eb8c10bf32c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6cd938ce2c7c55c9e69e235165603245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcffd785471d71adb22aed03e04ee19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76751df7805338848ce1f5140e36e21f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e833d9ea93976130e8f45ae173aca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac338d63ad6c559d5889dc7a3aaca5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54db4db42a27960919f3bc078ab2d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7d3e8d3c0ba1cc4b5e92cabd78dc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe8124a4e1949a23374fb1148b785252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804a982328232a76162562582fbd44c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02cddf9f09876d6f6a25636cbffc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a598ad15321bfbf845823ae5b42a15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b139a5f7f2c9e4953d3aa25b6aff79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014675f5973bcece797b4684f5309a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef7856d99e34635f208cbc9c5b9d8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad80e68256d6a0e11f3261c0c60ea2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da85840f873988cfe3c78b23da69964260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9389b08e739f6a4d05be9cdc1ae38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9de798525062b03d16ab930e3de81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f81dcc84914272e8617ac5a96d7d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf02d25704ea70eb0ae0ce7f32db1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4815a2590626f14235abec661cb5b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad0259196618f76a69ff465fd35ac7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c96c6f0d2e17a5c15399dc351532267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed774d36da6619acc8f07c305fd6ef0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49706bb66057b4168f93f4b8058d3c2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c93810973718cac9e28dc946c73a8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d263dcb3768dbe9e5cf4e29da2b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3043e555a351f51d108a3a934c41c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763765a9f49b8641ffbde1239bcaa49f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f2d5f02349bc2fe26b4422612bbf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d73dcd4afe6d72b23711f201b98ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ff40c455363171463739ba03865dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099a82fa5491162777d0f83af7eebc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba7a8f31067e6629562c8cd7e91b25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70d1c400f4ecd533714e41eef617ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c98da31711c223098b2c33d280b032280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e501b43b3f0d68004ffca0a7c5f35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd37d3b553dfe509d7a8976e4cf2a3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf560267fd7a895b520c617a9e12fd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239439fe495407b9d910970933853e32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2547df67634e29d473d480580e1e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9137102883338ef17d022bca1e17be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055f48ce6f68debf25a38978835486b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500951ca4f7e642a8af3bea93f4dbc94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10638983cc692497ad67ab7e8756d54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bfe9507d4ca98388cf30c24259871290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d93880a3b3c9473c1d93d7f4c8005291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e161d1554c751c76666196a7bc00ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a06560069ad393ed7e4a7f9cba4dbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6067949fa692b3100d0c249daa2bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4ad815ab523b42238a54625019932295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733223634caa978125509ab2f1a71ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f81099f61b55fb61f8618e053145ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064be3681f4f1c5a6313a9d6041e01e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a367817ce1269c5ff78b68e3448bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac776a04d7181db0258e6239f30a19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc99713ffa047974ae00a00f77c8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978b01fb02df74ff10d7a80efd5b3c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8a7543d484ecf8936d3cd2bf5de88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7329094883f387874269c87c57fdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cea658e407b38df76a8c78a5a8207305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7f4d854e7236ddad9b3c2ced33370306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a613b94b17886c3c2b4f7ba081fc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9774180401e182a00bc519c71f4f0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478206e0d4b8effc4ee9ac062465940d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be5a55f432740b649cdf798c880806310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87c42df78ebed53fff72ecbb863b06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addb5c231ed1b270a8c7339f3e8919a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff4c6ecc8d6045ec6d567a2bc5276a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cebf92c291822aaffbbbf99af287f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd99b5f3381b646d073f2595dd4db3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde738f2566332ae50efd83564e5ebc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c89778bae6da6c4cab489431b6543d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7991c10b33a0ef428a4d5109c62826318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74982dc3750724c6f29f073dfd1698e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8586d97687b8f92da87981791bdb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe7af2bb91f070efe132e25e972f00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165aed9bcb419c48e2896427416b1a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd13206bb4a1ed4958a315ad2b0ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c109de2229d051ef942388f359c5dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774506e0ceaafacaa99579c7d4799cf5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace81b794ce6479b5f6d0388e253a7cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e87676f1f14fd086bf9debe87404e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52dcb37a689f3433d8fe8e432f4803328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bb33e99e7b2646ad902415522cbf1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f8ac32b96c40aa31a21def2cb5042330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ac4037ebbcd9b0f5bf8b6c53a9e0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a23fc3a61761dd9ef97c971894f9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80440b356e1341fb8e6e40fe9d33e82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3fe64d2f53003116abb258df5325e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65186dbedc79cd4f5206758e325cd69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63f9e774853a10c6c20c621c523223336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d80e23f4f4a5c2abf41f60669b91f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d830265546fd1e64b337b59a82af1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ef6d9189f894779fbe978a9c1b452339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e16230db7ac9b133af7e9c224f8d5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bf611508fed031058168fa3b94b00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176fa72b94cd8d96013f1bfd7ca72d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b60ead18c57c2346835e8159f1ea6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4dafcb848a566bcbeb062040bc98b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aceb72385a79ada512e7a23a508fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930158855a3acb5dccf237f72edcf691346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0617faad607926361437e39ef3853bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f000cac7803e6dde9469689068976348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d09f21ea4dfd5eb1c84c4e21ea48d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d0bcca580efcea3dedfedcc5b0dc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba63ac0954e5664973126a3873974351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a21b959ccc7a2ecfabac8fdb707c6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a26caa2576b2ae37505e3dc52b9e1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44a47f6d865e63753b60bd38186b2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd611a37453e90d8b5c3718681690b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cba09b90395f69b3d8bf64dda8c2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f271a2ae341e6527443bf590d403ef5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634499707f7f3a4e3a7d41c1e771c4bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e1cde560b8ba79fab3afd7122727359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffebdc08d6441e587fca7e5e90b061360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ca037dbec2660e9e406d914f3b14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae1c5e2be9ea55a5ac36895a007b0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f07e0df35efd7575921a88a64cbf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ae36a3b2380491528a62bbdeb9453364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6f5de51db1bbf95f1183ec91850d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48d3396bc54707b7dd7dfed8adc598366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584f8aec62e2e721e29e3684836a9a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea95caa51bd18bb4c4b66d148bda61a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a744ff754345dfe5e5b17be1824a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da79ddf864cc4d020cb6ff178bf1ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b78075cb0f44ced001260252fede74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c75190476818163cd77a81e00d0e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb3e29deb6b7e2387185a2c6ce9fcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f48bca61a0bc95f7a74cae5ea64f68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7431359157567d0dcdd82d2bbd8e5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65301f84f9d6d6ae84e32b9f66f7b86e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603a4196ade14071180df34928f1cf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40e5cdfa67c9afab7cf1639616f742378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cdb06e0589c85ecd2623b584ae7fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2319268a7b565251ebb5565994c7529380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca241db2c301df28e98bc0ae531e0fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f1f98515ac61af07ad05d1f21af51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6707aab0535e92440ded2910db157383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4c7cc88693792a1466cf924aa508b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b7450633ae8c19502f3761aaf82cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa621aadc165cb6744a37c384220da8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a105abad0c0e5cf15a5e6d2bf37d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb68794b34c13292f6d7949a487a988388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48fae81dac9f7547a87670fbb0cadb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa93c837f96254ed3e93eafb8c946e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821dafdb368bcdcaebb8a162cdb42d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b6b8f97cfb19768ca2cb6d45c208392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e39a133b4302ec76082ec089fa88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557c5ace2407f458073a15c5c428a27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f466ce3ea79b56f52a2cfe6b33d6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef812f427afbbf598ea6e72e956d26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872be8c36d43c1a0f3cc74de79235eed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6771cf4c78cd7bb7a38858e35a59d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba762447121153cd0b85180aa0a7a805399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b1886f642f36ca5c851e8a15045c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63f0ddd5d70dc83362a092fc974d00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eaacd3e511d7a6d61ae14ca1d0f85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875a4b5a883fb94279cf909eccb6ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163d9bb2c07867f569c58291fd6559a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecaf59dd4f8693540a262188e2d2cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab0ec15dd2718fc7057ad963998a7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aebc671517e94dad182918867055fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668d89650c59320e6429799b16dfbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a109f0528c479920e4d65c40d7ea888409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d679559afce2feeaef16df32912f630410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b70838bb5f6889d5aac1814703dba6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fd201326b5e87524398607b219d29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb866ec26126c8d2fa5cb2acc1e06c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8981a97d41888d135cdedf70ec3bba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7990587eefbf53fbf6feeca88274b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6b759aa9bbeee9972b05358b3a190416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294c78fa2e37f3e6725ed898a13d58d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6852c7acb9cf5c027e0f0b8e2531418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23876c92bf821a0e135003f03ebf8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f3d9215df23ba34d80a31302f1739420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a94ffeeef5a77dd4e6b754ee73428421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db868b6dce2c7eafda1697f2083aa2f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd4032212681eda249571179421c6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f9cb779ab7cea6d94a9109df61771424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280b2e1147a9f23f0f2e475015dcf0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1c129867e18b420febb3e3420a89d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd2de6617a7bf2057f27dc01f56388427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd077051e40a461ae8f06d265150d9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bc00f2d85c519bd3738c600c930de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804d2ded1197e9e7532f517030eb008430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4a339231d63978377cd5f49eb4f13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8514ba86f811cd9967db5655ee64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fa36d10a0a3a01d57eef2e04f12a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab41cf53ff8b5fc48e9bbc893e3358434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6591efd0d92f4a964b2d46d655aa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ab8e774ca899e635bbd2e284bb9ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a750aedd942e0f046ad33df42afdbb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5aa561c563f124c0c36799333c261438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147d412583c22adc70df0cc64e23562439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0980e14826db27c7b749178c5ce958440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6c72b09a7efb36870c2be02625f67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba1293abb87bf3e509df51600690c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48752d4f25503a3246e8c0d519359d61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae8462bc8a5aed171ba2f9c9776651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ff621f5d1b0606111b4f6892b0d98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff53c490228393f723e84be1e6842e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b104996059eb2ad0125548d1dff7a96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccf0612af11200c6266650fc0ec628448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3669bc55fa8cd1953d152cfcfa48abc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38c1f444fdcbe27ecd192ae9255f17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485bceaf454277f012ed8125a04ec87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aed62651531141c5f84f2a4470a3b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7035d2d86e532abe88f36e5d424e50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1588e5ee7d205935b38e58ee7cacaa1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0059589fbe2df1bfc53b850a074eee1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6cfbf763e263e33701808f84330b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfbfb23f94ebf99a655e2afb2c33ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103be01f064cf97d33ea452e507de3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a59d09acc29bca359752b4c788bd80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa8d268c9c4aa1572f6f2107b88b6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc6285358a771d045edf699e0cfbfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04db285721275ad604bfc35e0fd32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbf60997036682ff55adf54158a549463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caa3baff0b810987e5393398cdcf7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca985fe20f3e1662a648e5828b430b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf075f49250420befb571316c9f2ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e9f8a7b520be0431d8839fc32e624467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbed98ca1b6434f010585075cf84428468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0050f13ee3bfc726d64aa16c3ca86c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bfe29dd31f7dbed4c2481b9040c89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833cc869b2b8bbe1c37976c1a49de51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd318d12ccf5b6fa76ba14ce2e04f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df19e083d8edf94465df8131f2c1bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323127dd052398359ee0098de4c21d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745fa7eb544fee65b41415bc7bba6f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3ee0af742be847f75ce7984e63c87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b8c53253ae01da6fd896644b82fa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9cf754aea2383a68d66e0f056d0ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f66c9fa0b6dc40a2dc83b4dfa4009479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c9f53dcbef23d930157bab533caa6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae29fa4a4933d68a7e261b5ba2d446481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef9fd2c4a06ec8fc81b67a34aed26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77267a7ac3a4706a71fe6873ba242660483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f9a0e844e742239f8da76f85078f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b5f714cf66c0dc19c9e2fc153ba2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ce3330c36c5f3b81abd3fe757f737486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75838d4854ca6fc51148b85f628621c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730a26a53640dd8977517c85665386c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed43c8e1faa837b55dc3110e04e6120489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d64f5ecc064d9b7ad71e33a25d53f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabbc3fa02d66c90642c98a5c0e77d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be90350927a252a212e3b89b9383713492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a32bb8da190cd4ec1c802bc1478e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1122120231b92a3f3f75db4db881c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12ac9749fd431eb21da0d15ba8d4b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07f3186965ef5d0295ab9c35ad3dc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d57b964612adc35807b5a05725e448497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af4f7a9b94209f1e36baa4fa2bac4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fe773ac014023694e0b839717f033499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e27a0141caee6bd0a6912fb778a44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b3de243ece3b4322153fda9257050501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576e195c1dd94c9e471aa2411266cae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda85fa30df2393fe2052d0a341b489503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cd710ed86f3f35674fbcbc45e69dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122ea721d6639bb0c9a49cfdf62230d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dd510bf761886d2e9b45f736022c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f60db2464b84971e73a22a4abd224e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01febccb2ef1260ef271e5777c646f15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2681a0363fb0d8956ecc1fea511bdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e3ae38d4bf9b0d9d7ef6e8ee0c51c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d98305c4ac8050689d42af50b12f96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9373ff49a30c5e532cae7e3679cb8a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c367b2b0a61c2aa50b5297137099513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909daba0c088d7e37d88d20b0c36fd0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a48db501c2a90e406dc70a0de7791515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350bdd286b48e10f8792fa10562bf86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f725926b379dc9d83fb91d852dbd378517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9737d1ebe2fb9d2c802412cb3f22dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1918d07548a282eb9f384dfbf1cb69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09a30a2c11e559f4bc7dc20ae0a952520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b6c90e2d8e332dce4341246c7c0aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e1cc4fe1ac38554dcc7381f99df41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1d0533fd4f9f4b3efb6e5044ea601523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dabd1330b07fce4f0753c4f1de9f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94245b8c0c524ee2ae401c24106a75d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfd87b980ba74fe029a2abd7ce2fe7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb61237cc33bd08e2d23e0ea7a75e53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea2c3a4550a9496aaa26662d973f86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12181b9a67f02cc119f2e19a504a4269529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d51bfafe8e5b1c4f95bbdae6bf5741530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a6fad63ed62ae792ac5d08088d9a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297fbedf9cb69a81d036425d2f4efb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399b33b63a59db04da7b2894de1eee4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9924a83c50d389fe835d9fbaeabf2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e771db21f75d898bbf8dbd308ec0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c3aa1ab127871a4e59a5b6362ec90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c24f0ba7d8c1636ae325c670b1e2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfe9960abdf6114306965c860b9c7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175590b9cd2daab75311158626acf3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f91044ca23296f2686d6cf78780138540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3b180d18fa896d13abacbac825ac6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b33b858b50fd27ec2d98122d39543e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca8cbdfb223783dbb9d91a78413507543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5f94aab2216246483e7792c01e011544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3926ddd8d2b2c4cc55b8d63e9c8df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d2c3e73c94e35e1637cbcc41a04ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283735a34e2d1f2b1659ace3d14d0399547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986c1ff8e67f0945a14654a56b3b4b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5701662e8c1b9b8500f18d41e8751549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b2bde83f76e45004cd75bf0b1c87b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423531d6e42de59aeb1334f861c2be69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a8adaee8089fe59a7009f67c257ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070133d1a94664d7477733ab8a0512a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d2475a96371f2d85b694bdd007a77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb6d17561ca559d6576b880b7b9835555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aab8378dc261e667b01b010eeeb01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349adf089f4224f20c2a792217083f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3939459173bb2a74e5e1e77683cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832246be88b695227a9abf32f275847559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1bdd0c0d1d08d680c77fc076bc6a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d91cb887dbf2739ebc422b633054561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261bcbc5dcc91b17d78d0a1970fbc96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e9aa79a1971597ccb634186471fd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe49434c9e1754d2c6952558e51636564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6161bdbb107c75f507e4bcfc64ac9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a78f613c9752086a28b483c7a0d90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1a11bc4d61e98f22d948fe11d0b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c277aadbd6de87e2505361dbe5559b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a84fa4f3ea1098e2b8429ef2219bd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd66669bc222cc709c35dfa60cd0fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cb23f1c1ee929a3ea9b52571380e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c6c71f3c98a9a883800046ddeb326572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635a04d93b7f4db643fb10b5184dcd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befc39f590ff628d32edaa622298683574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07b2c92276ecf69301805ed0465e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293c86e1ed2f51c34f45d1099ebe1c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940441964c162d28679ce47e710d8f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6f01fa8d12303413367108f70fc8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71567519a9bf28c847cbb3402d46ef77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58b6ca253e158fd1e5d53bf86e198580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953332dbf1cd8665ead27ce3e289a93c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b347213364c6b6331aece34bf1c070582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ce094113aec96109033bc48fc4112583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e552497b721bee22d06c51c3750e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4909df81e367e1d837002cd5207324f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b0f2ecb148ed02def5949a9bc47f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550f9c17a2def83fd23825b3c2aea0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f20e8df825d26b996f9f86527c7d9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e13997fe2200f3d5b7bbb80db12916589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d2d800dce99b8dc58310529d5c196590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b93b6751dffc308be3a407d4552619591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b945ef69afeee6aa914d3a6c3a3f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e509bcb0b38dce53cb7e6aae18bbd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7c5dd8b49fa673158436eb3d8a584594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe98dc10a9c5314742425b5b126fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da860d68402f003cb76f3755ab5b9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42146182f16cea69caa973ddfa05fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afdf36213efa830d87bc267f8178f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6704ebe6130e6735928323e61184c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059216bd57425ce62c3becd2c159c40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8386213872519773e7e5e60677b8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccc55ff97b048ca82d0f8022728536602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5a2fab8a0aa1d2586c78cd80e1ea7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94fb8e84aa88557c7660067f76f67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035a9816db991b4ae3c1a1e79f90223605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b9141730b68efde5967dbae97e3ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94846651873f094ec58c716d118478de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee729de789d04da1d7f88d7f07892f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd106051fa17d6a470f9552382c043b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64241b61951efc0bdd3e67596b6c68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e8eafe8c5e927ffeba905bfd40849611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa0207dc7c963ca0818bbb0fe9179612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901c31a2fe9e17e9d145fc908488c72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503700cdaf34fc3b32b3d7ed1f1e0f49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad9d203d5e9ae2d88de1cb4cca2362615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ec596712b66ef5b8b69f04e619356616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30edf991b8dc4ca39b4c3fc8ec4352617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416e45f5c7679bdef5158372a586546618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f4c721defd5cefdc6642d705f5e13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a97087432f4e6327da9728e4c9ea07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63ff0cf4ee647320b59d2f7a54ced1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77da5ad16158db3c9c3c83a688e011622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78bfda3189dea6cacffbf1d9c8e43e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989499b29d72dfe2781490083727eff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f05fd892e95bb6219fe24504988e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf2033fe0e9e2a4a606447d15bffe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d54ae1f61be6fae33e5b9138f153f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746724e21052ac4eb7cb31b2a07812628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533701c6df2ad36f1fb02834f5f9f1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadb09cf055aebf5e1ea8dd38be20c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed996a379d43d8c3571e77ecb4b467631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfe2e702ee4b376ba436cc2f34fa1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a50b6a2f83c5dc45df5778b0b447a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b15e62957c94b0ac0221d2f7071218634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df109ddec633fbdb70b40966a3c711b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9326795522db730b85cf52324d0a978636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029a1802498295a9fa40ce0c9691030637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca772f764f4a116c9bcff7e2db5a643638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71dc2d4c6f8d77c2415682c63478c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0360f38b71204e2f89fc3243ac17485640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805c9dded58f63e4c3ee3c5cf106412641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0761961dc033e35d4d6d721b7ca1a9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65324e590710c423635cb4b5dbcad0d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c82fda819ae1eedb0b29faf89ce91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caf0e6cd4044ebefccc03ac935341f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a63c658d0b840ba12c1f68efda652646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05e6117e178fa1bec8f02c1e226363647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d89728401e8ebd3d44a98e8d5ea305648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51975f08e553d05e26f01ae0d75434ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a644a0165091ad69e10cedccd8a9cad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c343efa39c44f09365b490d4a045651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e5c67f916f8c17af82625cfc44a8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd615d80904ea47e5a47f20e8e0ced16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c44f97dc6dab4f80345ae776aace1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a60185e357628e98341b29c8ac11f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbad38fdc4a17c4d5ab6413ba43663f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4819c4180a34dd6bb703a5d5fe4a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7ddf5180be071c9b2918ace5324c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee891d89175f5d00b57518e4af812c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de76c455fe94b5cfdd5c7d539adcceb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70841fd2fd18f519e3baeecde320fe0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c912d566fe7ec78f84c03ed4bea87c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352ee372fdb44461e6af1593a1911ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc093f4964a6170b54dc6d3cbf9c0bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0a07d3eccd818acb0e266fdd2f0a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c22402aab3b16cf2b5e45be2bf762666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7ca531142e3b1496634cc07044d92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeba9cd594e75a45f07e4472f6bf50e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d8a23bd281d43c79bcbad3672258b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae69301bafabfc3f2cf65479b6fad42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aa2420c0c1cd72010fffd009a6309671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59622ced0c67f388c2f012bbb128141672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb3fc574f10617144943fc645e7693673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ef171021a0da3f436422eefce5b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f178bd979428a644c512b4bd0bb10f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3df2d0eabefa299fcdac16682ec6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e7a6d717a19792b2cc688b98d4b52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c781caa3d40c02b5f1c7757fabbee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4a0cd4b2e99bc54e01efae61f2b94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8835112d64e06cd37088c30b33795680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>