--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4801a0b583208abe41a53501d7d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080226dacb71cb0a4790e2c4e0eb4afe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd82d775a5a1b57e56302606e681183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528862050af218bac1674671ba6d444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817c54e998779fc17d2a73b7a49ad985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b7bd623ed961650f49f3b25b742936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cf9968db1374ff4e1384cce0c3f727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b327e103e58704247000bec8c9e83b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a068f0a5c6d984061dea33f90464a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03540236a809cc5cf871f803c4b0d7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdded87cc7ef990805b1855b452542cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97485be709be9d65342a63606dcb37112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a4e0ca44fb155cfafa79316b982a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d300433070c4d791cafed264cbadbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d13a96e718b25ddba812cf930c1b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888cb145d460af58f7aadcf62de89916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b6c6213d5e80d12bd2c11e036b5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422717c35c9bb2aef09c177ebae123e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c979b7200d392c5a137c002d02c9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df16b31be6775e0cc63038792827020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc03780032844e4bde193d480cbe8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a4620b92c77e28a4cba4bf6e93db522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214e898443fe871accd818ec102152923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290077ea51f780a0d019663589eb43124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f9fd2aabae214b59b199daf0513e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70947c6cb1b125e51a38fd235906cbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e0600dff0b836138cbdc2841c451327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470754bcb577e4eaf4fa7cc51cfecf8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9998fb5f14a8c6552a2cfaac57754529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb61ccc61190b126c879753c71913a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230131744cedb26ac0317fa158dc3e0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3a078f2a8d668ad00024348c1277032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343bc44045b2b2c6a3c2e281e0c97e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1718365f2e112ad91977bb49d539334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8072f3ea54e3cb5ecf73f1344d3e51d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e309abbfba59b2a449acb17ad86d4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec197c750d1a39b823f61ec764fd9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd082595dba6a2ef3897a05599c150f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5edf96a3fa977b1f7214142ca8bfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d77e575b80add94bf68e0597b23a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4649f5b8c87f0a19ba513a33d8c0de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1a6aa4ba0496be24f07b34c20eaa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc40bd2853c460274850e600b81a12343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5b755e52d6671758c72aeeb9e1e1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c2f66f5a16514ea8529e8f5bf386545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ba553458bdbef8aabf40839512f1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9593720c4710aa31555c59fdbb23e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d99a28f93e611542d16fe146907c2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b8632c4f56d45be6020ca989659849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e70a357e2d1696c397db159bdcc8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384549ce2a435bf722092ae5008e57051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2185b3bfe39cac412d4cb407c3605252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec5d94f168ed7ed7a33fc60ba60ff053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec278f16869499f864c1c0f5156e0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc627d6f4d75bf2a2b04fe050040876155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e4e5b9accab23bd9b8c6020d8dbb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285306d391957686e82a6178bebd1ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43259c99301c99e920cddec9b3f7921558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec69dc01c3f19a45373f82512d06dc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7617938db799e7be5bc383549128760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149726c7aad3e6448bff33b90a2701a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd84e8f374b0f7eda3d1b5153690a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325b5a916f49659f0375e301df2fa4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d691e409b5d372749dc7e03f7eb0d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78435db2c6ec9bd61049e6b113eb7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dea74db64b790b9d262689d5df7c8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2864f180de22c79d44af0066f68fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18791e0aee2421e7e5acf412b589a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c17e6b415dbf334ca4b2ce2d81cb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb4fe75cced0cc8e41dc603610ec1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a23f6a75e0fa8f5f9bd32559e38a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313d78e843f83865ebec3b300a5a8de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c923eb2ee2e37e897181684f7798873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a3cf860b128ed949dcdcfad8622c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97621e5fa6dc78f04164bb2e273ebd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd4ed02849762b6fcc7f1a72e52df976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512588a046c7619158c0e5c388e83ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df987062357dd714dc35b0e91cbbb74478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32716285b0d00aef37ed60c1e6caa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c6cdffa4d5d9500f71d3a71f8b5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c362e354b3114a09df52cf8a0694cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a9d6a45721ddec1d21d0a9341a89982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722caa0ea47a1b5ff1fcf96c6b7e40283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a640919f37578f19475d5e30328d4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421cca014eb4d152f616e7f7769e0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982faed948eb59c21bdbb6d5e66c1c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e84fbd43ec23813d971c9d7b1f21a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560f5faf6c638e7f354bfcba9458bc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f27d939877c099b4580f9521b42ac189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8090df1622b99d45231e17a59171290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83ec8e8de56cb61c048fc9a39061af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7361a1b3b234c996ccae98a11777d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbfd569a06abf8295f8d1bd179f0bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c70aba4abaa360ed82d36a4070bb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e551bebece4d77bf062de57287079d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e823d331b291b4c3acd3fec524f6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee08a1aa3c6b4fa0ff76302d9dba3c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951b4921f71cb609be6ba41b5e0446a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3810b9efdc0c34f809069469b04ea699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c326939e24bb68d71af73721d0f805100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681e94a5499e7cc85fc41ba015606e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96277d65e7dd1d58935ac2ae24fb66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ba2b7d03d22a50f3ddd328302f23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2129a38e876bf6a8a8bf519cc42fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085065dac51213b0fe6de2482877a6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da628280bbaa2fdcae14070fce8e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57780767a7e06452af69e3cf2ee8cea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eedb143019c5946869bad1133b8b49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ff42674824584dc72f06cf9afc4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d48665ff7cc4a06d2bac592a81d614110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27605d8ebcad12fadde1d8af0fef626c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f0eed52079f88f6c112057ad98883112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a4ec3ebd1a3f381e98318e8203e14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caaca102b86fe09a31890ba0a95209114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d335fe203e50d462026df33076ff8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d8d6f4c69f33cf672a2f071bd5c40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182319a05ba76285e807c204d7ac100117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c8ebd216209a070c6af8957da93d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30232460fec1b9cca70948e443c9530e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0305462145df54f95a9958e405f09d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551e8760052854ef3ca724455a86b48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1ee01f1de9805bd68cbe3bf40e280122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c2c0cbcc134df435a7233e8d15ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77926660c0f6f7e1fbc2188a650434124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a1ab5bfe4dd163e8645ab9eadb0ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddc5cda3146d27bbfea8027a1be910126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0dfeaf81190dac7172ed0ad5cd05c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e86928d6a4c8539ed189d2d3a221128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82fdb8b3e2da61c97c74fdb3906ba6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fb7ce13b009970a6baf7ed5b4e3ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7ac06bab90b81cd9a73e3de2a69b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c05f8eaeb798c8559ba1dce37ce599132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075e2bc6b98dabd86b2eaf41163931133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152031ae7b32c729e3aa4efee470307a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b054cff07f1b5048dfebb6b2e77b16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30981431cd8a96d10f3c4577ab8ec14d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cc07fd5194af409966f33ac13f967137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eeb804b2230d30794410030256855138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3799e05b9eef6bb610fd0eb12f4f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322034f4020afcf18206fbab57c081b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617ce0b235a38c74b74c996f94ebfa3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03fc0a07a2513610da2b15f87d61bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61269aa4579a68d0da09b23ce18ea7a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd60ab3f834e46311c8e33a41262cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71c9ea4c5d43f6e938d7638ff81020145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dd2de6f4f0daea754d6339a33f1bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a5e33970e0776b093407796b982d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f93f6cf892b2206476631d87789fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37385468d7cee9975b83af11c8681d59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b4510b0bc0142f98009f5da9cf41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7632ae54172812f0c87026dc38435d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14214a437bfa5a468e77c88b256f19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c4eed120cee0a62a544f01e97bbc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f206d17227824e3ce4f3dc234a6e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25cad45d4e23b50aea67ecf6eaaaea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db41be1f7c71de41d50f65cf80ecd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdeefdf3bf42380baccb19c2719c2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76bc37d363f7f6741d5e7831453877158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f8b114c06c777786861895c72f79c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8052f7b47ba60dd4dd349fcb0c12dd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cba9916fc37ced6e1a2156393079b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730d0190dda9fda500a6054d0edc850162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79d09fee8c9020e0ee754aab064ed7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262938d8c4013e533a493b964d61332b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615b56877d7333c02ce4a76ef9b15e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba523da89128e65ccab609ef88c20465166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be54ac36176e590b826d99ec6bb53d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d97e956147bd5f4246381008cce00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e1746e78ac773807ce6dbfe25049b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0913262b908ed1c155d923dd460b6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b755010c8a31ae2951424625e091974171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d86ce256d4dfb561be2b72907bbaab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabfa01f479ff75b41758634eec2f4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f18b284939bf8fc0c0ddc676fc984174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6282e38f4dd4d0d001cfae17b0c7388175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53caaffd36392b10c7967eb224f572176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70864eba59fa43a338c82b9d6bf601177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdde51e4aaa9d5bf7e248d73fff872f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71f637de9451854fff82d7dbbe7fa7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6f6824d7f18590313dc4e7bde9a16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a39d4e24ed9daa1e87d03dd876e58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9417ad938c03ec1c0a3c2a1199dca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeb5503cb96c8ed8fe7f3a5629aaa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f0fadda0a0a76bd69865a9726f00c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733ce8d97bdbd0e6dfda6a725c7f1a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbf1628e095e60170413eb5cf4a424186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3710a0846eee7022bc4012253da83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e64027e5292d32960a55ae596f646e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bb30485452c8fa84b0ed7002eafbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cc379b1ba06e15bc78bfeab8129da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd644a6de6fd85d850bf43f0735a49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2406b851bafc8132cfa258f52ef36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eef2774832815c593b8508d0ff26f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d117f4f0cc230f572909c1ed6e13e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08398b2ee8e4d1b7297987ae91c0501195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8201bae599784de2c5e57eb1a50c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b84316f39327a6b25fce22eb94edb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582bb4f1b45b5d1cdca888c85689d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2693ad419333d5d0589b1febaac909199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455d76eaf67aa7d7d94070df27d8f05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef192672ce6137224bfacdc2cdab0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e90bdc9d8e468513467d97a17a384202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc473692b81c2288bb2c71f82526bedd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc8553c5cf8cd58425297a97bb478204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd237fee2946e3a6c1ad791e564e9868205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb443177449db23ef28ec50b9bd65f55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac224a4cbb6c049b2b27e517967e4f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e580d89c059f3dd4f6e22e1fefd9707208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93733a5d330aa65b4439b00afd91aa2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a962e847470b399c615d41414be503210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bc5b01ced2dc4c9ce53283b06d97c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173ffd0e33a8e8d5168aeef47b67302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fb8430646a40bc0cca6715fc392e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d810eb71457587aa0c75175379148214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef3fa688ec73b63bd9e6543f293ded215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682a371baba6f2d0d803ce94d36ef3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde32b3a210197ee1ae33e18090457e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80a784f873ea0e47c02ea6468a95d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e60952469cc0deea97e50bf0c3f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd051be516c8bd006b99e1542791784220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56e75ab715c66ccba07f6aff291f80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666732f5e9b9ba4deb64771e48594928222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8779f2a337b04a2916e8385d19e7b6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a264502c826323266ad745273dbf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7feafc2d3cd140fd4f93528cea3aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3728063ba031d9dc4e3f5b5a03457226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d4782fe624e4299b6978819bacda1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7773f63f6238803d755631bf197aaa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd05718d2f6f355e369c518acd98888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509830acfc1988119a3dea22652172c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01686634b1ac4f33f52e2a9e891135a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7f3fd66868e0d071306c868b51ddd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294ecc2627d26c4ef3373db09ea13fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d402119c9c760f530db845aad66bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c13f6dbefcfed94ed36694e8f96edf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe32cb1f7795495accfd8e7d28b17f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6379cacb91f03b3dbc56cdd8215053237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2359a45102c5e341ab7f1edc064d3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d10d2c329ec6297adaf8590e16918239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645eeaab76680a875400a227aad7e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7c7e875832c65f2c49ee90170eaa3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05267c9c09a52683d92e3108a41f8070242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80886f6c83530f00990ef3d8f36323f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d598e8f7e263ed890592843dad77de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10523124a6d658af7985aa356196d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8f532014e62bd3498ad1c83876e23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70882e2690403d8c72a55cd55a87cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945a54e5647f0df967e27f823871bb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41573711bf888ed377f065a1b62c66ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac9a204b7582535c073a1e4916adb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403cccabd718fda1c924637320c7ccb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e0164a1b783260a647c9d16c7b6ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdab959f825cc7320b294a4c39cd36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f4a63ba7fa86b74d14015d3a3180a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6962effd1ed1c36bb11a03f457e5512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86277a83229e091459a8233fa0eac20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb496248fda65f27cf203f7434d7a79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38851c9dd7c2819b5542f7aa0520f799258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec41955bc024619d1eaa103165e606259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c02b51a4f383b8fa023397bcdbb920260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e97c02eaea927a083d9ea730b5646a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072357a444c0232a4a725658f33a12ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a74b3e526def86429d96438ec600f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbed8c836db1d79dd29927d5490e6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47440c872f5a36f2499fa2f91541d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01915a09316a23df8dd37b3ea4f485d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f34dca11209a7509cb54a6130114ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deae92e5b923186282ef1b037a17d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4c9a2cfe40cb13f3e6eccf8f9e23a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda9901d6555d8f2207eb93b0e35633270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8ba9a8ca8a822ae5f1112deb4ecf7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcab1a00e4bf96def39a065f79bd10c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bb4789d85cc84dfd0c5327253856d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440340b8d50281394b456f93dd55722274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c9b81e3eeac2fbafd8a7ea0c4cae5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7280961947acfc63095ba11c7bb1fc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668f0c88ac51407f5d8cdc6485d1a7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a5f216cf8a90b88f25cf53663ae7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8511aa8c63c49ee0e0c973aebbae51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e4846de12e2de440d8c36f1a2dcfa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9030f1e8782b85f1de0c197bc7ab7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34fb7729d96784c29f1a1a2517f4c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff018f14df40914bc307e095a19ac8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06729750c3a3aa89f6557f436f9d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c2441769268d462d73a21ed2af909285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f01406ab1b12568477f22c33744fab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beac8a93359d541ecb4d4352aba458287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5450f025fab6feaace9c8728b68e124288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94c003d069c60a272cbb697d4d270289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438e479bfe9a0ebbc4e4406c373661b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219ba0aee62e26777d78a4955e3e407291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4916e3b86c1b8225bdc8ae7edf7feb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308c9d9f808f0baf2340870c2241a2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a368734f935ea0c928fdf71e18b81d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6601a8078f686a537ab31839d5ba4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadf86eb5d99fe774af73bd9e402184296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8c0c5dc26ab373d41121c8bd37a6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb1855113290d63c60617717a4b78e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f98cec338d3d8bd4e2eac7e6835d40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af11fe4e2bed05722a2e117fbc6116300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9659e6c09b370305a50b670797941b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ced00b68c647dc44f886c04a85e6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546d9a10cda985bc8dcf5b659df032d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853678843d6949a770e4e76e37560d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e528e2bfe8f266d38250347a4e266305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86a9d1f4838b0a8ff66320c1bfaaba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8d707418cce4f4038192e8d9ba2d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466dc5503f729499e4fc1124c3fbcb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83707a701f79027d7a674d4dc71bbf7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf7a5480b1782c47c9dbcd523098e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4030530395bdb6deee6fcc41a57be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de50d1b6b213acc0496c17e645a6225312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8eac2f43343291edd03876108e358313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5286e88ac6996c909279d7d036a65ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed63a9235731ac4718d206c63704772315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad64a1921d9126adc4f42e55343577a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a3e64ba798977aa340e45527cd524317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a62bec52b02798d6131488cb0b0a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d03e051bb05a77739a81abaf6f040f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd39a512de75a6b46666a531a7a0bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e07ab7d63ff897eb7ecaed9728955321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d1dafe05476827b4aada5ece39f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768cd90282f2b7943211d945ff12f5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b614f2d2c2b1e6a5fc130de3f2ee5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503ea10ba54ed08720ed19b7aa156d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d665bbbb3b6947b23d5557cbb36f519326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41246705096fae80e47957407655dbb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014af17c72f948968df3d4a950bef12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b5b1d3cc2eaa392f2ade19568b431329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e72ed54a835cb6474117c652b9cc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba280a0a3e5549b82b4af3d69c46666331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e2ea477c167116fffef11499d11fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd1fccfd66eec8db3ac278a6816b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b27a5c377a979c744321bc975fe537334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6410e797f70f6bc4a97124a77894f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea15d77512016b407a1d3d6b80f0223336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12098f9fe41cb599cc7d7e96f2365a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984d974151fcc0fb17ccfb560814580338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5e5edaa658942263223940d0fa59a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330d405a6ef637cc0d7e4ec678c523b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b3df38dc1a4ccd95b046059257ad1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa8614bfb6d78ce03217da1000d9e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcba6a51929bd21381b07364b7dbdf2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c62a8510ec4976b64a59daa35a6bd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abce90fe35b6bb08dfeb9462ce43bce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947ed1cf9e831ca658c871b22786c55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d47dabcfd0a30b5cf5e149ae92e82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f60ae6f0f2090fa9596d5a2393e441348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813dd4077ace883db74317301d80f87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53611b0b2c832111944bc3d22b37e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734fca4ce3ae3bc1871b605e40ead7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b72958461dbe5d5c25c047a875a5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604878abc608ac8091a782133148f6b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6a484941ec3166cbe9fb16f346ce2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf91aabe4df481e2a446fd258ee93d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883db5589c1af5e3fb64b063385c102356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bb6f439b00fd0fb9bd1ae789d52f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445c01baf7cdb4f647953a5c3bd21cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e37ca74bdaaab7d2ec9ab34947867359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af953cd747679bddc4989a075331915360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c41d4d9a2ed1d69157860e69e2288361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8e91c7df95c36f5d0675ccc468413362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b0770e8036c877f1d2af3f00e434f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf7ac8e510641af9edf36225d2d3dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7c963e1695629298fafebc0f727c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909173ed7de3b9f4b75644c17e5f8b86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3133668f3529b9c863f67db7beb44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507a8b827cf24a4df03b37907b98fe7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cdccd7ad9df60343af47f6c0967df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af211eb4ba3062870e7e4da3aacf0a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d22e9fe00732335d2f5b159242ed8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc539911e6bf872e602c1140003420c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcae41bd16de3a8689357bd598123a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7faabe48b326197c4b97ae6fc8aa11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403c3942c51025577c965886a5bf71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf5299f418160e40d7c9f6c980fa09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bbd462c04b69a718221a1e9cc02c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75704e3c17f1ea9ba1087ebfff5bac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44354ef044e628103af24be0944e8de1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f1446ccc683ed2d647bd8195a0538380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d1328b28658ff7af9331a1132daca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c03df035b91c1568de56231ec0f82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424966486294a0cf7434e4a973677cd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ccd05a8a8eb535c492a0522f1576b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c925b12c37e02fa55434b06f1639385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae67a87c8ab5ae42364a1125e75ac8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca638d679f2c9453237160ef099af6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d34465b9eb61a1b9378f13771252d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05784a454d3194e23c1e4700e98c8d16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190646313f75155d31cb3b9bb133877390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06b5c991773b31206bae89619e2cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e802e491237186335ab482c7e0aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089e20fd56e2d3f6af1b8754f65496b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f6519d6ac82ef29214edcffb7092e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf45c166f0fded9a68403f7a0031da8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db6ec972410d9bf10bfc5afe2b218c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c26e78e057cb6936627212be8882d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fc7142b1791d5bf8b57a946f7a47b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfcdcb9f776108a37b3557b638340a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361383ab3c9da53f98b3da99534f02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441cbb4e1c0f917f1a246971598e662401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb672ea56a181035600bc98639ed51a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29928e14ada6564ff226c247994d0ae3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12930755b60b3fb37aa17da1b0c176404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b739a944012170827d355055fd441a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d055a6fb7ae2f69476f45bcc323c79a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc819ebfeda64b585ff773e2ac73c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579deb9c8422d8f53b8c6cf7dc978c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8282cb20447fa666ad01f9ec507903409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611599ae63b4af989e22d4fa58e0349a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bce357b9cb305cd4dc7024b2c6781411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d009654f00da60718c55b0d2b1c0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa21a0799012b41cbf8fa9c890e7dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be9f7f69375250105b2fb28bb8551414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd906455996fc0164e5309942467468415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81c2ba8830b26e6011883f854d7801416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae743e24639182aa8a13a6732c71f6c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4139bc1b2e8d456d75e018d4ceefa2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8528ce870fd6425dbf5ad97be8db67d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab0891036cdaba55af04253275d116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cd1c0dc4110f667276554b0aebd65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9216491238e45da66587a53f39e4e8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9fe87da802ff0b46a2a04123e46d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5369a680c5dd80a6d2ac37ad08fb02f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec689eb72e9a202e9566691719387a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b30a090f38afbafa217a7f04407cd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76dbf127fb2c8c42afc3e581e3c344427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b95f0fcddab5548ec8cc9658160dd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5347c46addb7b290b81d5b45c6a92a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0596c42f4367437483e261e06011a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981c1dd2698c72db6f96e126c30d029431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a897bf2149994da25d1aa30277583432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25043b91ba557371678015b89ea63e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef32e3fe7669d5e145d4f0e54e0471434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3069465c153fd2941bba64fea2dc8fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da56ba2f3fec65b411d919b9bd58c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947d9613d9592f95735ef65644eee8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c4522ab525bf6de33eeb6eacd5a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0669488a0c65237589a00a4fa2105d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3b8e9207137a2460a2717603bf6e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745160ab085e37f6679b7fbc7746f70b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ef41ab859a72bb04f063d71e05a02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31609b4f7559db98083ed8770e91a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1223a268b6ce77c8493ce12a59c2663444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5565c0ff9b9db8df0788fd1077d5e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58d0c03c4036623707c067cd6ca7f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7260f4e2b1ddf1d92df33061f2dd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9287c71557cdf87948f01e21520fc20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd16b166631ca38bbb7499a17a8faf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b66c70786e47c97e4b736649b27502450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36560f742eed2d16171fc304144d16d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be22a5adee8cd656a21fbbc4ed337f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c2c15b32fa72a7d539ae578d624f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f9adafd487bb10a080ecaddab0c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118333c4cfbcfd48f633bde9ccb5ca3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d24fb3a31b15dda7a80d888dc4061456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef98c81db12819925d213a17e6ec14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0640eb516619e849da013baf317aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c66ac18e8b9a67b868834e4a125900459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ae6d0b288cb9d2944541dfe27e83d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cf22a7c14a3488aa466f9cfdf4e2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45c260df10cd3a42861bd4cb800a4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d274e1049c3bfa436940f574a11ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f081eb3bb7a65fb1e00687fd135ee47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff951196f3c3f260465d240774c920465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d7edfccd5fcb00cc227680fe2e0b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cfdcc5d1bd3ecb15ff985d5f0ecf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcde77a6ab6cc31f989a4b7092149a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d133da4da671900b341a98a3c3f9343469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b0e33d4ed9ed6d21e08d38b2795a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728bcb0f8740485fbcba83b1f147d3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092e93c6eb00e713fa2344f965c96b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a599945906e20c406bf5e34b63a68e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223197a6f27552c0beb784e47915095474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250670bfecea459011123d62355ac18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1fa7dd6e91ac4df39b000f3d2927476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035aea645f78ce3220fa71df24a8ee3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f17edbe1c7521d5eb7befaf54898a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5411bbd0c5e47d61fea17dfd45cae4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b7f90161f07821699fe83ee04a23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbd9aa7a076ef4bb6c26ec9701ed94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92198741cc40014b8d221d4028a9b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288111b1181379b5d7b3d99382bc4ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e1c561921f232d1761cacf8b80d0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec00ccad7e25d4902fa6d23dadc1bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee52a00c6db077ab22339480cd9668c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec5199417321bc979492ef2eff5572487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361c5b3d740e71a59c7cdb663368187488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62547520e059360c2595559c480b2440489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022dddb009d99ce57fd410fd4b78615490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ccf70bc0e449c8c2338877639995a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258214f378d5ed50348a02372e391a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4177a5f5f8c42a3ef68d14fe2e0673493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b85e123d746007980699df9735f104494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccb5dea94f2b4c12ba48c47d756e23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50db8db0d4ce8cd66316104ee1d4862496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40fe9e6bfd2b7ba1aa294583bbc943497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f6b36b374996f2f01a43aa39540e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c966db1094e3fc8cf8f018f922086499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c797a1fcf7e39bf57c4aa3c6af05c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5374ef250722590cae6326a9691df5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e42b6bd379a1661b74e0fbdb14a490502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f2fed43d976b9115efad7c71d76bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977afffc6c3c154a92ecec824fd06f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5eacc63eda1d618cb82b48198b203505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ba6e5aaaed8b5ff39aa62e782d41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238ae3be6465281109d6ba784e5846a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386ba5ebe36a37e139ecce23022b3e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f39bc97740208383ee41507f25b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2381e0a075b03d07e51dc4ea6e3bed0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0882a9ffd960fb5d9308a0ea8d17d6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b12c9262c9b74d2c3bd5f0379a5a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f57db6e742360b6e02013141da5f69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e183c073fc3a7103db0bf829532fc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b1c77c57f850fb2c8aec0f7449bd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd6b71f28b15211981bccc0772d2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e54307608512672a5ec8095aef33fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331da2296f0877eb8057dc8a0376aaf7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf27cc8003762d42c127a461e78a3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57a134a2a7f9e909c6e01444429d5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3db1a11dff3836458468220030b2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe279021bada4e4fb1417382cbd5be2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344183a9ccc96e635a191048fc722d72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931cceccaee01cec917f4e103ebab2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4ebf22e613c9f703f2a5dfd01f8f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dab4d0cbbb9baf4394f66c3d2d84c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b681c38228acb778843b088baae822b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e7dbd332ca0e8f0aeaa2265d713c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ce58d0e4008c45d333dfbec9a545529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21155e58f154f17b234e32b26b5469c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d0a3c960c365eb8f134bf5fa1857531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5b70a8ea1636c7210b6c707e70880532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2707b4e4f75928fdab4354c6e8c54ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240ffab33b6d374edf2feff90c030a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eb4a349f43da27ac6c8103c18edbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b3d986177b5f6d4d5a7d78023703e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fcc9121006ffe793a1c3a7bc93dd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144927fffaad0c763099833a46c3644f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd738ada6017c6209533038db69136e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eee7889e92d6fb99af14ca7145ba7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c05511b28a806eb750cad3126b29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625c6236c2f532c8451cd6538a5f8fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1f6043f7df979aa88967f94c34c78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2bc39124ad8aebde2c20bb249df6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bcf759ab28e2f7e2d6202cba3bbad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369588572b106a97e091fe6cbafd801546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142fb8dc1bbb29eaab30fc911fe60d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b312dc32c1c75e88c7e53e1205a1157548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7198a2dda50448d62ffeecb31e3e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65581e776a0ec99ce0b3c4d433c56ba7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a16ea166b52bd063745bc4efe2abde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5088a8069bcf92bb84ded499d7236a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30e694a6783524feeb4e0dc99468df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fdfdd681336974ac089856c7e488c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509390c4b1af34cdd36ec13654be99b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc96cb77416017a22ddbab6a8cd799556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aeffc70d17501f3208a5f55f77e2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560591721d992591f651ad37ff7f57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f82d806861504c0055b3f6062be0fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4b2bacfdbd4a97e0a27badc4e13b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06093bddb81bc865c603632d7c4f06cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc336547c68021fbcac434ca67ad4bae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998abb21c5720a42d614b9bdbe347ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8256338f25e06c7a1b3a44c55b74ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ece141d7a7d144c9ca24395f19e489565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227b6abf857d6a19aeb064618a1bb59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e39d1adcca4bc28461a7bd6c69b967567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de83d9bca5c3c1cfdde4bac514d64a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ded23311cc8067b25efb067c92024569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed22bd7e2a051370fdd0e410116afa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07899885f3ecc1bff55a24c7b96df3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3048131e9f1d954086706480ebd19e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129585c1fe20a5c8e16fbceb6d071dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938152208427f979b7676370ca7390ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87e2f33f68d668fb5725034a0fd242575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e62b143644d957bc6c3539e11d7c6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a681e69e48891243c21926100410287577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e2ca707900bba3c61843c09a4c771578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee816e7bee1a4f3a708af896368daf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2dd5c83168a55fd145727ef8ab660580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c26deeabc002d84d459cd2db8d3474581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ce88c330c7785aef820f56a90919582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b413edd447e5ad86b35086a34015a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556da1cd3f11bfa13b5abed16e2ffde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9cde1f13fee1c0c367d0c60789052585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e695dcf98f4952f28db3d04f365d2bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b8d08266b0b2e567ca30f3553f29f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c8fb0302cf426f876e5166d59353588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb0ffa11a49db734b0870298eccfd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53991f4a1cf460cefa321441d54c94a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660da675f62bee0df3d20c309470394591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a40c0a6f64bec6474c0bcf8cea1a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f180379b7ed978c80fadb71ef3ee69e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc13edababd43788eea0315009d224594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ae689c33b96d7bff22ca45e61ec1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216f3c5a82aa97c27f907f3e2328f5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63e60b4fc90517b369bd51eece18b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d584bae06339e34e80de7f14242850d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267214711c183744470dd1018b4b83b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499a4991e5215226efa42e30624b57a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38020c679a09bc25157309a4494a21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a96fd215d8351cdc7de56ca0f6f1de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80bb187774ece15f88ef1f4aba41f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282258e27ada715208f4952f9eeffd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f2f70dbaba5dd132fe5dfd1aacc1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e2bafb7a58645ef5675af0ad5298f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdea5848da47e52a06fd4b54a31eb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402182017938542ffe39e0d8ddb6a72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e20f21d8f9933ac6a3ba1bbfe5d233609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97d65c23753546148f7d34a2417401610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674ce0013c1f6bead88e967c444e42c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949ed15a988599ae5d6a3f253197619612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb099822ef41b883cfa2f88e79cd9a02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604acad5d51774f66176bd60314e4b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a975ea47d3182b48ea11b96575297615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2deb0170549b560499d51bf80260f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713b2a9b85af2413c336ef8b08bc503617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf92581974afecdaea32b7d8563162618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6860f812c08d03213dd3c6c15617ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4cbace7f8043025b7d81956ac57bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a912a5c7d04721336363a86f29dba0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf98658f7510281191da27b48f7eb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976695774050b62bb3a652c599800173623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7397ce02885031cfe00848e740ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ce1771a36fbdc834dd1fc2f73ccae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad06ce0bbbdc692f543e436f886b05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa4b179be9e9669294acd41a684c15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c5fc9c14c556b0d75232f3f71ebc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6c02ef0a7af35964e396a609db3d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d0e626b2323bbaae0923c3543eeb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5898ea492a9a65c4fc313667f592fc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaf228236615fa5744172c54aa62a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14dac9728359e5d542866aa640886a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41c5bc2136567777ed843243e08c1d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc214c05602c32e1e96ae98573b0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5484a3f86f7e6aadba528420d84ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f47ec335661dd665de5f1ebe958b55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a109ede4a96fd5a91b58cc68f0df59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d323a94f6e06c9a0a26d3e7ebb162639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bbe08b90de041acce98cd33dfa48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08047cd26a7bd026a066d954bf491d20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef1e66e13554ed2c30e838b9119506642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016d85f08c4f8a42dd050d44efc8e16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775c0ceef5d21ba2c5dd875d63a886e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c172e48695c7558d64041e149d363645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec54edf9fb48f003179360682e9cd6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7c40c895996abda71a1f0cdb7dcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc85c905a21a42ab00109672982c62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572415f4ad87ab527f0a89a318386ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bc6f2dd0101570cf6166f32d91569650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9838fe0f78ec5c5d47593691222705651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec23a198bd5ff041de3c52480438668652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741bccbda254301d17e0896741d7e5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eda13bb548a88a283846528136ebd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc81e4916395a1c5e5610dbb512155655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a94d3ca2fccce7c5ad961ab9d7753656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a463285034360c4887ab66598a197657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77599bdd7f23f7d3c496854ec144c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f73a69fe59822130e2b469f8070c7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b6b6e0de0345dcc3d244eccc929ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d1fae51b56021586ecc747b89196661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccff3191ecb1012610271373b6b6ffb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d65e7fbc243ccead183108ddafdc0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2be81571925c17c9d9d4fed69a7e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd02646c4b993a0e17239d996f9637665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca422144d845739375f2f782a8992666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed98a2e3d9ad8b11f63caa5699927e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7f4ffcdceb03acde1c578d5757078668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d3f6dc1764ae0181a9b3cea204832669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41a5526b989bee2df26d8759ced076670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70301f23432e48848fe9f7fa13bedb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a42bc0d3b058412f88b8bff1b45b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b7f81589bef3152c3370e018f43c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0ddb2e0ad2159d7ae58fd1c76a348674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4afeae78b8a8d0e6ea6d8985b370ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888405ba2612711cae79033adba5cf8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc63e862a767c8977d7af33c106c871677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad4f8f4a6f9ae462034d65292d913678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e50d5edda291749e76172455764d03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d38a450bc6b4eec79a17ad83ad5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b92900ec7f263a50808e6ff74b9082681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc7711ed5b26715864c8e5481627dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0dc96955d84c96d7e2a33bf7e5986683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33317fa99e1b22a676ee86c36f452d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb147c78228f1fc2a9145b8094d59bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcad366d69fd4abb147224db97c7fec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac535432a0f567c33c01ead461c9f17a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663252f475f74b22967c805d2cc109b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7268e2a671fc56b4d53de4e2722957689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87e5344fd893131a25d6ccfda01be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a9cdb263656f35323daa7fec76d06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444206b92897dbfff2c43281da5ba9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df9f0bfc2917026aa24781495e83f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18af5dcb04bf9dd102ee9cffa465aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9495231a4f8f9e7f32aa16855887695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c14d1097c1f6a1b274d0d10dadd1f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f157be2e54ddc58f0ff14e17d193a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc44792036d1890fe838ec2bed3e09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefb6ebbb86d28fc153efe011056417699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261d62500aef0f8b7797e3b1c893f15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3f63737f779a6e71a79eef7b1c501701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73dc585f76a534a00e89c5a83250f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a6b6a076a12074a0b10a2e9616fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386241fd0472639e9ca7033ea91eb378704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7ee1661dde95000327d6be3a15763705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029faf651e12b83c395bfa3587b479706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4549a4f100202bf17ab18dc4967e888707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d46ef6b4c645a20163d1984b80a9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0dd129aa1d012198299d26963ca3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d528b9694ebb596ebe6589a5816a18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccdfd95a80b598f31d4b09fd1a9cb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1546929af3664b22b0046b1597280712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d8d28a4f6b10615e14abd77c2ae2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfd48cb54e609b86f59989c4173191714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ce3cbd3ddd46c98e4c38255a0c23d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55856cdf6f8b8c23807f29ffba75236b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fad42064f0c12d8377133550a574d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397b422ac3c31c110ae0da46cfc3b55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821f441bff1e570eda7f73931b03e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df91e1f8fbbe409667c775fa7122a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b328ae2798cee076af812db5b79352721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848fc6728c7207670f5e3e9eedff22e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c8040ae6fc836390f2c8599b8c104723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb310475e06328f4a904865160d54779724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110d2e4f7dab3cffa1f19d9ca39c4e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d03c626e45bcab628a1cc2b7d282a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f36a918a603b1302d3ace8dff05a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2b754c34a499d534ae23b66616eeb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25180112df17bb82c5b035264250a4e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb93c2af77feaea7cd94cb1ac814e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e911278401962ca3d2623a5b3116731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d5e9bedfe7e2a319f3f26e5b47ebc732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cdc90055c8cff89f388bbdd83e8fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b245e3c1d91e6e3faf9c9d0a312f3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568d866816f73d9bc99e5f6406a6ba03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8de054b5406ac8b35306d46c462cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a8e72fc69ae7e0b761aa5af57aea05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7104684cb348dd945987c87ff81e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68645ab45b97a67b904761cd59c875087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787470167dedc14e9c7cf18ede0ac7fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7928c38323f8f30b5b8451870f1cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58b7a061beade564f7127a6ae7ace310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27103c2b22568df2c5255c9464c40711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac0d8b9730d5f45b8d4b29a983e1f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5f2d259f851eb88498df055ace61013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f46fbde2a03abaf6f5b1bf6ceea014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61140696f19551de7c4a4a5ee54f8d4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6ba26fcefcbca16427af5d0d2402c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d540c4e64ed1bf20fc64cd1afb1be5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4f96e6b36515eae180aa9c41e239a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7693683546a7d20004fd172037305419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69260e87b5f834bc4160a7cb725c6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39bc7c1ba647bc67035847ed13a0f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b36135d4ea0abc35dd9f604635bf6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98693e71dbdd9bf489eeb282ae5d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062e6f45e189c296e7afc7b2c84fa6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89836a02f0726981c41ebe386aa408f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5284f3fc5c9f994d55c0a09db977526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6562343c128b2081ab54dc8280dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84702219a7d2107f34ed4bb6e82916c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d21eab35a77d709e1daab649837f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5e3055beb198ae76de11e77d141a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e425bc44e454326c1ee8c3950996031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764edf4344721f46e7fd4f5e44ab2f9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835749aff0aa5b8bae86aaa8b208fe933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab41b89ebeba9cb2bd38692946b87bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293956b77a08c48e81a94b5738847b9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67bb9cefd68f001b63bb74e0f2ccb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b46537d8b77f0065d9af8ae3274d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d35a1f30a828507f765873049920c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978c537a5943408b42d2dba5cb281ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6974964f99ace13b2a867ef49f36b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5dcdfa48b2fd142c97bb094fceb2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb829aa9d483f45212360e875a2319eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a883b9c71622713995bbc1d484bb3f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c13f51b09b2c327abeb2a316b9891e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1633e7c82f2dff893ddd1776d0bb46745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3343869f2ca8b88bdf5f4229057704846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130d7030d9db04ad4d7c0864e03c51f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042fcd3613ba759caf5397f616f28c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af62588013119143ce1c434e220f9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0f2c6fe4bc684f74afa7cc344d81a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7a010eaffa354adbfd35752ced86751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e05578590a6dce87ef6802440984152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480fb04b4403341ab093828d30499b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddb115436893a1fb54340ee975d2f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258077c18cbb4b48806b4e8a8c5ede255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b279a2771580b45d5c0069420e5cfef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebac6dc80bbd6fdeaaa0639027061457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b67241e1d4d21da40cb521b5c41f6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29608c8d978c23395dfe5ba627572a3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b837f01462c4b1decca5b7f227abd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e9d006cbe8c8e6363920a82fe8f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc040f6fbe807af4b430deb57b7bad862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599985ba57b01c1a3d50f8e10ed4e75363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3286bbf82acd038fa28e7a06cc20bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf59affc8aec18d9093a60d32d52b7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6035891ea99a5c4785ac921a8082866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b04b1b4641dd4be903ba386e32212567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5dddcbcd56cb4cb3b21b3865a1ba068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3443bdb9b29a749bea6b887e39d4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43ebba53fdc1a64a6b15cf4b819fac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9c1e32f4617b4b7baef98edae2eb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444152d10412cc230ba999d1eb9efe0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826f0b2e8640025121d11d0350c29ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0016d169580bd907d8ad36de42754df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bd230777e0c4421f75724ea88f4a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985e55a53b9e6c5d9321f29f3d423ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bfbbf86b993d178fa396408ca5ce977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59422baac14133b434a3f8c5072f969778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2482ae0459d42aec7fb0acb205f45679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0cb64f04512effd99901a721a759180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37525b3696139be1b046a8dfacd2d91981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c4ecc83384cdf343b6c9ce096dae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01cff1f325eb152b0bdb16e9867c7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04a27bd4d5fcfd8dc61f86fc66254784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47411ff3de76394477c3afdb08195385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b231b7d47fbdc25e25ab27d7097d56386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d521db51960cf9f6388e5eca51276887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04296f0e4a6bd2283d600f416497518d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9158db6fd085c7c008be392683ad289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fc3def544b133574a91eb61579cda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a2e27380cca5e9d72b19e7bd3a00891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620c1e721629d740104c1b34a62ac492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c3a171c36d62deae4940853b79d8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb2184fe4aa8771487edd2db53c1da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fab46ddfcec8c475bcb6a05968bb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f0b205d9fb9bed33b4dcd6eaff4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe2f45da63501e55f5a8e79488ffe397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfad6c451869a57c637a104d8435fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf35017d3e297e0c46a248410772f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c9e1ae77c96f846454e554e97869100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10abc6a5edf4c2b79ada2db273f4c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ece8108a2425583558070fdb46e2d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd21368de996a0eee961f1e3b9f0e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da0f8e12924305417dfde17265b1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf6a8e05966c52917e848d1b1c470d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47192cc5aadaf0fe6a5774bf0f6cf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0443881a2e42fef67ca6f21d584024f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dd9d5a70485e49a6318332d06103e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fc21eec049d5c8de0997e1bb2870c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350090022f9667f9086eb7a67314c587110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d041a41c8360125efe025ff25efe0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fb0ba17ce094c29cf7d0ff8b01fa7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa797646641b90baaaafcc7229cb87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541bf5276b095cd6e7ec878407d5de9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f64cfb6d932f102e60ddbe6394a6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a501db71fb521d33cb0ca35d15d610b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440c7f1bfab5c3f682e0e6cc8a98fbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c783497e3c853d96c4a2a417379021b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6de3d3533d741e6edb8399280c5298119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab41e3040254c9c67ca3742ea170d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c035badf9cda31f3e2bc9456ca414d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e49020f503e11c0c97cf2afbbf41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537fafb32ba04f01170f0ad6d1db29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46044f1ce6d8ca5214668496965d083124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc1c90caf021587b0895e97f6e941c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf17321db1ab4a16b7d0c7011f8a013126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091adc552d980d426e81062e3ad0cdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04863d0d5fb83ae646c9a08067d9009128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7738e573581a07bee1c23636476d77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5102626e0f14fde99d80854eaaa8c4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7e3934f117401527ec113445c3526131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720e862778f18e99f3f86037eb24b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c1303f17b508ea4a78a0479742906133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfa58b4e4d7a63d76b3a05f8fbff86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761095e4f71484d8eab2eed695607d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c736da0ee6b2e8c2ef10e95426fed16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cfd152366d0fce90bf893c407f831137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fbc3b4e06b7ca1a0a8d0f0059f87a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc150610d74b9b50b738f701864b3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876c44ccea3f8687c83a758a97c0eae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc7a03498cf47c1f113c11100148f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df52d915a8b8683dcefae96d5335b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b940a36448cfe7c9a3fb56076613143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc328f927c9167ea3c32d22b0a2dc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82163ecb037df9d152feb6d4e998b4c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd374901225e611fd7d9ff798fc29d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3c5e348417e48816ca625e21e29e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68dc54e00be30f941b6f175a6fef3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4386d7f6b5b3172acab7000100631149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7bfb6aeb7fe32740a7952c00a49cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869518fe303232173d7647300779efe2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd05f68ede0a67165814bcde70fccc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa865965d9ae066d529b00a3ecf976b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c555fdd8618b7b22c6a58467b2089f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfd6fb0243d907761a5e0b1041b8ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15387a90d828f8dd6d67d11f3eaa85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56449355b4c4706f82ac8a4198757157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca7717bbacdd51a115465285cdf94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ad6fc026a73f7b73fd18fb5f00a48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67d4ccfb2c39974955cf86821e9347160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8401ec53e7bb2ace5fa7d2dbb274c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c797668674d2e69a5eb5356e0be106162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c03224bac557e1f7d47ea19ccb4de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb572a237db2b2116fae8804da328a62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959dbceb83f62982f98d936a247bf35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f49726c558e5449f89c1cb7712dd83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd556a30779e6a989346e76be081d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737e08d9a5379c650dececd9001c2a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7de3a26b66669f296c8517d2fce99f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4a48d5952922274a5b59afac5500a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845931b62323a90993c88c21c6561b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfea676311c502714e221f368d92ad4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1e51a63e8df53e3b15393934f7cc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478484564e1e9bbfa781660f1ad0b4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cf7f9f48653cce4b8cf04b9a00f38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890f42e1a1ab18bc8fa599478459431176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42236e9986b7da5bf1d2c83cfc6dc1e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c555a281de684989b1e98f76c90c1e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf91868ec704192b126993c903a5556179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a515a065fb62bbb122ca74c60fc66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e519e2f059d92c4e683bf06fdeb6100181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf8539553b1ace50504ad485d666e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654641471d5d548fc361deeece034e73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2ad4b3993f89e0fe0b2db5cd11c33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a99d7961fcfd24cb7ce88882797fa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef53cb13b5403b3dd608d67a5679dc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09081d08ab5b15b7e7bf7bacffd4cc04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4b7be418ffefcd067ca259269b60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06ce630b8b418c266d119070d3d0ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524773f9b1a73efd615a4f0f8910aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f9796678449af47ebc726a3fc2f3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c76e9ea12aefcc4eae135fde6105d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdccb594298295133dde5bc1ec43164193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae467cb270b606bf422eb2b1210308194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b65dcc027ee16a450b0f0ddb8abde8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf4bc21dce9c8d2b380e72b1930cab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a7a1d07e0ee07810db7014730c409197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4e285a8eecad4c616b5a2a0c38f22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a007ab98c5c0a3a8dc2688479e5502199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f19f6e60da4f1761fd82c62ccbaa3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca0fa9867599d3246f7c30b8b73e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410b43e4b97a3b182c0edf8b09880a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74cae6539baade08b91f97cce535e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1fbfedb9e7f5a1c0d9f53592fdeba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc516be89db8019b2fe360943092f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571bee6bf36c4c2196808124257f033206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80064cdcbbbac90ead7cfec253438c89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef1a0c80fb32138de61ff4cbfc073208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f187a4564f97774dbb649c33994102209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434432b9102732ac93d40758d1053d07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33722a462d17d346527b14f2cb350764211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c264e619bcaa9e37f3c734e283eda1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e4c5c07a83dfc9da94db7bbd81e57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343480d808b774c8a864e73d6b0b3612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c9b5fac0ff4a602a2aa205e04b55e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c37236a2b6e5975f8f14d839a72a76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e59490e5ba25d88d4905d4c91c5ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd00b02fd3e9dd09abd31ed6260edba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db7e780bf579f9f361f8348264153d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47448a98bdb65dc527724186d5860331220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46594e8af9e001cbf18abf5313343221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6a09f2a430798a989d02c6f458988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12237f804f5b0341a76d83f636689d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226c991e26c27f9d7cb21a212da991a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3093c46642786966e9c5aba7bf5160c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6caea74b49809d9936fc2c4683c9ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac560abc3f2a038ed809b7ad913cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971182df7907f2c4bd76b23cfb5c016228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecee897f1a2103b08a91fd424874db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4471c581ad1ee6d6cc92682e9033c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad215d09e8b41e871e506a0a2f626d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac625018e0f323dbdacc05309a0b94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a6e7b4ad38481b24825722ff3250d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716111265897467dd59714993e5acb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5762907a35e95790d3bbc701e499d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175725eba826eda2b9b8bc91cb3bcf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50009e0890c77fb111beea47fa4f0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc48456e974bcb4b32c381b4cd15a03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139e7e8839a33c7b4d0701c77ee37f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b3f06429f3f9085d4f6b9756c602e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f45f9c55ff854534c9a0e6115896b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a248b905a28b2146aa382088d78f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe5e8e18df7afbadf9adf137dd58d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7251045844adda1904e0bf34e8418244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c181d1d6db83b332c2ac831b0b2a3e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a582f9beb66dde3ec5d18bc23ade246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b0d06fc3cae62e2c974fa509222b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837680c2bf713449d508d839a66844d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207836916f272beb4521071eabcf8530249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b246dae979840a2eca87ee887156d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9a12082daa9c53c697028cf3c3c8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63831a363a034f9e3167f2b79d2ee3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92a37f70dc1a63b26320e36646ec32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ced558e8e044dddfa005cd0f92abb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be091290e1ed355f03400ffa9a39078255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b4540d3e3416accf6a2a3abebca6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb4550e448766d6a394d8d2180a54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345bcde2b6a462bdb01e26035870aa6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408368bd0adf6436577bc3eb114e4882259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d51dc03ae179fdbd67298ede2e991260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcbcc0c404ec48f6682f96e447864a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e760a7729c9ad85b3fbb4c79ca4e88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304a0875c91c0fc31010ee3f8c5d178263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e91821e6433fc2dfc8b55bb022fa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bc637e6abf6380de26e1c19dd75f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374624fd6a2e81a26f464c6868b69448266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f02502c4611bc0533b07b55e7f18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa202efb2d935135e274517a53e16f9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3fd38ca8479288a374d07e53a6a88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226de7bfc4c22b85cf0ce747ba37482270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e6f0f354b12a5a7b57de39ee5155271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccabd9caff6bb474b001741a6122c58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26505b99b547ce42660242314ef64d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426328caed2857426d3bd340a78f8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd4658ece7e62714929f5404b81570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a40f303711ef89be9066286323dce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5373e7849591db017756559d840e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bed38e511bd702f625d8c51fc6234278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d6185bcd5719c15ca813574b08e2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db755090b76821a174a53046a73868a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be640956ab1403766b3f8db722b833d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f60a70daad4219ce4b7a837c59695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0bc3a0df44032f5aae7d6db09da00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d107b1ebbde11b4e8b51e3a871fef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635e2622e1fb1a6a8a70b0a88e25b70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066e17319dced0b17e34d7fd91c50c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32515a8d78f2235377532bf3888934287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ecbbc1d30a80b782a66006148ac63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a736091436eaff1c77a41440ce15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd8fc38d116d73aaf21a1156a7ac55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed847b2e24992cf1ec53cf7bb15a40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a35bf935ef370820dd6f143781d55f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a75fb599fad78430805f029b4bf28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3800f479f457e1edd1622c1c76420294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f642cc5158c8be061254ba1886ee24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aa9327fe18bf7618ea98cb3dc21e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b8871e56806868ce948e4acde3ea4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ec607013668bbd80d1cf4484785f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d038303dba8d5db05a6dd577afe39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78037dd88c9789e65b38496b9e73d97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c7d922730a60255fd96caabddcc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340660810d0584db7c5b3446648eb63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd53a7d455b82d7588760f58c79daf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30bfa1ab32d84ff8af6243c2c12e3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5349404b281007b464b938f4210d49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b1555bdfad58eea65d3ce1272d23b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7018f3928cb789a3f6e7d8b2456395307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d5cf2c91f6e4ce44dfd46907da8da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95043f585a494bad818a59fa42eb150d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ceeaef805f3f797c96eacad14d88a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d77ef1535be02bf99eca5989c711f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86d48c548aadccca44f0cb8c03524312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631285872ea7efceaf3648596fd363b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950895a1ab0a43818351221f0711e8ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ac733202d521d26b766be1b59a49f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d848a097271320c1ad64c2a56938c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5a7c560c88f0f961788130622de1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cefc134088bfbb03b8cb1778c16b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb81ab5440c8e0b6b44dd10ca1462d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b07cfbfc2d466237292912fcbebb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3adc127ad5f8e1f9506b6642f82a7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b7da52e482a555f96c691079ec36e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6934e6e963a32e74a9dd88db36b792323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303391cf5158ae121cfe4b5c51ab182a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e212792d805a2c5d2e48b9f435eff73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a1f79481a085f2c0610de8b64562326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757e06a5df8a84df6111ce73d40bbf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5ac2647d181956005fb398ff6c6fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64fbf5ccddb96b361d0d6d493b0c3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578b9612035e6cb7da5010b833720cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b96bc5b73c559381eb6aae36979126331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0333c1d0e2b9e5afed573f463ef65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962cf2eb75415fc1c64eedd8aae684e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716788eb10bcff6e9427de784d035b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0b72c970f208a10944dc30d5528b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4ab033c3c58a1359bd3e9e5534466336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4763b0e46e916fe84de8bb22616f646337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc58e7d57fce36e3a6e44245986cfe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe4ab78f56174eed84e69f2af03ad1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205108cda9a91ae1e6248fa9d613419340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a95119a6612b143fae79fb2eb30b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a660450e95c670f03c99653fc54d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1faac6b9d8e95d37438b3b2cc18d8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ceb263a5f88b2553c95a39afc26fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e457b21214c8e4d2b94341a9ce593345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dcdf30f3f26a6d3ed112c33eb250b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac0916ee89ce2fc4d2461d55a1f874347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7447cd1346e725decff23f6a27d15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea238b1d6c8c9843b276901b7e34617349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361268d529b747dda2866538ee055a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dbd9b4690b2505996b44fc6956ce0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f3eba1f614f9d79d15ac75c49050a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e43aee5eb0b0960f668b6fe5bf2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258beb7265748c09e03146b00d537c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265511f252c75216da2d1a84634e3db3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7d71e8d4435676ec4fcb2f2c74711356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee03aa7e8209307af953274c700d775357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cdd2152196be4b6156e972250b097358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68697b5f53e54409ce369f5874a28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f485a976395c9cfad53d417d598ab36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fe1ae21238d29d470a7de081c44c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0638b346b42167a0d7cc891c55f56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e8f0d856f230768e3076b610f7f74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f41939ad6ea9b3260ee2028b8e7a33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be61810cb62ca8eedb7e61230c60f56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b598f83ca3777b7feae301c758c7f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525903e81f286bb286db737bfb1a9015367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf5fee94f39511ee92606a7c1b0623368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1e5c81cc85bfbaf42a873449b227e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f9e597940a868dc32aa96bee9ef62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dad22793db5e12e79567327ea93be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379b3c9924e9a11f3f76924f47311a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab69e4436b99700cef17476ace7af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a4db274b6fa7dcf30d4fdbb761d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b37993efb2e0c072df4551a500e9df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21d44c874265ec22491468133dbdf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0271e1eaf69bc30287d17d43b66f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512e8ac4fe3621b5bd395540e02133c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a23a8486df67e9c06641308de1ca1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c062e4a886ae01a02c262feda7fdb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c9b7e19e5a264d5a8d77c88af47c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8120dae0cd1e908b8deef29e052a8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef5fa6b5d6f85d780578d2a91f1ae1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ea5ac8e8b9a3b2da69d1a5007f4b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a746743cf392c6feba078099d405385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ff7ad41aa8513fd23ae9529c5beee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae398b420b1bbc4259ee3fc58a183e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a8b2a6063bd085be65ff11628655d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adae9049d1e61a4e2b88c42ae80b4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cbf3750c514a5d52fdbeed6a30635390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ae74fca78efd2e03105aad0a586e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8fec605f9ae48c7fe56146617828d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8500dd37184d3d972b1711f67613e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a693c6180d0d300b464ee3ea77ddb09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f847d18c3ea3bc63e41553b4bc906fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f11d9ccbaaeb929396341728f557e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2fdd60105fc2d62609cd3d1526a6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec0df15d11e1e78e4ac80ff7ab995d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45360c3a0e85dcd9c56818cedf2ae35e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3e9eb60089ad28f9bfb6610a5c72d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb960e2e87d3c30c1ecd9111624be6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cdde3fcb4d891cfdba70a9be02286402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672e9de18e0759346aed0c526197fcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775799b4343f77799481bcaedd8e7f9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372960e1d1d2ceb7b4ae6a440c1b8c10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c5d3ccafde81faa304349bca4613406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024214be20c54719d9ce728493a0e1d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba56965339ddbf79f3b877afcf3fb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec30d408a92703f8564075a33dfbff6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198d4f679c07b0a13560702d9862cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a1c803c8eb8c2d0105196b3e1daa3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c1f3c66d1fba979190b6e1dc88654412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fa76355cd2dbd747a4c0f9aa94928413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6fbda277977c1976e9406efa4183414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24488c33cfee5465d4d7d8db84da8f9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc41bff7dc67ae59d41cc49d1733de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0ea2c89f8fa4139f83f7bdb680ae9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef484889737f023d68775cfc5cb76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23d72653269bc014f0b54e4af00e75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ed342078cc0349e8f8b58a05147f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8cde2f4f6619c8f3ba41c3ade74d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d93d0aa1aa9c31a0547b8b77439f46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a8b9b9bbb0e5afb4a897a96919963423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67bb10fb2775ff7ae40fdff9040379424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c5432887920e0c9cab7685ba4a14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4663634a0e349b504243feb38b039b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed24fb4b2277f9778eb916f8d4c9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf095ba51cbee37ba14d63e44d1d79a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2a2aed030cd4a7563364c36519319429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897925b12aae1e97a38a9c7591a0bf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f3bfc817a97c45671dc40a7cf5527431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4597dd66e01909d0484e177119a83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b831d7931d38ebac272a6630d3bdda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0ed8cfaa2693a38a7680cbcbc343d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cb20c0bacc364a2a73d47b05371e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c92970d2fcfa9e7bf99dcc588a312e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc6948bcca378e8d6e15d6b680b3e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada89511ae71afdb365946b22f81a5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba59a4c7b99469c28a9aa0a0559cbd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52156d5bf40117a40a9b0c0f2edf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8894dc817ad3efeea828f29b93dc678441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fc005ecdaa8f53b6585adc519fcf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345469ffcf9c3fcd86214c727637789443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215531fc48fabe5cadc20e594b7b8d23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96290d8532864e32818caebed62df8ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3438bab97b200c89f712ff7d0d9a27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fddbd0696e85b0d1771a5acc19952447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc36fd9567a036eff7372776ce306a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e464a669913139faab55cf074b0239c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae7dcce43215be4dc374e239a64b2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dd1997ae62ee8cd23bf9c67c6607e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccf5576f3daa252b430ebfde906e65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1a90716ebaab68ee86a0e16b59413453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d07f190fa16e51adc6388daac5b41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06f55db26148f991b22765f5593690455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee318a6f15a1a54039c1ada7dc2d89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70240e3276770ad177c7a3d62ed958457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c008e2f124f748d08f57ad023b224a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8da6a3bb82b9e88bcb8d044d7bcc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe9a53863abc5c2fd92973de9d86f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c261e3e4d5bc94e8ebeef0261be08a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9b5b3afd5c925f81055e147353b3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573873b96efd240676ab05b773a2c0b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd327bd1b8944e6201934193ac68123c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb478772efbe8d368e7e065f9f16b596465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95288945b3fc2b09b91b17d2c417ba5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58fb624612db2858d7fd33d12db9f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a86b6d0bb7a4504b0bdb8b05477118468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff954b312aac9f31a6ef3bcdcb8df5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6ad4b0808aad396484f697e869436470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f74d786889fe154b7349ce4d9b1c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f74a10eb508e0a39aa8620fd8eb080472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa3fc2b4c7371c7fc57f9794b189c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce581c2b5da63d70bab80b006b8b56cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0246ac922a9fe2e6f6285e57d6fb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9bbe2a1179486c687cc86bd81e786476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e3c1f857b69c0fb231f652089f382477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a43cc4b90941c9a1172e719558b704478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04229f4fec76f0b920eefd7227a591e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae4c6d46ae7c68be5cbc93372c543b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce42a0a1655451d2c0525d2f315977b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e9581c045d08c3bc61edcddbcfbee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5009bf84c0889dfa90a0e26387f33c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc4aaeb222478626af2ae5ff2b4c07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6201d3c88e56e634e630b5c3eb05be7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9df50d30cdcd74ce7692581e133bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a407d1be8d47079930e5dd6c370cde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795f07a8d1665f338e104952d9c72e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ea786fbb8d2f43e0bfa6b78c54403489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7df4790c8305203a36d56ccf677a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590c5b5fb9baa4d7c8b53187e2c5e5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1e9477f612ba6c3e9dd74d4b4948a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330e1c85e8d41a716f3aee328f99d62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb387c641e4a5ad1bb96c8c12b7041494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e0fc3f9a168974b733513b5bf2d2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db6bd1467a06f228deef1f1b99a4c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a97f0570482348e375b97ec2a7497497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a76049fac48bcfa6c0cdc82621ab17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8efbf6cc6c46564e1a86dfb1807d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4107940662196f48ba7c2f2b12eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33502096f40e5cd57eb64f2dd569bed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dea8bf2661f1696532906f943e3d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd237e18991b63d5bac02ea617663bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f99b6c130343f96222456e69c8c90f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aadeba39856edcca3a2d4cd5b315d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445347f1ec1c101489b3be0381d00d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9222f90f8509c71ec415890343fe2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942af0c17650c545ab43fac5dcbea645508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe41a0acba929b096d1a4d00e7c8de5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3921a776d72f971356297736d08f7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb381aa8d5dbe723bc02b480b3d58af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a535bc61a7a401866ef7a9863610512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e32a959fddffd65a172a497e1e10a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c5d929427e7f9612e80759c9ca7b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ab15853e482d9978252c52972a7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed222bb220d801745cdabd0b48207bcf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c06c4b0f2f300db2b13708e22b9c6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ce57cb5d81c4c180dc8b2e46738a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35593cbab60ec6f255463a34488e3e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f367efcf7d983f1472c29441f6923520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d64b244d718a062d8915eb5b85036521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eda1c57412be9fbb32b262e7a656b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236254e40b58c4348cb609715ec9adb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16949f831b26998c0a8542a2359655a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33945e0ca2e034f0e605bdcf352d6ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f23b7b42cef27ef837f9960166964526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030b30d920b6dc964755680bfddf3f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c131e5ed8bb5215202e36f5d1cec871528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aedfc1304cff998c5c97cf7431e9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562478a42933b0f10e8dd7ddd3b5f9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0857367a74967a729210eea286594da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c8c3842c2e9e70485f867c69c9fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea577582c4fb02fbbbdeae16f73e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41510ae673d0d055c94c11a9b581a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67c172165a044193a1be45ee119784535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d58e7327da719e69f9d5dc58bfaf4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13fe4f28ca3784c89e39f104d17514537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558bbd5ae4d8c7789211505ab0c80a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352e53537618ded65c47f959d04e5ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1d485bd5cb3a46182c0f3d426044e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d9f7e28f67028358ff41aea8614b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d7bd4a7de374c1553f7f4d950539542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f69541a57c3c1645718a4e10ce31a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77657e922b918438f6bf73f9a24e127544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db887915cbbd146bb67ede37985f48fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d801854c46c20cb0a70e22fb807121546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6fdea0bbc79f29354aa7f9008975a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e090bca07f217bde85fe5949941d4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0bc251e8019dd1c00264ac44c0573549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1360cc48c16805b2c506a82d6900f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ea060b5a2dfe71e34ebc0399dd212551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00c21a7b73f2cb313e53df7eaa4981552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c28369567c254c3aa40600445840c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03163b0d5720f2643e6005d7166fe219554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebddc985cb306daa4a640e20e8a4105555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4d9d4fc54e27395e701bbae3edf18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414940a45c0d986efdd7a25694c1d92e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97559153fbaf711df17c72fa7d113ff3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b316638e4647895f9e2a9abdc0e165b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b9728feb8732d0ac4d928b46fbde0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526a6e836150271028e87494d5d725d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d378a0324272ab72b27a902416681562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6183145aca3feebd28c6f4290520181563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7afdc28bc4195d19acdb91d0919ec2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cbe191c22beebc58dfc788368d2b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d00299e215c0c03dc9d55fdcd5f42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45df9906b7ce6caa013110279787850567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398eacfc70ef70a7e859864700f3f43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278894e052296caea1aae1999904f76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bceaca2ebdc0c1b894ca7fe4d44d4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab321fb7b8cf2b095d9714e6771b942b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bde48ec6504eab90fa915735eb21a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f830b83e47ed4ae161d640482f7b8af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca7c25eeeab3be2c3fdf472ee73ff5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b37b736ba93a549e414029319e4eaa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfdecbb529e9be7021ea6908a3accb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9074ca462ca1b0959d36de4ef8c774577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a96137a4cb4983bef8aa8e7b3a2430578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f2561053c2c5093e2918d1ddd892f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7209e45edfbfcf5ca6f49f6b7e0bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede80c244aba90caf9b57f23562d78e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4354adcc0aa18d759599b6e109cbb9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ece6b56a65b882606b9523d65cdd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073a45e3fc221c61a42c7e466108c44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e43d939f512829b150a292e4bc284585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aabe1443ea78eb422df0110997360586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8de46d17735f86ea8d79ebdca2c650587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adba14c6d0f12d75905d2fa0cafb5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c4697d71ec4dbb52d50a3058b72b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1744797e41b54f5c076410a51058b53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70defe529740766f91328b3124765a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea0e56073463c91fba8c9902d227d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd290ac7e4d59a763e165ded9dddb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336854d1dbfe30e771565fe6c9fe4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c9d586e5437ba5a369a7e85828805595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990463c6eaa38f54b8b921a633eacec9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81579fae904408bbe296041966055101597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89370268f2f8c23be9b686b52d4dcf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce313d0c1b46403f5472dbb73f243599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03acc7a561e25ebfeb3fd223cbd848600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0282545c8acea20757d3e39b6d8d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08de816ff3fa389ecbcc225e2bc1ed1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b10ba1f2ece0651cece2ca67c7fa3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0957bf9e4462fe272951f91e765274604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ac527c67f6b423b422313694bfc97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989f34b531640318ce9ebaedb9a7cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9cee6c4d443d51c62284289858b30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e60ad411158294bf8d38c7a174e7d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d38a0e32bab0a49acf06df3b1ee72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66de13137631aadee761949c8cb9f9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ffed6c4a27366526129bb49eea832611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc68e5f83d6c9f18c5119e9250afe3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade00cb5c82e0caba00f45ba02a31f8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb21eb59cd9f5c6d784800aaa61e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d97a0cb929860cd85e77ef1f452ae4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd700f7fed8403470cddc9745ca9f45d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b486b0194bba7005cf320b640c70b83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263ffb497e4c9ef0405c1486b7b14b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a431db2d9a98039bd007ba69b97d195619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9ac8ed74c429242387236064e40a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e9446f52533df72b55a61e8789cae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb52d29fc92d8bd418781b4ae508bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea67787da5ce7e1c3b4faa36a33358623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462128b55c6b92aa36a30f04ed73a39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7589cc30fd36069c1817ad9fdaae6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46b54124fa130e81fb2d82d0a8b97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1b7683344419c9254211b8b986a32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b2b8aa13fc19172724b6a2867bce4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d8889864409c6d24f60bd4cd6a358629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16affef71f2a17fd981305b82aee37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad0d4ea1305ee32f62a98c6170e1ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f482872981332975cb51992b916079632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e9c70cf7b82417a12a95d760c8078633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fab50f9804e5cf8d68697e857843bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec3dfeb64971f2273f7c4c9b5d4566635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b203b323275ab330ce37d18e434c01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348c6ec75df32d84e082a1a3313d824637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41793c07e86f5e3be27c89c2c08f01a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d152abb3eea07947a3bc56b2e7acf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73581b058e02d189c5a81e477719c4fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de82cd8f63db5f9a673bcaf9eae5dff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1cafd8e8bc59b536fd8761eef272a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e346b0ba9ad50ea11e333d41b9a8ea6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa06f7f29acb52f7153b32c68d250d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f53952b329f658be13b7c5abf2b9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395524ae0cc2ab4cc9db376e4cd5e786646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a59f1ffe80cc715909dae4edb744647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493028f3fb0613ab7fc8d752a88a08f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed13c63554037c51038cd834589734e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5a9d0f782dfeae55658f63ca9d9bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12224007a92f71a4f403124ca943e694651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2368b0e6e5034824c7c957a85a89b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2e21d4f22b1a05d01f7d3a5ed65a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04f7830eaa5d0307092b689988a988654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dd936a40300330e3123eb3bb86eed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe7f5dd40d35ed94c593b8c8f5f7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03285d364f739bf0c4d115193efe21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b0f0a93b8612d542c7444a2322db5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287a05c13e6e8c23721cac152dfb329659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab4a2fab051ac582c9475525054011660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4209fd3d54e3ffb86cc4aaf836e562661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15167ddaceb9b9939ddac13d1555c3cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873538f60619a41447bf9e8996aec48e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa52872b6355c8dd94112336abe039664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b58ee2ce0cd50a025d09e97d8e25d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90476879f8f3baf7f2069d197121ea9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4db5b123f5c0338e2b36323a2a039f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12911c05f8094335f74846c7b05b8225668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72a0a1a5d1dfb3d175905720a0cefb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5393feb0f4a590ac2521339116c99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de118143dfc48d77fa45b5b7593cb37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12070341b0e6e53ead0bbbc55a64ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ffaa4c3aee93cdf95a4adec0add36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338ef18bdccc23b89db853800db61d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74e215bcd1874facac63152a79419675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739b684ae66f089a89d4d750e5f59b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84837e5015893532e4eb0979ba02671c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a89ca0ab955dafe2581f01f6b2f1d678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>