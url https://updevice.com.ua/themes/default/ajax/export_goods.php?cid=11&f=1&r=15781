--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252e9189ffdfc9d605d55e4d2b178951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202594d6b3294b54f5bb21a377503bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bdb9b047c788357d4a35dbd1e3ac13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25497ab1ad4bb6288ea5e2ce2ec37ff64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59561c29dae3242cdb36eb55455e4ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32445014606df1d71adcddb580be736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a355d0acfa6512f585954a2dd6f30e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5dedbac73963cb3d21486597602508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e3b6b9df32f0e74abf69e660ef159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57e95f387b7b6888087db8be2b0c0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c041c4e1bdd318f4435675cd254b4ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101daa23cfed22293cd73a9fb5c8c3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eef79182041da595f8a8525678e3cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873529f6f5fa0d835a15d4797f5889a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd3f638e6ceac32b0afb32f28761ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe8ea7980058eac7f88ca16953389a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aabf4b408a5adbcd18f6a5153b123217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84454548bf4f27d95f33127732cc8b7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf45d7c052429d248b900012ce82e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a982397307c4c56a67731eb3b3669020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea7b9d7a4536930a0ec35688a5c08721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8a26f61db21ce748635e8333f111322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf78c2af8277e81c9c72542a6f6d04623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e69558daf23efacba1b556d9d840824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7d6e2de1b843e924d5dd4a565f6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef082aade5ed6adddfe5d15a6fd0264c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2fade898f498391a85010aeab0ee327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d55048877ce259572b3606109368a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc2dad1c5a7203bfc9c26e6368913729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59592ee73921cbe924f0cf5557498c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac1fedb0dec08bb6d8e440b94c43fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9decabaeb60e087da777b11b80e00532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456cd8c424e370772e074997919f9db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047cf46b3984fdf8eaf7cd573b6735c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0d8d15e7a72d2421ed780a4089e8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe936704f1bf38147f2698fa77a78eaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce840cefb102553913bcb9eca8df2d4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91ef274a49275e0b5f7b5d2acb95a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c381a1208ceced993f4a8041f70ba539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52360a71cc653fc3a7cc8a5b02a6bd0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcea24145e2dacc05e226e16da5b43941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad459a99f9632e1651a455ce96059042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c590de048dbb576ec78a067b9b2d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16095a41981d974f9ea2e6294179b7e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f07684bb8f3f1791d90b83b4f6a4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a74d1d731eea6be4d236d0ebb11d0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c8ab842d51f259ad3c3275fbfc5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19561dd6cb3383bff9c2ee13f0395ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282cfcce30244d92bb598275277d24049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c216eafa272c353bfb99cf5a0a017250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c59ea0b8ddf25a594431706bb1a16b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e755c4d7586b948a8304ec1752a7b7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a50dbf2bfd5bf604259e2302fe2eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44f6ac41e260bd31b230ce116beaa654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dd2dd59309ac4e9995f0e1337007355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d5c4a573958313c4bd06effef23556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f723a227a56f281dfcf4e2fc3bea17a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2fed1be44cc174652a85bbafe732458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b691efd1a940679e632f40f41f3be1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e48794f192951d071a543eae8b67f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c93a6759e7ed1a226c7ae399f6264561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf72e1ef776216366ce04818dbf72af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abd6a375037300a335b0cf060fc08d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd9ceaf0093eceb56836215fef4a8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd61cbae52ec6cf392864839509479865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f55b9eaf86f29911d58d5f7905f5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0d2c6f13363a4ff41f6a0ba42d5ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b2464bfa55f322c0484aa94df78b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593c22903b93fd6cf112992f2060ba869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b017be040440cf1b3184863a03da9b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd64e09abaae4f0599d82271832a5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b359e9dec50bc3c6a1e6ffbe2cd9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaa5d1fe9b1b01846a1f44a72e5ddf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b595b5ef2b839a4f99455fe53f2d0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dde253a8254f5bb028d0f2fa9aee675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf689eba2d23110306aa98ce67fe5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0a21e0329da69467f95c26d37b49277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb73f9c66a909cf0a1c079dca6e777478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc7e54e4336d99751c50519150d27679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8232a197363a5cf6bd11825b5e5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1164ecaa55decdb1706bbf19f50a2ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf30594d094754a43ffd1f11e3bbd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1603b367f6627a3eac973cb85135283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44348b1e4cc02ab1fd67e9bc8ff679b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed7c5a23a56ad84386395eb569bdd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1c12b14d7226678a30fe3063c5efd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7991ade3edc5bcf361a3a6ecf6a04887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07247cb95be12fa45d1e3e5f29e22f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794ef50ffb70f60275890b3d9eee73489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b1e826976f8dd47b6e88a294a12b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6803d5d6993d02b107a450f79454ee491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09092b825609252b7c95507e8268e33e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae75d54af72e0816da8fcec6a8dc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52ec31fdafc47d55ad72bb9851afe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39aaad2b5cb3d6fd7cc41eb36c06b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eef1d2af9160f02b187492a12917e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd321a402d43a2d266cd5ddf222f2fed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89057293f8c2f67b7e3ba180be278d6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24395421e38723bc537f3112ae7b080599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2ee702375751ad67c5be926e3ded8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f4b74dc9645c6f42bcb3932a6f7ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e31c884409c1b245f66972d65acb84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebc3ac0c1e41a1c59467e10ff4bc57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387fd1adad26c39fdd06f6a8244e8ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daee6e3017743ac5ad8db0749a45dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03922b55befd69c83cf9e72f90c4ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a71d4a2b34f79656448ccc1617ad2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d58df8239df37083defab6bcaef3d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea283665a7e673b552996b595255454109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37471a01cec618ecd5978e7d92e62fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4dae3be01a262b974123364ab6640111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940229f4cf55c7b3dd1522416b090b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62240a0205f949af4b5f19c4bfcf8f17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be31d58927e5894a91b0d739b316a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67b89d66fbf24526fb05a64541801e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f086f92eb5fdcd7864f407f3d337f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506ed24fb0d4eb1981a5001933f45b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2c99ffb4c1f6409d964ee72bba5a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eec68ab7d4db9dcb737c489a66978119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa25fb6778582171fece364be2efb2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c791fd906e8ee28ce10c7f4d1443f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1be078132f03bb0ec104336359860122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed78eb2866c69443e240ac24b8708b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d763fa2b5b3fd6539f41c565c362f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a718936837a38d21b82d7114ef220a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31d73bc51a9e87b5a24ae79ad56ad9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03aa573e4461e931e4e109ec6e6ae0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5a4758cf813f837e4b1b071d44246128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcf9edaa0f677ffd02d19dc62c1065129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243249e23d7ec5250e75ccafcc0078b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9239750de34c56626ffc49c28415233131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3feb48c377359b20d9d567ad208554132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a8c16a1bfadea527e5431f91c1f5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfd73400f5b9128e9eb574b0042fef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b882eff785cb506676e0fc1b6f55aaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47806124a8b42a595aea5a44c8a7579c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127c70854f0d1757e9572a9fea266f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0804848ef95619c882a2e00cfbb9ee3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c66d7fa7ba6ee80e78d8c3c82bf90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e751761aa055cdc3885d99ca0bbb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5134a0dedcf178dbf2234d1e4a978141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7198f5c71ee8bef33a05a744aff1cdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e751e80ad8ff10d4abd41a3dc10e2ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a93b3c0af55f470c5bd8fcad270b8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a9ca7ee6dfe883f3889dcf415ca67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a7e4ed73ae0a09c51a2af7cee1ba4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e224326ad72b853bd2f7d0e69428e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ae85f3f514ff3e47686a04e2daea9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9432aedf9e69a5bf9d46e14d24c48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a532aa9e6ddb31d44f66660d654de3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939a1727586481d193e963aaf9bfd41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7be4e5bd94b832128eaa3e5f18fa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eaa1017e98dd5933c92ae16b4c90e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7146b4e19b21b8d76f5592d2672a07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66ecdb31c64db46f29351ed8d550a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436655fcb1b418d601f7ad171735976a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa12955a124b2168e80a6eba855818157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b8da7fe092b7c3d231f1a7b631742158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe54e607e67eb8f60a811deb0d89079159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337f8473cdefc357493dec73b5970e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4555203f3b1d01efeb850e36ea2fe0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6826a18b201b03c9ff29a6c15dce83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2040bb0e3dfe5033436bd4bac66e4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d695af67f234d0ca2a3aa332a790164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d0c79d7ecb93422a4b0091f250e78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c737be925f279dd4be7416581d1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5830690eb8937880f86f35e5938671167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bad79974300844166479359b1035e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6699d204611a9ae9d51c7098026d4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538dd4bcc0da7845b285bc57a5562c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c8bc36932434da27dcb18768725bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d357bb9ac183863c7af478fcd99e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3730fe4831be3172b40aedc9ccea8c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e18dc5dc146d5ccbd6d68e4dbda87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4a52ff4051792acf32f0bc953f696175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2f000b639f48dbf14e17cee9456f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38e97cb99b461782a4b58bd231d04d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60430ecf6745777dbef071a83e7478d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d8dc76804ecdb9080a9c1ec38273b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb902bf18a97e1ecedadd29f83909f97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a6951fa960f14fec7c4f73063c7ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df89ece3a0a57f7a319a597b39ddde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d107c15aefe80d48ea237cc3e3748183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f537b97b520fc34f3795536b3fe9244184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d0dd45e63b02f345c685602d9eb9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87a61393ca9a96ff042fd00068182e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400a7ca9d71cbbc0a9955735e4c24dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0225bd74cc384a3a1ef82de42c72823188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48890b756803c1694bcf800381adada189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf72d883d958df4ee0c62a7cd0c2e17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c13f6099d544087f2402869ef8d86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a4d7c7e04e7cf990509a529504c57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e44c7f6d8e9aaeb8679d9029da0e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bf83e9235892b495a840d9cbfcd83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6cc7b3cbd38d9c4e7be1cc8c24adf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026c7421e6d4a73803665752b72a8cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d0ac67a9473f9e07eda41d4e2dd9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a378db1284b06b072d7397483350198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f4fc4ee67ed3d4bf6e04d544bede5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e415ced21e359c7add8714eddfc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d70b203cf8e8ac552be83bd886eb45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f894c071b608cc1b745fb8aa53382202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0daa167ea3162fd5e58d93f53ce51f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c7610db3dde316d46b823db099a12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e9c294b95c729e83c443edbc1eff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad0ce016c85b91637efa2a4cc3fa3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85456c1ab08744a56093ed71dd71c25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a95139e1b113489794fc789e07c9a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c62f2109e1a37f5887f6078f1086d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bced1764f9f169827560eba2ebcd52f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b579e869117ee0f6585d05aaf7601211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fda6c42a8f0031892e0443e71b89d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d03c13ff4375a6c2fc12c405c1da5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3435e116986a8c638f1ab3c9563bed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd9dffcee88efa5c949f0d4340a79f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f213589e2702189db1b86464d7ff48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95dcc5437cef57f3c377bdde3001db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69abf6c78d670c04459df41d9c46ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72227d32289132a801ea76d4653d4ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba3bb9fd07868d6159ff8ddf9febe7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf88a86fe43e085370c3fde3b6b8b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba791aa2e2c0ae801481e2d81d4f58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178332746c80f26c880e18092129160223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e20b8d7e818a18309a6c1f1e39cfe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a704354bf144072ac21225875d86c7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46d8ddfe4b63dde160acbd2bc64b51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03be95f022d41450556211e23b3c1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f05cda4c74e5d79ae6a92e20c3ce9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b530190b5a952a9214ebf39f3ab94fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c041b5e2762a2bf636af762d948dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5371e3314c560e9eca5f66f43f70d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd07785cc5ffbb210fea6e5339fa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd8af5d71737a9f0e072efd4993084233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237f65b84a629ef1d3c86295e281ea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da589eeece7eee454655f75da7195d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed387312c70c5d40599778829215b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf4a58e885d330859e49681b462f91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83bd94cebbcd19638a436368a7b3ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c77ff115fa3cfd50999a304026856e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e31514116f3652e71daeee5e6dc3a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d891212e29bc76b8f5fc5f4418fe678241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e213f72253407ac12e992fc9c17c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53510a3faaf7aaa2802adb55b880df8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c8a5d56f90db889e78f7f93606ffe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa29295b81cf87345e1acbe9bc0b85f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36e85341da69c6796cc85bc6c0731246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea54dc65e4678d103e8a9795277f26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73226e272f1a6c0ae0bc4ba799f3b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0870278e83be4225b43222fdfc8ff21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738a591b04aa9cb346bf4b0569f6336250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6019ee14ee38291fde0bef34c579251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c83f007592951efbb90d7baf04d50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b7645da22c494df73952188efa355253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ed0d587b9f73ffd016a6f1aa5043e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230431200e5f276e27116f811ec060f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca1b2bdaadfc59d87be76a1f4017b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd7642d8daf6414b99c5ac90f0916a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fc45118d91b9a62a06b4a79723707258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70172bb37f6c1b5f02bf13aa1440ae8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f0c9244a3a76a5828a930d9b45945260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af16234467fd8083f714d95c776704a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3420fbb3cfe4a9a9c57233e162fe15f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf0899c37d5faceac79e9b123c34df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd0f5d32153d7b43ce114d0cd272cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a61701f209e76a12a9ad771feaed3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded627207f96a4f7d73859d6dc690d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba40c06e5b9fdca7993e63257e657b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952ebc352690f5e0b76c8f7ebe401df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27777c3fa0acd00bf181bbaf756d74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952547a9decf9f0652ec8729f0ac69d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8d79b085b25a84a79ca505b32817271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822cfa060a863cf83d3550c432e62b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54cc3ab138d24e7ad88337410800f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635f8d55d5408e4a6d9726287150cc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a5d4765c8343777ac31543273b10a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85679c1b88f0bf6d88fd298f77f9a85f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07672bba5561a9152e88105bd089757f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a855ac00d072d4ec59349d8eac0d83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e64faef7e886bdc22c2cc6cca72fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd09d15a99b9a0dc9e1cab8ef7f41a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ffd3b0c6be460bde5b58ee6baf09d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ac0a8d0a5586a3ef86204eba0fb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36414cb61b20e62fc6b14fd6cd3ced9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047839847c83f5169e6d2cffb36cfed7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7f7ece1f10c0896ff13cb609c16b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671953826e84b7216d34523a92ce9ce9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00317f4fe83b0af3556828ba88aa0554287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d426611caf69537594c4e5c403976d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8242202bfa6ecf9c67994a81e9e8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e6221284ee6542dff53b7e4c2b644290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2efd88c014688300ec526ed50d2cd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45425bfaa2e0f0051af71879deb3671c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e645ee4334e946968c4df4238f28d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf8d47fc55dd91cac6788388e3df0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f19e30aafe5ef9d308da3ba159f716295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25fa67731c7ddb452dbf2a2f9fa209296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dad5fd087d7059577d60cb0f16644297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75412dffbed9689fea9c8c566b7783a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a12a700c1783e75d7c374798e04a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522179694e6accca6e646b8591fc9dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef4ad7e2024ae713bca0ddee421f84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0de05361ac436095916795b6e5f425302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d48e47c01727807b3b630656fa50e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43232d23a9a2f6c5c85e0b8dd4adaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33230a19e6acd546408833da66848c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaec6102b023607aebbbb47977b0d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb251ccad193b709e90d24933529a47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35c526deeaff3132579e04315d38e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe2edb114a900924b3312eb3a21acf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57852b4ebb610354220f41bcee40dd63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9c9d5348e8e994d268ba2c65e686b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f416b375b9488c09c9bd6cf3d7c7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c351219a266e682be5e455248e3fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9070bb1d2d1ad0a2fccda1d6c4605a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4085b398b2e5a244cba60a6d6f41a9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d00159edb13b9ec27dd0fef098f8d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ef237acaa6c6863be8f1584d7b4b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea3a7970219875636b9208042d561b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a831e741dca05e0b90391344d321e96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f98209ca8826e9b2dd918f90d1451320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca2f3196211eba7f3b57cfe407fa0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b082b9b43985edc0bedd6269f4a38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc175ce5d4fb654e4823af59f39bdc2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9d009983704d5eefc2cc066d24e22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac636b158a3eaa8bc73ba5f98142c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7b625c487a0e2b27b6023913947d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d330a06fd04a7858be488d0a0302e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00457ecb2c2e7db99c29363078dade35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebe35b54174bddc52680e5c6092fa2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edd1476f0d01f9a45f37617bdcfdd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747034537843780f01c3eef7b7ff413331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc441035943df8f6aaf2d1aecd2ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fd3f2dda364f4e9a5ffcc4bd8a2a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd7f2108f0ff8da4b93ce45a39c20d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f507e328f944082ebccd199f259c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad04bd9a1015113f284492d05919b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c8a6dd5cc49354ebf99cc23f66612337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac665089a060732c9fa62f7bd7f3b598338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043e87c72d4185db706decc89a64664339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ee80a1461f1984797375464f3024340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613abdb939d5d56be02a4c27f562c5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bd6b934c8ebb9dd59ad5b675a9ea8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888cf4d8b909a30722a35c1b23b22bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6485f06bde16f16ddd1612ef69cd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba1adc5a5f56f93866089e770999a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e1ca6a65d8a41e595cdf0b52f1c73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8dbfcaff3ac94bdef25d0354b93dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a15ac4c536ef83f6eb1826c560fb5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb1abb4845396b3caad6f6ca8d52fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49cb637c45b7207b65a74fa5474e21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6025db04338e8f622440b5698b293de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc9a5f443f61b017424234d3711457352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb77017518f4c1eea22f879d35d5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8639737ec25350f710732e9e5e344354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6785244f75b5967514473929c4bdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db7dce662139f0fa3421d30002aed2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70100767a3d227af0028c7f52fb3c697357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e0070dc2fc63486b49e3db84004a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02133528b074e9c674dc760aebfee1a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c148ffb4fd50f370fd32299ccbde92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ddf65a9a8d7c05e3287ee4c6074eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c07278247ba0ea84176de3dd686de2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c2158c42e4345d8d25d45ad348bd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107476796365109d466376fd3fbb9ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67592409f87bc8a05584c9f03a85a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbccb2d0a285e9bc1d25f5423ddf352366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415cf2ca507f53291a70d2a7f16739d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829591b9c9368f0f7097542f4290cd5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eae635b2c5d723a6b90a83eb2f7d4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ccc4f153bdbe197929b0fd1157d1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53cf6b1f00799ebe060103ea37dd5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d4e0ba6f0f1fceb793089689d78e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e617ae230c10eb4d362ce97143adc2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecd998c1fbc0153e132c838244e742374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dabb4a7b90c20ac513ba024344dad2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88505f6de69f4071cdb20fcfda3be66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c51ed99470200379095079cae345de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396775645bf2c39f337fdfc6eb1628b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189071b9e3799dbdc9a6e8056e2fe60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083316969a2cf86e6fe7a7cd6d7b3113380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3076aedc4e9e1b7bdeeb2dcc018c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9fe2d2e7a99b8337ec412dbd46c12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c80338ec8ffc248d16fdb1504fa76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb4616d1d169346c464e57055d6879384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b5bd584ab4215365fddcda05efeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eeede7a3fafac8c312a6dd5ff7e10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ee3f76b6684bc7eeb5b343be47a7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81029e7c4ab92b5abd11425756c460b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c155f575d1478aa92437b3c202a8ed5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a7442440fbb271c86c6ba452e61d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83edbd39f7453c5e9d51f32bcea0da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147362359ac930931dae89ab742765b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8387ec9e43abfcc03de09afb6ba85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e5896d76271c21fa55744d46f86f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d08c919347ca2c4035e8d2eb6add6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce18f8aba930168c6f4ad208efa0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7b9b8888193c210fc06591819caa4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0abaabf880ca82a127bed60f158de6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae870298674775c10e1415d4a14f5e84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db000ab7f0130e184fc3494bc2022a75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9483531ef03c4c86d515256901bc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3fbdf9642f4ebfd3133bf7692e06e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7250b03393e3292271d75de6a7ea5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee2bc268b6f7b71a37d735f00ecca2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2c2f77c69922cb2cffcf8c394dcf0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7085aceacb145be9f19627f29a5279406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa43104d3c39894f7fa4c1cde1d3d08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a1fa82850562f99e8a532c3913e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97914a5e6b55b67fc6f87dcbc7559b4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d657867bf8dd0dedc82341ecdc734410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4920019cbca80c160cb89474144991411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e71f49e95efb995e8606cbe659e24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe41c60831b488c13bd85e647ffee35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9599fa8222e82b33681118f30857c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c031ddddc70297fdc7ed25ea569ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a255d7ed6a2a71dce2ce10e89110f21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bfb161358d5ed6952b44abc28c57b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e0a0a164eb14b845df444f930867a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dfcefb1482c1949632499b72391f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9e78dcccdced3def486eef4ef0621420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff509062756b738d4aa5c0af37fda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3513ac0c7e49b32cab80bc097b5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ba67b99082c3025399f2f210d10df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c208e03578880f50a2d9c39f3edbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18540d7d1fed9333f936030cc6a3a15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753846cf06f636316164ae95b140cc8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6f55bdd8c73c0f9173d4c7e95543427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c325817c1f117516b063a2f272fb4a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84cd494c0deb5ee286e8e90742eea1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833a273800f1728e55b1dec1e69fd32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49770c6b6cff644c69c991b8ffa616431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18dae3e53e949143376cc6d713a600432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883624c9ccfdf5ee59d56631023de281433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74074e4d2d6ca3a35768a111d77aaba3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6f312208b7fd1e68e25287a7c4c5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200b73fcbcc4da2bd5266f6a0d10c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0da006db10d14c6027b1281784e35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc9792f2447fac876f5e704c7e6fba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38279e561f166ae881ae7d7d22bc0d27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d215fe2ce184dd3cfd16978ea64341d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84892ea4159ad67393ea54e22c0ab3c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba347192915e831fb3585d9b78e28f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e263f2de554b6779cfcc338926c97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e8bb3d11a4bf85d86467a0a705d8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa421cf58f244e74b2cf28dd82dc5a5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40799aca2d6e2592171a3e0e5662d6d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65685747dd88294738d2b5d3a99bf93d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cc7da0cb1b4bf1470c2a5216ff712448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8854554d6f635bab6eb3e8e4e9c305449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fe9e3b4daf34b5fdd553629811e5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cdfc65fcf3893ff3db440bb270421451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f70005427b091ef0496f713822165452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cd64aa4ac77cbcd0b67809bc11a2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150840a919d2549a7b591c83d41dc2d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3f9b230ea3835dd7607ad639ccd31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f39b5c26a98dc12c00f454be332713456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7b0f8a25b4b2f78ae0e7d6bf4f1b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b67e52ba4bb1f180150651e12a5526458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6304d1674528289cffcda6824d8765459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab783c0de5ef1189346f9ed83f5f6c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b39998e5c5d4c94f62b8bb41e46c7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b012d58639fd4eb959e2544ab91d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2bf8eecf6bad208e80412cf2ed237463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97b8bb5796aa2019c462c09d6a7527464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4f7571e633eb73c1be12e1755872465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98662d2862675065f4873dbb654f83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c79cc226793428cf9c398d66aefa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaad7136e0f3ed2bfde0b84f9fa032468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34576e5ff537b1d561d30727991cb1fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e0ce8c37dd2c5abf15ba2d280ed67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534769d7cb53a0f7ee9c63fded9482a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485a0774e5e04f528277b87df008991472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e326789d7eb1725efd21b0fc5fd3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf5481d2f10f22ffe1aac3f434ceb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9c44994cd2aa6c88aa6a31638f46f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887baa942130470cc915b56adc2d6acd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e8a57e57bfac05e22f4bcadf17d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b694c8666c6e74c1a8b4edb314ac071478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64bf50cf0a35f155837503c646f582479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba6d3f8ed2cfb8384b78342182e28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20360d92e5dd8259f1d3aee34f5f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00709b022d100a873466f31c765ba22b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb5e3c8dfb1f1067ff680d5d0b239e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f94d292fce4743a938c1ece0e1a37f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635a4c70c2927b45dbda4613bb3ea7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f95718b6be57fb196199feae3f28f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b1d50da9360f2157bafff67ba99a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f59d1520531938f47dc95f18f6e1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d40f94b789c044734cc69588be66b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634c490994a93f2ac9cd47995a56e6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6e7a3c9314a51ca507fa2378c34e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a9b11b5d56c9442fbdfc0fba0cd23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d760de703044af26125703e67ed6c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1a01c1226735e3f8e1ab7c91e32a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d73db57b28af5c0c4be26a4341efd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db4608f040ca14ce09e90c8a29487d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa2ecd9a265bced346fa0f818ec39e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e5ed12496810dfd5dd994368b3a0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0eb6cb82864b27cd0c08b2b429e81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5c978552175eccc24e0450eb3e7e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851252cee1a1c74eeca17fd407ddc68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3126ec10f0cf7b762bce43284687809502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9da8a3aa45d77f7808c25d642dca9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fb29e24e5e1a6c50432b5f11d2c23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a169b5feeb499961d8ea581e138d77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3b67cb9d8eb5b0bc9b6a7d26e5024506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c712e5091ac20981c5cca36668f0d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf742213a060fa6cc9b4c41425a86f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f91294aef59928a536bd5e7afc59c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe24c0ff75f237e43f1d6cd18b5ef2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96d7bb956d145077314b7da938ab20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317524a3abb13d36bd3a8515ec999c60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c1f68974c6038999820431af6066513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b0e52da16c2786d270f3699079ac4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70841ba7cdbd42f603143dcd88b5ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b610c96c54e8cc263a781c0cad73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7af1162b354e13a328f86030e1dbff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc056e5cecac35aad21d43b880a738ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c52df82395626887df96e67bea1a36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95832b0d1114fb405b486d01f274fe2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b01f6156127a05517c5c27d6f1cca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aa513365b61b414d85ef0ea5bea0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4a2173ffde585a6bdb176704c465a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f983836f837c18424088a49acfe21e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f10b2e50d3485429975430e19ef411525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6b853ce43a6ce983a670eb281468b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f443a3a0eb2d81e57c7c2c748bff5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c838213e7b8c72886c963953330ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5288ac5aaf712f14cd5146fec8fc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824ce04730c31c3e9af71a0b17bdbc9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694e67a205d1d3952c5bc1ab5efd36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe8dee60b44b7f6c45ed902028bd25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ab868f12ef2c8fa841c42f50a6aa9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213a69b366ae414b967318b4719a765534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde941eae2a782eb783ecd4329e24439535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742ffcc2fdf4178bf3edb103c6dfc46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94abba9ebe176f3fd00acfb98a6120d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176e2770cfdd16219e80a69f9864d91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac6882de491f38fd6f6adf0397dc2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29ee03941deee169dadd301c08f942540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7bdce7acee28eafe89a896524102e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa4a99531da033a0e78ab78a064cfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32316401d2e31e3b7b22cc5c1882779543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514786cafbcab5c4bd613f1917c2bef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e43f057e0b9183f43a07c1aebf0c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3d4ed7b311468bb0bc3b09ec0ed8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60876a7642e296c9cae41d68c07f40dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff638357c439fcc1fbe1e3990ea86286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010255de59ddc226a6a67d8e36aab50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5161b345875b9785b49ac4587352400550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa0185e44ceed93c973e6049890d1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6b784cac017719a892f3ef3ab56ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568450ef390eba54c8494f837d556f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ff965cc8e4da6d7a40586a6e198ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2acf55c0fe1e8d85603a676fdd356555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef540808bd086dff61175c410e0baa27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313c97788de77d2f2a1930af847a496557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8673da5a4a39a2424ba87143d6225f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad8a8ca41ea493850d4401dcfa43a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf41485b3c99c81f50d0bd295d31dd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dd3a02c8a1ff4e946b46f9205a0a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f91ba97b9ab899b03123cd4cdb42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056809b4fa95b22e2a79ec87532f29f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a1512b29ede394c00cd55ee680b25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ccc1f7eb293021571b2867eda699d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba7046230380356c261ecd27e73995566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e24ab1f5cf08a5aea9eb94b9b9142567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb6268f1a087ee61240dd3f6602db2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4897c34eea435790adf1c69c627a5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d7e3ebba45095f9186b73977c3ae2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73640d7f10d14ab933ae88409b811ceb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58bec4d26da7a69950bb693cce8a5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5812ca7f8f7888be07c61df4d13d59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb0e6c61346443171d722d8dc03acf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c80a34995ca5a17153436567a1e79a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e661d8605891d0adb23ad3b7dbcd3b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171876f4d690fce6efd8cd201d30d117577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838c417793f83aa222460ae04a4d6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf259f39055383087d76e1b3c0770e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d35ca2f7c63692cf3256f0e4daf651580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e96f7c70b6052117617a3199ca7d13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733eae2592e0f0512568d1780e6fca8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23689065c22fb8871f23482f4b671fa0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80622a32b95f53141f75f661dd9a08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197740bb492ce1c459f2d6b5eff5ced585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d40752b0cafc10fe9d7a7d7b6898cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c706d459818e3ad18d36105ab0ed88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f9c8a62e181c9e94a77cf5964c754588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e95aa6fa7fbb76e297973cb3c6f45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f09e615f1781108e10c0f1add7f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa71c40af0bcfbdf73ab4640323db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee49b3d73ae294678132db5fa0e27cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54532acc586fa50ca223c042c68a9b02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa3bd8db14e9a797a65e535388de98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656cc4d5f595ce7733400267d7a8cad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68581e1bc68a350b3cb850a4e0131752596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9b38a5283210ad92d5a0df0d6f8ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407919e29f07884fff6bcc59d90834598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c6046af1a152fbf0108590c8b54ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d10fa530e87c399928559ced13be4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edec3858880306f640244ca9d427796601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e572e5cd2142be4762d9e11777020c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0262a88f93cbc0836d15dafa2c9b8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db297068f33c1d37d8778850aec44267604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2b51b68a17db659a3bcb4eddeb2a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dbb5030651d38b9f02216d7ae552c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d073545e74ae43902354f1eb78a1e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee005f68ab9fe4a6f56a3a0e2dea317f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6937a1eab267a9aa52779363103c6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94db0ff37dee78dcc39d254e030ff4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a754d7a67d7f14735c1cb4710d611d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66237ea93cc7e271a2a112c2521a620612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ca6ddc01de93c700c0f1d559eb884613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452907ec0efcdc8a00e985c5dc79ed2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c369d2aca8d80a18d77674bfca207615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0a8ee6ba5e5c5f019e22050ff8a02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10f512f137b33aa7ebd551283ccf4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc2e1e2e56b495b87b73aa7a40622618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b79aba826b65ab35472913f35c4e34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a29045859fbb926c32351104d508f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ee09fa7d8812b1f2613530ca9d9c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb44da9d1b3d0d34535a2e0b5112950622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d039b95089b610985be875195bbcafe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1801688c80d26605207e4b2fa22404624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cb5df3ca383f1785bdf575cbcb83d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2909a54d2b0fb4b853b1a11bd89d39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94a7f2d5a5c3d9d9413c18380da856627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653a0631ced3c047f2e2fec1618b563628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ccb69152e8d4c9b71f46bd57b9fa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959a664c65538dc61e2d90b3a4a2cbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb44774129a8953eaae4a883990cc3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc872a8541148a47eda5e09cfc16ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578fe1009e0df6087f8b900ec9c67bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533dafa20a25344a86ed1a2ad42b93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf9df18f6bcfb72bef61456fcf57bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472f90107c29d90136ac7c7e8d711a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0619d452ce2f71fa2f37231061eb41f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04619e16d69c5ee16621d22c413e8ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5812fe896e8da21eb1a26991af4c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c12e3b3b39f8cea746727f7b184c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be99f3d8cd4c8e177beca6b367035e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499806754606fa13ae62900410ae8359642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa71c38c553fea8725696f112c088d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a34f1d0af01f51d05c0a21cad79af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e872536b483ee88f403fdd704d23699645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aab25a34efa775f268b186bf3fbbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab75a995f5ace29859182dedc54d686647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d3285503a925e1930a83b51b6a052648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9216509e676692aa1791cb881f5739649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa520114f58420ae17a0dae42a0b9cd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdccfab2a693adef05ab0b4baa4304651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312421b5cad9d968f9808111bdf4432d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf552262a05d048a9d16ef4afb9ce21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f7872e2bf4dc98e368b72abc6def654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2f7469fb42cf260de9eb7eff0ba2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fb223d5cea02edeb674bbf91670b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78d77429d89e674dd211735c5f980e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7590f352c5cbe29f6d50deafeba28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541defb0efb4683e5fbe4edc50a02466659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce624a512e14eb3c916fb7fce9b52c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423479f3d22cfe24617e3f4e8ebefc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a875459cb576adead09b846bf1121ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88886c4daada2cc44ef4e624f04efb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9024574354d24dc4b01ca1b7526be30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0d72d55d0d282bf13f29b1f127048665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc4c13b7ccfa19a7498517371c6b38666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f82cdc900f5dd72977f840859c066667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd474c1fd0197cfe5cf44bd8e8f977668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e8a985e4fa0385b37ee9977224542669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb504998e4d8a25e771bc85a5c83b59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83d983b8cde55cd66e82697f4295f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cba53a6fb84efc8abb3d4edb7940b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698eace7fb6755d79efab7ee7c1d4fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5462ab71ccd60a49be7d145aff488674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99851fbd02d4a33505c74188bab56a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b5d7831c5ed44cc16cf079993721676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f56da91daac440a8769519b29a73b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a545cd2fac12d4ca3416151b56a5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8654a10c1a7933928a825e88762d062679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f2c55c6422e6dbd2e069924601e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e46fa2776c3800b9a7f68d181095d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c6bbc8e3e42b092fd869cfa12bfb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdafe17d94487042e89612a9ecd04c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1c3d15e2ecd633add045bdc2453e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fb8ef5b84064cfa5fee1cf0a9aeab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e16270827fb62f03e801f910037f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496badd93e216923a2f15613a79f5fca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70842f26d78450b9e96c0ecf2ae776a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd8f8cb36048727e126eb3f8b73662689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34d9a3f0451b4e9d58d9a525490149690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d4c81e87f54db0ce2c8211eafbee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d3cba51078f36fdd90f22af57a5ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99535da07c2c8f5af3bb509f735f6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459897c70757e255b517104d017afa6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371aec3b11407ab4a37e5f7ceb292e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2a79807aea7fc6bb76e04e53e0544696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a72d0b2230bb1aac778e1aad7396697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776fe8992bcb097bbc66057e340fcd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8416fd6b28bd0836851acfd158e8f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b1664304f8744fc7fc50e19f18c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092d892bebf9287ac63851c4fcbbd38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedefcaacb40cb29e991bf3dd8f29e23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85697a8e7c961ca4660308837220c80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a2d6f41e8e6f4225c2ec032a70c78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93244a1fd81fffcd18d3da5392368aa9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a2c9b11601dcb205ace3a5cf39faa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74ddc944ba8ac58e19a263f8ef1945707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf6a4a1a41d3ba9ec3f05af58c4b80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f44117be35884bfa687ffecc10abf6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b6ea08debce96a8f59ac911f80efc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc138fefa914be9e58e2ad9f3ee4810d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6434902d360ea95fc31af2bcb2fcf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab204b167fe5b018a4e9c05fe55e0d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04385498924092b8eb4d78ad8a9dbd9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a691b548659dca76dc71e5f95bf69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e4485262a40f032e137c9af8ce0be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ff021b99a5b7bcc63bdf0b78711cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3987be9f1462ad75a21099c1b83c60718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f7222c61b2be299a5d3a90fc4fc59719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee988dde28ed65326b39a96cf1576b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36f32fb605757ba4f15a0895df2bff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c5a492605294b11073b7ce369ddb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf710855a76b118ae29a03f3fab12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8034ed7f5114afc39e34cdae117bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17c9b669d8a8672e8b499faa150fc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc67f95e6402924c07390e8d893522726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665f4c3520fa3ba6c3a9053aa883878727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f30f2b99fa42bd3b841d42f44daad0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd40f9a03883017d4695d82ae062563729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5accac60497f8feeea74dc76c992c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd20698cede1716d51365738ab5941d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c524bbfea78bd7bb54f9c05ad733732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2729f0580633930c912726b3bb222f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1036c3a4436d60ba02060a36860f9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc260ff7252ecf7e8866a0702884cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f31070cab4455d7ea1a10789042894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b228e530d539a156b9498bbd3aaa635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bef6fc37ca451786a49baa6b0ff226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2344faa29721e6f5a669595cb82c79b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ea41a31f3a036dbbcfa446e62ab098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e36062c9dc96ae2cb90fa003cd66239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179df63d89e822a6cdffb993586453610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd131c017ba6e29e22e325e35649d3cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e3b0e11ef37e244e1531468b3b98312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6a08af8942364ac3bdd5e8b4f261d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba2d7c6a49117670baf7306e90b78914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a46ad8f4a4493f85de82211a77b83a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a0b325e523c3da272be93aafd956316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bc1c6288ea16648889f2561dbcdfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddb598e6253b94d6da64e458c1349318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf218f437fb76eccf213e3f9196f23f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd5cb784820c5f0b7cd5b4131d25c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eeab9fd1f39abd1381103297575d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a3cc2760627feb7a54629f870a03c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec310e7410c8c95d722a014711e7ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70698626e7f70eb1e2c81c0b6a68aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056e13703db1625f9ce0bea6e39ca2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ca6e36b36f6d2c89556d13b61872426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9708105b67bba4a297cedfd4a9e24b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee433661ff3f259c91e77e1f5a8a713728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ae9169b85b3b89a06bbcc14fecdb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314ef2ea2a939e38f62096263c47e0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c049b9dafd2b843ce19dc69d0bc0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc44e2c919d180f5c85fff68cfc31be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0758b476d8e519fbfcefa4fd05dd24d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035f872054cb07e1cc77fd63bf46d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9978e86eacb28ad109d36e4a0c807635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf59aadae2939f452da2f359746dae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1470a0c658f9e551711f77e2cf261837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4090f6038b84bbe471e3c5d7d118a5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5612216a7b5d5500426ec41bb0bd3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b35853273467e125b6086e1e313a1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a89e7180f875015bd4fc3c38092b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a0277052f5e6d81223a2e1991840d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62909a0fe310bd57455e138fdb7626843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5331db88aa45850b438d47b7d707d1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3550daecebf07c8e93862626c2257245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4b1d11249d80ca66292460f6f928746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb5599d8ab2dd1c3c1d29bd8a1990747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27806ad619466c36ec5f2611092ecfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51161d4766541281080e776e0adeaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1615c2c1a0a649a1af6ddf4cc70f6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b245176f3487cc09f4534b1f4841f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb469136219a143f38c7b985671acdfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4ee8fc1b3dce296d5f5b6d100a6c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab59d32226a287f4fdf66b8dbc81e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39786cd82ece7f6317462908e246e95155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65384548952fdfabe3a0f49e15a903b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb3ad4b8231cee6b6479d99a2eee7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98eff03eb4e59196c15b9537e1c71858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136c3a133ab32a1bba11ee2de77809659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5843fd1494205fb82c28aafa3419660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b605bf87374715e4ef9bdffd8938061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2d0272914641ddf8eec0440de09b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810bba217cad4fe341a7897a94f0d2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fac718b23f586db104619f02589a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2d48bfde450103ef2a0f426b650f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c490efdf5d2096b9ac4097088c04766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00da5c52711037ce5022f3b61072b9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce608fe3007afd7e5cbd10a58e94e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e0177ba4e1bbc075968b2fcd6e5b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21862dafb8a4cf6724e041f5acfd88c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b08b1e75ceb4d7d8164ad5fc20d92d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e05eca72f906e720ab38802da555872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637346db27cfbb3f2e64c688efd659cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9b9ba170967abf511878b052cef9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f827ce55337da574172f6569667ab0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca751e86bf9b9df085b7797f29619e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c0f325884207c9a83d8f0b2082a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3564d9da1f7fb52b4035f11fb65aabc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a076b46776d40a2c081061ab9c70adb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb3fa9fb17940c85af0496802bc9c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb4b456ba8e3d22e86b27adbaef64d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b62f372ba69da9e77a1c1bb68659f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa19829e20dc5abc14bfcf1f48b655483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf182ba97b77e14e3bbb9cb51c6ef084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3b1b80b7a015f0279660067c72b4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5faad78bffe975b2157a02af0684586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fcfd5a2694c7728c2c8169b01f51a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524a53ceb72136983df3524558e1e7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864dc5e8e3423e99e8be601d917113489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69652535a1566a613392c3df6baf4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e210b55aab18a7aa057134a99ee8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7404d676ecf32bae8073e0c456880092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93262b837ccceb75241885cb44f5ac993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc9f400b8491724b8b0542831bdc1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935074d77ce2c5f675e896da19142ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46110b182cb900b55e731bca45aa755996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e98f2d82f52b9a39b9d92ab60d6c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee25a4b56bde8abe144ae5d2c02f76998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ccb60f3a9b8fb05c61804995ff1e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1634fbea185f9b301144cf4f166c6e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a688914fb1f620d6ddccdab0c4d21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc96a3335957b77cb66625fb2796520102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b944855e2509d6d7b9c90d2606b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abfcf4651f0596250408263102fbc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6f0b24ef355d376d07e541b90e602105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ef4705047bf82eb5fde54b9de08ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26760da8c420b5a03b148a190b6a46b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716cf6ee21f50a6e42ad718af6a4e17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dedadf41b8ccbe991a1f84e9c907b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4717d2b4d6ca05b50399e538edd15d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462a3600b84ba71fadac71e9744cc1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc810ce196212c728971700ab3498082112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d11ad20f69f12cd7952f22c95ac927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ea47d8650de8a8ebcbb043665a015114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1795bf3c3e96b7dd81933bdd7dab5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e4f64c339403938c21fbb32097db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a40f396b8b97deea6370adb0d8c0f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335277528ca029006c73321cb3262533118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065322bc694e2893b4b819fa4bee5f14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e22ef1e4164adea1989cfc5896222120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449d05da9450bfc860961019bc72177121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97acf6878767c19a6f37b49156b4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527bc733de933d7aace6fc20aea3373123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe2246edd9a089d67b1fb7488bd222124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621825bbf6102fd6f96152d663439e09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a69c20a039cfeca973318a0874b015126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a709425f4c99c736ae5ae5f52a7ee7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d2455ed6fb44e7801da6064c16f8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc774a2584996bd34a9252e6068c5cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21157e176b84b8d940eee8f913b2f0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76d9087c4cdb2c535dbdcdeb7702a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643446ed7e3830faeb98a2c7a37afcb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94d2c98f59da4548fbf7767bda958133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031371535a5e78632447831a6b7dcb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0c3346200f35e9dee4e4bc4d8c4e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eed885f6e6472f37b3ede3ad9c4f40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a08cb37ea5e8206cf68324f0744b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1c369a8b6cd8df95ed0df26c4ced9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ef1b262b64a33f4eb5560c1cfd16c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad9405870d33d4902591d79d6ea04d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2a3f1146bdb5372af1f7431808f62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d9e420390e58cb22ded2e84aefad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87843a933d3b371f848666c68cf53a2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b8ab30d7f98e3978cf06817680c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e599d66dccbbc7dcf5a202515892ae4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf66da80531e7967b83bd5ae2d5dbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10886415a4bd871bd5c51e0fc8884e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51880b1647b24bcb02341ea3e803ad4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c8996aa8163ba1d5bb4e1d4b49ced149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555a1efbf70b52633d781f5d89bac1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560d1de24be0c1e931bf216e2faaa47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878a611038cb5dd59f89d6b0fbf9f27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38714896d1fa150d74dfe08999a105a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccfcad97732778fd53b872f6abaa7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d106f574ae6421b4d35c6fede7cc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a79547d3f7edf6df6723ecf15cb6ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca90281aba9467e6e1eeebb9d556ec0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102e2b138a9544308f7d9fdd64544bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d336c7fe32bb1a6e66c4e3886d3911159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13051a91f2fb2307f83e0bab2abe4c93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58f1baf488d0c97bb3257d1eb99429161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336466fcd1e8a7d30137e2c213d93ef1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ba0a0b9c0469f6c3d4da72255c089163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48db7a945e5477b47e9727621570c96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875b42c536c360a252ae834b8641c91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abdba692cbf4f7b5621003ca61cd56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a2f258325f31e968efc9104cfe8c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028411f39906db754574b97b302779f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788143ad0b690fd3386831d515265020169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0517437260392e11dab7ed46699519e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73fc651ecedea1c09bbf56618267d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdc7829249f6407f54b05ed4418434172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeb0febe1d395491b4e0f31d861ec6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d90eedd2b7e2e2b66c461e715704a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e7ae37347cee1ebb68d0da3ee3de8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5358921d15dba3f8ca4a96ae08ab98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996834987b633e20443ffb51f7c8099e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be22acff6b26fa165ad43de778a9fbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffe14c13cfb7b8dd2a54ca35f79278179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2684abac959344a8ba78ebf9ce9fc9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c9484514eeb04be279e46b3b8522d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0732dc8af81c7918c2f3e093f485d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a1cbfbcdb1b49f1da0df8553eb77b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1591d575c11a86d8746ee94814e819184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8799dfa0b853af665bf28612be23bca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a27dfafda8ba0836d4e5a9d461977186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f56562058d60086ab2ee148c79102187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cfcf536d1224f65c93723a2e82ddd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af3a2dc6b1a385871926b35c6768e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769183d21795eb6cffa764dbf0db0662190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0117980a905ac56f06daf2b71dd999d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f304ee7d9c2761822b14d86c634fd6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a6f3e43b3d5220b2051ac42187d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16df307b55e8c95d6c8d21e661c9c4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668c91b2e285aa78583d7eaa1b79dc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056541c66deab85e62f80bcaf4da553196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d0b438a4955e1f0e7d9aed272fffe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca703503f8541b8d972d4e04b7b543198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ac39c241b8ca017cb289adbf7889b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0cce096456550cffbfe2bac96be5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a3c98d9d2506980f9b3b0861c0b37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527aac38c33a1d5766eb9dd1d2468a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b8fb28fefbdce8ace7d5d2c82904b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb006f07695b7e659f68b3448a097a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5b9e83e38587ac3eada7d257a5731205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ccdaea4344045c73428a4ce2ce9c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c711bfa67b4411025f31c3080a2b00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ac832282eafbf34862e2871604e73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdb7158cd3a88eeb7efa17d6011dbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe48a5a7a6a84304dfa6bba8d4d7cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75a6c3c25cd12fc40ce3f05d1c417f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74e2ab34066cdb5439601bcf87116212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876f6f4ccd13a8f0d733d851cb7aa8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224283a5c8394ab27cff47995bc9f74f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020cb1363bb1a4330bf12cd0d004d2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87e73a56bb2631b83849d4afabe420216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefa96486f30393862bb12669b88a74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94006635ae7cd6972e0adb328f7442b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1076f7b9c831ae790498ed4b839d9aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f815d44b5b30004125325bb886e595220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cac9048fe5a249beaee5409e14ab6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a95b2704c7c1f30340271b2cce7eb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5528926fe07cb97db0e0834e63d4c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e2e5a47e9386a5d01cad2b4268330224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0833b9affbeed4e62ce65880e46e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0a292f6b3523e9b6541eaae1c7a59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f834502635d0a85826c7eaff8dd0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e55639cbcbf0b6333934982e329665228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f6eb28e33261d2727e4c255aa0f7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7704976fcad4d4dc648697d49e12c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb6d6a13194c64a6a3c91c644dd69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d49dab06668d89ec2d6bbf9b5337232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f61f8700010b052c38080ee6e2a71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f69702d211d88d8992ca482925e14d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05597cda1eb243e2d50763e42860dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac95fc807af29f72215dec4bf6ba28a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b40afa91c7fbfc4407d29bb88ce40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120047cdf733996f8b59b89f649edb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e838724d547d4bffef9745e9932f36c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c963c2d2112b634829f6be11242f64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee5680d3ec98f811e8a912ded5c0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0673b56b9123daeb412de7d7f350d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54923dc092ddf108f5f8196e275fe31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9bc9d3009d8ac48786d230a66f3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e0c7f84047dfc9b47d2a2f7ccdd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeca169be7e009c5ea4909135fea81b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b381098c5ad794d42b4582bfc7fbbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a728059cc57d1588f5f0dd217f222248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b63b44497ebc5eda66b85273bfed1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e830441d5bda484c1775ed87eb0919d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943505b328f8a2256d13309d714b30c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72106b56c075ca49874803455697987b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744fae3bd9a80a59bb2830b3bf8b28f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819713c38a6210a1cb653320c64cfb8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944522667fa7aa1d3b6b66064119f0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804fb1001d0d69084269c61d700a4b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16603342403344317deecfe5966d45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfafced88ecdd5813d8079157452fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd29a7620983f50a579d38887b66d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fce488ccf62c20454f0f7b305716c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d5808acb3e4641d51ff56ce98a654261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8f5d15ec4f1c82054adbb069d9be5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fd5ef91cfed72ebfd8bb352266fdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4509864f9cb77ea0140bab8a9793e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbdc9a092539e621bfd719707bcbdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72dc11062a8cc804f1eb8f5f8088ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80115fc10dc72566dfc64f6649d906b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b3bb580b2c062fe308ab1ed526f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f0ea04a4f798225f96f6e53a1c8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd1cc97fe3fb8e8ef8b9954c5a2bf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099deea1ee53b675aed63087eb38a13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0df16ee9bca304e3d9790d85337c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873e11fec1fef8557c2db0e6644cb6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114277760048567aebe704e9a814984274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac792863c6f95d355bc8c8e215ee1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28eba9769da31f809b9c520d3f701e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cbe7ca478463a4b12b4d91319663a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46846697931b7a78a354e7eba5a6d866278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9122f9b7b0cc1e5fddc87bf51ea96f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a01992b3fccb55f1e90df05c2a900280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779239f4ae125d4885153d1c363c64d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35391b7f6d3d54e39f2aff962818ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38276cdba53e076a67f02116454f51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21810df5f73b4a6e3a92155767f5f955284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f60bfd3fbd5f3c13fb87383eb1be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0cc9f602fa024d590bc23cb4029da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398cbb3b5809ff7a116e991eb9cfaff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c48b103466ef3599e3db4d4e2c614288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0574422eae53e4c68636f3a1b63f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6468f5cde40793f7b13f3361718f61b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790a18f0c6a100359609ece61ced3ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e7eaa84c82b1af9593c4dda603cec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a061a012c0281ec0edf1645c13134293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4902a260f1d2027e9497c0f905c06a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d2d9ec8fddc85f6fed20fd1f25edd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d833f82565d72a60f13c95f9f6b8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac58c0a7048e8222a31e7b2a54c141297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218dc2627b8e4ee96d80c7f5375231f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd83613fead9692c0d70be58e8235d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830d0ae02bbb28bcc344d5dac8ab3d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b5205a84dd899fb3fc8fdd764419301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2006a4469ae72d5fb79b9a42fc860a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba531b6a3ee063724f0080d00ca7f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d6f0cff093c24900b2e0f64d152e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f85ab634150edf800a0a60d8214317305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ca8983db1d136d7f1ecb3dab6c6cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f11e66b308d86306e8103498ed98e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65d299e3c2a0bfbb42bd24fd34fc1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a64d36b12bf3fe440db5d79a5d6906309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788777f93e9af9e00173201ec58d50c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2dc9786fbcb187643dae804d062c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c75b75952662b35079f9c7f267039312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cd0d28c6e73899d6b4bc2510d7560313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8e89cf404e9aad2a72b291e1fadd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a0052b8091158e52b592b6dbfeff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f261b4f57bf8fc479ed78650a6316316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0af6a4b99a6bbf9cde6235e628b6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0265aa93ee885f726ef0e83373c3273318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6923d40f0d3919ea2c329cd616e36f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbc42488d8c3c02713293bdd2299ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157215853cfbc86bd0e73219a51b1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127f64d2c313f7e06d8a6a33fa232a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f7aab2186f1cccacbe4f31b7368d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9587a683fa5228b246fdaf6e46157b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16185cf58095bd818ef385047a0a69d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d5859e84941e367cb654577a8f815326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb4677be7fd7740250e2307191a0d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab476c93d900affa057ce66dc939a6f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eb255b46c05b668cfa25f8391657b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114aa28e167b08292c3f27aa5cc4e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06480d16c4999b8723ea11999b87e246331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4cfa0a455d2c72feaa49adf3e19a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bfc8968cacb98797abfa157ffa8d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802e88367bf42e3d7bf20d4f686bada334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d1929b5a728e111f11f577f0aed6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe7b1272bdedb1fcda7bf27c26931c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21345527ccb9007a20ba2c41e48d97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f010a9c25363edfe05008b0959cbf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d167d485033a7a4f32faa16825dc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f08f0c40eaa96db74749902020da1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae221a35970615c6f2bcb3f61b4a1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced53a99f5712023b7e62a3ddefe4ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec9fe0c5c62721b44c7290e0ced4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4a9f808590620e6588f1aa35c6840344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e155299550cc4551d967be5bc7a405345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f002b3943eba94ac48f22ae234c797b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37388539811477e345b06c6eacb9e82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4d9ccdc2892b50c27c5a539963ba3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d1eac34ad41fb519a0531907aad40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24e3f9e0c3e46353ff184b4cf144b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ffe8b484ce898cdf819059ed3c65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85822b85ebb8db9c7800ab4832651e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d10bb6a00c2f39aa930ee51b4f91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29bc26ec453d42663e26e1056eea19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a15fbcca94cd587e9ed8b8af881aa9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af899739ffa7579c4dc0366a1b06cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c8c3717ae1923c60b4b646c71c3c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe793cec97fc9922af0df749b2c0fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aad2ee75ee44bd76be0d1afad58cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79606fae2087539d5251c6d825ac888f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9b5a9826ef1455bd84c4565ec39bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20907cdcd1b323451c6e01e2997de49f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffb3827331ac3da03ac6270b00fc36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180654b2d356353c764ed942d4dd057364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dc4d48d8ac72e6f6b46f39a0990c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6635d931488529138bfb0c3a5d085366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141c706b0f54ee4e2fae7cf9240bb67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa35e9413172af0edaa7d0e465c0d73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683a6ba72cb6ce4718c6342860ee203369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e2858727932a62facfeccca4cf902370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0b7354d11060f7c12598825d2228371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75c366483f1c4b2bd9b0dd1a7fd7c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815679a09c509d7e0a9e8200e0dd0ad3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457764b92014786fa31c919e3ce19434374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576faab45f833f3cb5628920474f753375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6efcc275b6f06ad3d080a79cdcad45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de3e3b1db1842b97372f89beab10f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6b65ec8fb2a35bad62e6f8f882baf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc04c43ee89e1047914eaed5f5dc7b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454b7fe594c2649e6b1ae7fd21d6bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82da1d41b754a4bf5b9f219f65ded4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d7f7cdba457a4e639e720ae43f592382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcabbe011bdc586938233c8e04171cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47a65c2614696cd7fa7cbe14f4d8f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8780ac66b77d16908a7d7c8c8d632ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aadfb07290a4872276c1e0317202fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e33e8d65a9d2553d0ea039d12377a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dc815210bf9aac55fb90dec016ffb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831748c97587d07c058e2da12562660389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c1334f72df35257b72b0c9685389e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e615fc27b00c3b62913f46c3787cb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2476310a57528cd5350e0be446644da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a1df33edae312fad0170b51ed8459393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ad6b9d3578266ed35f966c3f5768a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c4cd0d1396d3a569234baa6f60582395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4ab8a25d4760e99891f6ec5ea4b08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec199b22b166f5ee5eb50df58c67938397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78207cc8ecc1cb8e5533138549f8d23f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a472fc90aa3199f43fb3035273ec4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8353ba87962ab19a52669aa4d435c94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3daa9e4d4171bf11f8cbea90e9903401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba82e5301697d94bb22a068cb07cc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5423241eb21774470f6984019c7a71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b06189e6ef0dabeedfb55dfc9e07a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe31df578d8e485a51e75e6b4123e86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935dfaf3c0c1d319b52173062b7de89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289db9978c2043b9c51b0d4dcafd9e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a816a5828305cdb202ea2fa1c6828408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8133a3cd41f5e64405c83f5ad70c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a8a464d99e6e9baad6cd9430d38fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc110e5e32ef37d5152be086da09c4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac641626b2128febcae9b9c3cb705e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5947034e249a119159c4a2e6b6eb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09979e345f477206d6b561630b94272414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf63bbd4d22324a8b3f19232123280415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff2e6f9a017bae0297bdfc13433516416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bda2f0d0251435020e3fa2cfb20d3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff9063ffbcacfd1244f351c19f39da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3fac62dbcad93c964b61cfbc59d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0204b6e564a4596b52070aabc224420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c944e928f1b0b42c5d295512d614d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddc8cfe3eee40d7186d872a15ceaa2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a3f1c1e6f66c009986bb1e8a95046423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876b658f0798a002e7aeb4322d2eb3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dd3a5130b80aa30d675468b5e962d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aaffd91228cc2ea0135d7d88285c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d30d276078deaee46b4c2c562b9a44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e5004e72deeb138e21a0663549d41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc14232c020fa94da77f0942f09ef5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa031d82b116a67ecbae39651ea6ec4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e272fbd9dae93a724b826d9ca2cd6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee5c29a1d112da63718543e8650efb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dc9dc08c2c7c5e6c57837ef0971fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda3e6aec900289de85df7d0f8e4d98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c9717b14439a1fc9867b08710900435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5ff9dc7baeeb35732fda420f1d0ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc8251a2bf469195a675905f972770437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52ddab0724059c6d4aec92b6266d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa63a1fce3e4ab0d0cd13f61652d92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd7ffe15c428436fe9e7b2793fd203440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c1b3494e5ffc8528471c994e15a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59fe435cd68fb48b3cc5065993bd86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112fb22aceaabbaafc7f0cef0cea69b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000739675b70234c56bb3534377edcce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e6b842d2e9532a7063d067577a7e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3b17299e7aad47097d263820ac794446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f4fd12e6bc19a3c9c7be54fee0738447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c356d2d92796cda37a5c1837ec811a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4885658e72f4144ac17ffc58b793016449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23cf2354b3c78e1a2de7849f2fcab2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297286d4f9b062548c949416b4a7da8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5285f85cbe3962e844af60874319c7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5fb5b570b5d327e33a0dc098f65eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6ad65292e1cd1e50c6a0e9634d7db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755835c362f70df73e1d7fb942c03dec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67433e27c90c520af86b3e9a95f3f639456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78a9a3420b65dfac407bdfcd687c5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b000c3a2e732d4d091db8208c7b417458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088c67375c0e57969ef6e5a9db5c12c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64e1cdca4ef1d4fc2f753f21cad20b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c13323da4371aaf7da0a3b786ac035461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc79974093a44de5c16ce6edb5e019d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957c8a8483b531d13ded97bc7df07f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63cb61b0387caf2520edbdd686871f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cb748b0229dca8157d80c42255f49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc39a69151515fb90026af2a01cc3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728823dc434a4bc5d8b04fb4d5086581467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da97a95cace93c42a9ea537f51e0306468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9d5612997e7edf49ffdd461c5aedc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36875d31f370223f4183f65dd8dc9f90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c14ae06575f3e94bdb8e1610a8b075471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419f1d744eedfb44a8149de5c7367da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3185abb82836b0be517d13dc6369329473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb75d746bffbf8692521fe2ecea07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cc5da608f0720fdcdcf8a8766ba40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c5aae924afb8888ceedbbd99b833476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93b11091441153476c6b465fec2fcb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c734ed09933f40084317b0e84eb748478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78278a8768dafc42a8925c1e9542cad8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91397b14037bc6bb34c0f5a7a980ded9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef6b98fffbe4379d3ed766ae5ae51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7670ce97ea26cfebd36d9557fdfa35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f06c238c9bbd7074caeb9b017e298e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05351b040148b45105473a10c010d27e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ecec440cd34c47875f78d1a570e3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f0453857ce4028762e28203d233c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5016251905bff5e91e27bb9de78e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05548fa4eeb9d18dcc366a9d8c0776488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1c2bc4e36ed9bc27d9ea8641e628489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f725e6eb5904858c00153d761a1fb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb33dfd99a0c00ce56242ca6da8259491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df83ec52b9d8cf2b7588c0c1717505f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113a5d673805c13331def4f3e988b06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb257048965d621b29f544dfa1872c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f19c6d94460a2df814c7ee04c8ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f8325a42a1fe55d69fb9343ea0119496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b4960df5fab28bfd8e9ce5245eb7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a9d20c6c704c9bc9bfcda102abf44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feef3aa4b5fd5872fccdfe1e93973c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab51a95d0866888006dc96c3c6d0d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53884802099d1c866768eaabbaba8bee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c933d7002b79cf0b96ffb4bdff5ae83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2359dc158d6118847216ad8ea5f2be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb9674b6c10d25b13bdfeafa5a05f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba954f02d1c7422e62ea1f45c8ee95d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4555b17cc22cd437457310152e4eee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852e6348a2402ff96dafeb3b32c3063507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c3ac5ef170bc58a84f46f47f9b85c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac31f5499580a47f3ef2be93fa60ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc537831c3bece3c68e14b287afa9e64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0adada7c735074bac9cdb524953d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd61ef0fa0de740500f398d3a19ace5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273f1b98b14c060cc8700583eee51f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd89730775d3856e17bb7320df72a34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4307d79978541907760b5c6e15878c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cbaba00abe8967b9695741db96026516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd54665f62ea4f74ad87ddd8104f74e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2784cec0ec81301c20795dc8d16ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11d6d0bd7cbb09f7ad7cf18e991a03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7b4a0b34c7c07ddbcf3c44320af82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90c31f88e4014cd905a12507706c6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a292b14ce36bdd8fdf3ce2d2c65395f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e9291db061146384297f907e98b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6b500503c4e4c9e6995ecd27989e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f012fcd419ddd745c0bb874f18229b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e7d026ada84008e80a988f0621e95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6739fa21ec9859d9c63dd52f1beec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a8f19f9e758fd313d41e64e383be4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c201cee980e4e9afffe5f7b9e2a622529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09df844f5cbbcc05a826db47b26d4b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce5fd1c49e0b95e2e24ab11f682b5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862242ccc868c741fa3bcc1e07522a19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b141b9dbeebf84883f55c6e3ed15446533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9aea404962c0729a566008451bc9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba9a6e8a2796201e82c3bfc59e11f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce56a651ff86282a6db287525fa93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d1931e7928bb56d17fe3b34d0084537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7c6cf98598bf739fd37d172673159538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc33a6717605214b11f912af7e50f97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d98c1745e0c2d5114abed3892a323540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2b54f678a28ba38e1928968084231541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a2f7de30782c9c6d76691eeca61a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a2eb8a88a3c2407bc38360e7221e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1a2c6e8b5dea55d78eb91f39cd8df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cb15e55c38a6f267ad0ceb095711d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2a76557d3afb223a9316674864d63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d217dcc87e94bf85b206bb6f9edd92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667f805a29e3910d263b042e130151548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6ba6a7d792e28e3c10cb3174fbfd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17861052a9f0058cf62ad102532924c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843634f89bbb41842c396d19a8f5dec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1836297636933b069e41b6f46c2ae1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31710884d108fd452911aab2d205ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e49e314fee72abdb3aade8940bb32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977a7332e766ab7e201b5bf3faf2ab6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4da53945495d28ce724378c6050d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a14cd237d1cbad0a23835ee1a621e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cc06701f8b3a682b0d467dc24633e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e672d85a48c7bd46483f64d67798559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047dfe03e67ef3ec5554e9ac4f77a01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3282a121f6e877ed34f1debe30751e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92b759e93be28d3a2c2e6005c9e30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e8e364d30d53d547a7f853bb4aab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7d9b42f9fdba6cb0483b43234c932564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838cb31ab2b1e5ccd208464760a7850565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22575415635bd29f0fe156f9725097f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71dc3e6512b1f8e461b87c536d835e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd36b1adb68c874c0ccb1d99282bd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d38b5183e598b31c1bf8913d6d770569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbb361cb9eab8605a4add7ad5364c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ae72046e555c1a55d7293e1345f0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26183ba7dbf42f1d928d02f373dd076d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6eb62b1a97c0dc4e3a0b532a3f593573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab87e6a1dbb0f9a8c60bd4d4b7d6791574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b701700d73ea2fe79dfac2c88b84a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e390dcdf9ab9cdf1d9d56f0cefb63af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750f6afd54a4553fb8054863de48c88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801026fed55bdac5b2127bb5ed909967578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe54f7142b96dd0bf35dbfb2e2d5bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95350862d5827c52af8fa67f8f8ba5e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e842afa2e6da5b9100e5d4665a047d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97ee24a963371de77fda68f7f2ad73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314167dd261f7ac68170142e637a41f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08db6b9ab732a2cb75566c511085e2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e0012fe3de30b3cdd57c23f6e1250585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9ca874c552d67dc507af3d207a21b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865445de3aa31d091dc58ace2af21363587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c174dc041d6dbef71abc512d243cfd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fa7b32a6a46574e89344471a2413f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1523332809ae9f20d4459aec9fb55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123dcbee06cd8f6a38152ae7995fa4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7820cc3d8963603ce18d90c1c4c5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b29f854afb6414c616672a9bfa9cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187d86a6aec433ba789e4958110778e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac22be141ac53de4b7e57bb6cfd49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb244ae7b59c8259da5421e30626a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1851c0417a67e7dd51c9a37e9e6e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7735981cd934c273c0250dc8b2cde30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45148938e48a5bcbe4ac19982166a6aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74b51cf67a84a50b34cb039ab01188600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37b99d297daf8e46d9ecafc9c9bc6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65f6df1d866f8fa72f2a3d83adeb38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ca370348664d8f38a74e852306e57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8088a5c4f1e870963a109e5ba43939604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d505e3f7ffbc27676e36c5ce227c35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93c33160a3a52163d07b2adf75947e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f630f803582dc64c774f1887f4f8936607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf483bd72c2779a670b7a64a650e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d1db3009e4223a30b3d0fd966377a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a2b607b754f8342527ca9075dc8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1526fc28b1015c94ba32bd9e04283611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab1ad832eb762f8bdf7e8c5921e850612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3a8fb7e0eb4eb780bc0b9f1e54f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a69ebe3d5626aaa3fe1214c0686377614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62e51f4e5c02757be75059690cc140615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b305f5fe7c4b7f7b9040d8e0ecb611616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed138f4ec4e30e432f8591b403fbc67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb6f9c60e4c343597e3d7aa8b5dc5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdcca45ae13dfbb959a66b06d92f8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d89a14e164c702271cf06041f51d8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a41ce994d4d3d1085ac296a866ee1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369587dc29ab90a26d9e5cccadd7af8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3210c4931d7edeb14544df4ebe937ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4edcb7ccb888e4a2ae1dc93cf7a9be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac793262e9d25c9e3069ac37d31024625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299c3df2e64e67541edd3b1fbfe2ae3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453e27db116d88deccead9f4e529b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc2b4acf65b5629a609480530f42e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2c85f3e4de481d4d04a1425f0b1a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf454f7f8a1638f9a68759f70733026a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e44c5000101e42350995c16dc7050631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e028289acfc246e411795fdd24400632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7768977ea9f091f392b0d26ce0863d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f1533753d95901f2a41a04601bc68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df93acf02b33f85649a36b6a6adf42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b2d8ea66ec60cf4e2f52bcf4e731636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b32a7ba98b59406b44e7b92f1c6e27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682efcabeb4ad35a4e9cea025b4c89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd11fde8aa89b888ab0daa27188dce7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a9f03b5f07530e0c4a467d1aed8de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dbc05ffa7f6780ea85a880f4aa792641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce8a048764a0b9a118d713f560080e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d8b67615304de551aad7da13f59ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88d358340f77a429e7bf471bdb0f04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f64ae194756d5d149b29a4be96f7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5bc51a38a3f56d488be51fdde8576646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed569f83783edd88e648a42585148e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264f2ed3cc85d5d6695d224ee7da136648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe26e1059446d1c6156c6aae7be78d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507cc0ef4531341c6c6721ce9ac1eee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e12727e2d789995d912f944e85348651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d473e9b0cb48e0e03799ed94892fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fcb37ccdc555cd12a9ed4fcc04bc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b96fed390f7166ac8b1f9f17b0531654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d92bcdd09eb094d59d3e9d9db68323655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52b2d9e71154db2374153c74efd01b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d9d46a2ce8b2d24a5e225687fd51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bd6a2d5b86712bfac3655bac71717658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf413f3a6985549a0eb7010f46bc6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb1e843526df523b86f612b525f9f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6c23735e477f2b86352e5ae79ed25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36979902f8b48865e3db9483a8f853662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56b73730cbc6a174d40758a7ab1d57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24950acf2e0ed9d804f185aced75959664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f220b2127dd688e2f6f4fa6c5bca99e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb911f4a498792670812c9d95da153bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e6c6d8bce1084b84466d877fe51ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e319570e5ae0eb547d18b3f3e5c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb839479b6ac04123d960e928843b23f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac5a1739ef0d041dd2e0956e319bd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071045056ddb3653cb7d26dfabbe6d40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0236798d7099a752a854680492d4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860d2fc45470b461d13aa8687cc3e1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b0578b2057ccdd61433f5f79cea8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46902e89e9750f999cfaff149d2e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c32df4197ecd9669d63a99ab556f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe548ef987c2e1990a547dd7ab071677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0693beff0d1ed6d8abb94f3ac436a0678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>