--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c24824ff35b29edb4dd4cb10c93f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd462d76a2f47bacf944c4b6c65db252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f4ba98361cd3793b412cff9453cd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf17ff99756249c3f05c67c25c393b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e5c329f45719085c0b1aaf8b3615e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3da0162956abeee3a0f5d29ddacf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b1cf30cbaf581293e84c28dc319e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5987cc505442df31cedbcbc2a2ce408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e551d039e0a33baafb792e85bc309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5138258e21fca7b75cacbddbcd8e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d5b3599b21be7273c55b737f7f23511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336253f02a394394bd8576c20eb2c0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99494a32d648af2a32e87a19068819d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061adde868fb0a4d7d74d523ea750ffc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f721280363a2f24c1d5c95177a37f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba20fe4f1789ee49ac7280d379478316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a7aa77cbab5ecf3cc831e59a840dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d92d42f56e872ea7051e61a129d5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f825c268f063d1d7d4820529886bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd56eab504cebcb4c7540627ba1e7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae9723594ce85afd2a048d2c3065421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b93e9f23bfe5f6f579818db130e9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9632d90153a138624f09727061f0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67b65c322786f72c2b1789a8aa152b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8962fc87276ac2cb67a72b889196c2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ababfb80f0dc1e4610e281001f1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1b033781218822cb7a35bd9392b2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a8d14fe9a75a565e22e8af716691328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74038de5f86086b978614dcb53e542329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d237c9430845e181d1cda768f998030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e484efc39dcf8ce2dfe2cd40c529bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3f2e4df931d1724319b62ff1281df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f6fb7dd38bc7ad289aedecf35b9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d5199dd95648be1674f8c22dadd6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c3f675e80dc675ef8644b47f825a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af591d644d3f5ebb090825ec40c7838d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdc0b87743ce465351008c4fd2159b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dc92d4d92917bdc3a268825d8eb7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ecbce04d7c1e62617cea570b46a0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dd6f6d7ba403cd2847e752f1ab61840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af3df783a28c0eeacca57bb90475541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd89f06695bb9163a32d2b6dd2c0ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccd2b7444bf14dc7816f4832dbf67743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6fbbb1e58d8dee18240732a49994f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a9b467a9a7e75eb3e050a2cfe350545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e16dccaf6e58999d3c53555e6910946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aade6b1a0b42583a8f5831464fcd96247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dbaf8c96e4a673cd796d33cfd115948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235a125ea851317864251b6329b87c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058e6c5a019bba67354ae40987817cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db0d3599ab79f66d9d156eeb40a3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c7679f57d738e191b182c9a93ced752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121abfa9eb5b9422c70c38ed0db11f2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09db1094b3e203e44b41c98b96d29d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c261a8f722b4ee54d969e6032fedbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778511b30473e6dc358a3c061e02f0ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8204be47df58b7d271dd8aa6d6f51e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2f056bf3110f8c4a4d0c8034e762758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8cdfcf93aa48e99df069c38ee466a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fae5db9912fa841abd90f790c114bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90316e811d0d57db09ce46db1438aa4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a033c1c18004ddd8d11c86df953db7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e15ee762adb9926a908bb9ceb3d7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27254a5fe4e9697913ef740384a6f6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5007dd0d53b4e1d49c83b77027f6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d41b717b8959d64345359dba9d73966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447ca533de331ac516ed6bb259cc0e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc71e796eb6a4779c8417ff797b969b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd102411b7eed7be9166b810336f8d1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb809d7e6dda8e76daa3c95aa59dbb9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b502e716b7bea1a200835a5628e7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383467736d0ad409df7f48a5f0ceb7e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecfa74b6c52c053fedaf22ecb7d0f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71dcec3a7bba791498c1660de05c7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdce8cb77cb8e70236772702127dc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29199e6d9b26467a9304dd25c691c85b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd8119d0c9c911a417caf4ba9d906977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891b5f507ac3b29bfe76670fb99863278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc161ae651004f08f9df47587b44b4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6a4cbefe8b64072689e05f351fdb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d1bbb55f936afa338fd6cedf760881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03c5fec29f02bb953a1f1a3d97974382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7a4fd37318d120538afd11cacef8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e559d2e10ce705be6c09b8a614b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1cb39500f4e04e0a60e4403e8efd985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1671bebc6c39181c35ad8706223a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46040a492d0aa85b0b73c8199589e47387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab6c09a9edc5fa43656c30613ee5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60f5c47725bea9f206590cc5c7414289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d817906af7389b3261556433ef132290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813d1be05796b03d38650c580d310a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70796ba903f037491927de42ed8faa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0f1c67415a69b2606666b340c2d9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3950d5ebf7c5fc3d1b1c4d78bd9e0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715507434576df54cecff4c0152107b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0129bdaeec2c7c1bda66f7b7b92cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ddb3f9466746c7796cfb0ff6bec3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf047e3f8043a577c8ffbdc3576e3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9164348b4ab0dbad9c8f21289dd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440456fca85a716045296d1f5f220567100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad588bdd3dc249d64aaad09a068fd5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70adedfa74b69c2b7f66925c69b5280102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da842397d3eda600be022ae0ab93aca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22328a35de11dc2fdfcd6ea491bf0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4db0bc12e92c882f88a233a9b08f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136743bed45a7efa572f78638cb25af0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc37b69a24bb61b31d092dc62946606107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45751a8ea114096913c87a9a4698fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cba5567495537b96010e6ed3a1768109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2200805d81f72f4cc572d00047d7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0cef0f149d10714fa05078c02799d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aad1eb10bebfb1e4efa40f0fa7875112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34b9647f23623ae104ff3ca1f03373113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dec7565818fd0a9d5a64b895a94e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad53f0e3d5808fbcf884d2a305f3ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec31add34e96ac1e2b97fdf4d877e16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b427995aaa230b6618e51718d33701117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278b2bdbc7513b54313096410a0bb13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cfd7c4cdb4a4c8b15fa02d20cf7ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34712a8171958260bbff477785ecf6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a70ba5dfb50be4588d597ec98b908c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c5152f6bd60108baacc99e28989f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab1a9be03c6cdbeb8b2b55e8f87efd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eebbaf4669d9e1bbcc8d26f2c3c094124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78809d4e804240bb9951a9f6804cf66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a859569247012a5c68d66b2837c72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a499d6221fb4bfffb43a11f85ecbc5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accecc1d528506b2de1ebe4c0a3e6bea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a0bac490ad8198b15b385d0604e0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda0a16d6d9771b9f6f2623edc299af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9055bfe4ecb034b7a8db90034c1a00c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d54a6480a05e7cced43eecaaaf9406132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3394dbfe10f200d89afebea3a806536133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56299b50307ddf52d85818647bc51c07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b1900c4166b46369c88f356e906a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6427562d703fb4c44d271c4454a52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d16241be159003515c2911f468061f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397777d3baaca19ef4ef6ac4fe1f486138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19d9b53caeaf731843a9e46cbf1edc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca64bc03aac90e529c7289aa3cb295140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e40fd36d2d708c5dd44c09e65c463141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6bc538d5b2b9736797ec9e9460fba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444556a8fca252014fad85c80756604e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3bb14337c40869924f73cb6f05bc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56522b12ee76857a0470e108beff285c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b549d1af36ce8a3de36e05bd27d59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6303f722428406a2ec9108f792b387147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691914d11538fa5c6b76bd40202c4f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec5a5f207846efea8f7169d74b652f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3d1572dd445b6491e5c47683aa6ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fe55879f0e8e6667f6650ac9a8986151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb23ce469679b339ffc598f7f466b61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28836104e108271294b3991d023ebf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb023c8ad9a731c60301c4d9c43937154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fae46d71db97dccbf3690991e31611155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f08481b3c19c29b0eb41b5d553b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf2355aeb2af784ef7bbe1c07fa22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da38199a5549736457cdccee84c91ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44c93c525e1d11141fbb5b93f97c16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1621ccc52ca31c5f4ca33494926ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181cc564e15d4f276efa1586ad1fc77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253712b96c6d76775827a4c80a20dab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83a100245831c11bcf26a258abef17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda11258dde2ef8a07d44c65148840164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cf65102160b2c62ca63d0f737cd96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffc152d0021c7cd07a1c5b4a3091dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b9fc185a0ca136463f7f3925627c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517723cc0705bf7cc96627dbd3591e72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470d3ab4b3e492e30d29147e7bc0145169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25294a963d53f6bbc1070d4ea512b15f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4229da61dbd402119fc05a44726be6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c550cfd7d3c4a5b5f5ed7e8664bc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fa0a5b5ffc10aca3fb46cdf0e3d58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad34742387f0d8f6b233f755d2d21e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062d281a7deaaf01c9e80d8585a4ad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12556c22345cea2faaedfbecc3f881cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590cb52315144a022aa39447c0ceb00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cdef4f0ce7b14f08c352700b20733178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a456f251ae124a5d0f524b1d610f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2816335c624b54e8d7b63dfa37778fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15317cb09b40491952ec86157da5766c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee50ecac4b0421de8c961e20654596182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa5c3f6e576d84900e13135a51617c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad448c616014a0075ccc317b2058cc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238653c7cb60f1a6dc71780659a95df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414deb97281cb94d3339261749e7f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a4aaa7b96f73532e4f62ea016f800187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7b376b6ca2e8705186dbfe9a34dc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fe29256ed893b50b94a2294137cfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a492f7692bcfed537efcf1f0e8597a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc294d5dc41835a1abaf80fd5fd209191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9840dcbd23e81ded42a113fe9cb9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb515e47c329395c334f1e731f71736193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea027b10e3b2af5f7221a921765c74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05509727c3d60fef7dc5e6c9b31458ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb153115ec9bd88d19ca3b478a5e34a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db32802594e8f6b2fe60c780375e81a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f741e6340147796b7511e1f32863d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b812e7b29e5195cf07c2f348d8e881199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe2502e6191a8e13006f6b8b7505dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736e254387a8b806ad3562c13154df4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ceb6ce1ec5290ec11717dd9f47420202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c549d183da02eec120354208ccecd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61cdc5cc01aed6105fb8c12e1995e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db0d6c9e680057c95df35dd3584e5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba58156de1aceeb264acb4904ee9012206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a432dd64d1ff4c9c37f2ed3895f68aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb85878f7b4e42a96232a8ecca1308208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b151a9425e41a643d08904b8ead6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa6364ac62a998848cd43f9826d6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fe3abbc52c44e53f8f5e919b51781211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63d6e975ffc6be8f98f074cff8e98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65876262685343146c2fc5f0f0c94c28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16027189e8dc360f44e48854a0fad88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e339654c0078d43b15ab20481ed205d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e843062baa5a9acd89dc24019b66f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73faa3cac2726353ad4cb5ca74935d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee36efc2be4285dbe232aa706d2c60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aa71e7f63906414f1bbc288e9d452219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4373ba218612b644828977daed1eed3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a478a1edf983b7f94504444cd16151221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde393d84ad1dfd4231b78f75a7692c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b2e28e28e817c4944685d560976d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee4f7888774f09ab8f360a7e811147224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3e504e1e497a5794b9b39a13b3180225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de1f57f63219481d84e214f6a02d8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bf50031c3e1e4c90894184a9c4619227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148be18b901e47a04825c1f16e85f25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39850b54aa5ad01438a1a2a1961396229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab17e589c9b06122880f7ae6efe751230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40c3edba02cb40537f5846c83b9593231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d88e49bc60ecc705e7b00fb9300f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab64e17c6c125e583aba088e021c9f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05baef623e392925bdbe23b581212b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a77b50470dd3146e60653c0250144235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951484386286da72bfaa44738ef3eca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e28235d8f557a3fa0c65c1c1adaa3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e30e6bd0e1eb554a0919316479b136238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b72af2054dc1ad87d74fc8e27e23d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a61a42ebe33dde9628da10239f820a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe2240668156dafeeb64b52757b1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b05be0235a55cbcd32c0181f14caed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd9637eedf6db1092ae47bd9388bc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab23567ef4453c2709beaab03191070244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412214300300988dd90fd0b5cc6b0574245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a80d0b78b09b010f8d0370a0d72f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49ec6a941a27621d2b3ca57738502f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47572de81d10941839be6bfc93baa107248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fdb457602a91164764fc487b6ecab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009fe2dc242d886965334d285c82849250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf6ae1830d82fada87747c2ae4a7ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a98c499fe0ef1b283c69edc968c69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d09d74c5075405b059ab84c8415712253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b2b6ebf7096b711ec1871cd8309a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7ad676fe178013ade0765fa402459255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a832e661cab802f6a532011676fa6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc898f5f26275d9046624ca86b1f364257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f06a5471d721d0c7973c632c198f6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79077f124d7ebd3ef650b1b9a23d1c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383613fecd80fac942861a9033d08e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202fb361cf2c11ca740b5fcb421bae8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b7bea92ea18ffd4896d8ffd3f173f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bf8ec928348139ee48dfad548da9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56be7691354b7d330ff7a7ee76618a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d886aebb0e1856daacb2882a20eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1882e6d1f64773d8658447553efcc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc24e9adca5439c3023e68a1a42921267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce42a0775c8b2501839e64b7d7a10b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3f9e2ad4f25560a691fdeed455a43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357775d80e5b2598d1a3df49a86ea03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf20c5fe88ca6d79eac47c6aa9cb60c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15251673279503a7d1072cd0e7e6cf13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553b84436d370c181631c59095a03f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838839af2732893fc7a25ccf27f492f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc53044c1b3e5f45d200d74770d3c04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18728730ba945ab7be9927c23a5ce952276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9318f2cbf22a95c2eb1d1d9c3dc53aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20defdf289acedc237eb973014ad59fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e64a383ffc91fade89712888d05a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d4d2e0844ff901345644b0eaa87e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a7e82d4e409e4a6244319559551c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3c9453ae71c74b4184ec3b20d8e30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d643d46064d9387c3cd26df369474a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccb0b8025cbc5fa0a9d5aa4e02e015284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbae8b0c6542112c271abf1c27db466285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb5ee62fce35a5904e0e00f15305c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b11d0525e09c8b548f122331db09a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082a0e4fad0744822957f126b9f6ee7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493e3a9c718ca03c4ce3b8993be2545289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ab4586e2f5b91724b7c43aedc46d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2ac285aa757a5c531dd8255712d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc413608d5bc02fc5fdc1a3234603d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dbf28f4dcc42fb47f6f07190068bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3c2e04ceff3b067922e80885f8bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a0967600f78dc9c98dbeadd13a9f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d9929b43634b35aab9eaa9fdf38f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7094f970480fde27af0cf604fc17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6b50899827e2e68ddc64164746c30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbc3dad071f2fcc2f96e953db6ba6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b971071e37667b7e6f68bd68eb6002300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954bcf2e141347e8cd61337f70dc81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7cee811f158c625e9db8d701c306e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ebb7528ac8b6a1892f62047e0e5f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0ba82b4678d93d6346894525e9263304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee1436e8952c1a6c61eba49c9b167d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb599e116f25af3a90c33caeddf4468306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cf72bdeb990e01880bd1d936fd110307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40631dcdb2eb5a9eb69c63d4c58dbbc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8bc5fb6b73e992483b290dc16b17f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d6263f989a31fb19f0769b5a0ec7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2a9d904b73935dadf90a87d7e5411311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b749668bd5083b917761bcb2d4724312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fc443177215527cf4ee02d72c654e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02688fb716cad268d33fc15fc22510a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7096e62cfc7f0ac4e3e780ebb552947315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4684dbc00bbb20340fdf96d3985f4c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607d04e392d75af72b07d105e6f978a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267326b4f5c99a5402ffcce65ac0182318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982bb44e2f7e1f628eb675b29abbe80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf594085e18e1868607ad63b844c5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7d8af35e94ae5b3c84f1b228bc6d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694413936fb4d5ede3a5f7e8bbbd233322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e109a3f8d9894e0861ade57e501a760323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eb713e58e2bc012101dee59941d1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3278bcb1109c64276c5001a6be35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0142154ca44022a9115f43b5c639e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf696989efadc69fd483be776ab67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2892cc3f704bfcf514dbb22c90f9c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae74b5cb0c20e7e1874a6ba5710f4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcedca82b3c1a6c80f4ed71e912546330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a78e40876b1e8cd6a908a2cd8f19de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda8d77c53955af30289adea6a53cf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f4aaa210e8d778e4f15d2b7c5c692333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce7b8d7ace9e0200f602fb7e84154e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5440995ebc1c207e751625d94f69ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945439b9f05cc2347519e1954e9333b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69a845d9b602120c074e054b93d04d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7ea8b23c1f48c03beef40a0c7fe0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395f6ec3966b79782a02f403a98919339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af383152881bf1e8e20d42cb01b174de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb56da8f80d7e66593aba31762fab7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a7f5ad3cf18bb6c106a043c0d9478342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7dbd08f99ab157cfb21a426faf88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09de18d051c7fdf1a07c65ee76dd5eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8fa56ac9586340523717eac20e09c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b14d62de550d950ae8338d71b4350346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1780b5c921e0f980fd85baec7f163347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3a659afd4796f3b5188cdc5f14e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8718d730d8385a6a9169731ff732bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe497dd66351295f0e7f9e084679fa39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee00be24f173c421b0903cb37be3bac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914c2ac10e181f863d5edb971f8271352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55cc6d21365c6dd7ff866e980401da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72434277238111e70ab26acf906f5607354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28406c91755a26e55b1f5b7742fd68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad278f8f243f94b0091c193918300356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e2f942df5e85eceb9a6a6f79b3d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc634d235d83b59cf64ce07d9234db7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe3ee1c9df8f481f65a5244793e518359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19fd01525e5ddb50175b59a39230bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dde51db5bbcf796f8cbb6965971c28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d397b29e06847ab162bcd7a0ed8889c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd414582a46580e72e18ce326c55de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef17393ac700952bd5f6c289bb91e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2010432bbdfa0efd4bbd587c8536fa4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f285c720042495d560cb5854b45655366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb2b8b427c8765d6fb26804ec85f7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00549d23ba12521ad115b39015b96563368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698d6ab52e0e1c6a358232b747d8d02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f99ec9bba33dfdfd9fbaa5a22b90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a87b7efd7c3e4b57fa9e060266ec7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4cbae9ba913731f42cfa88f3a9f9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3713cf60a7b8f865204a17df7c9f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608546e3e804c85efbd40d8c5c4f32e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea824a13f3b2c263b34e4a1e971684375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d67ee959e2ddcd3b335a2881baa6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aad725e31fdfebabfa605348b7346377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2ed5d22303572c4a82233004e22a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b9f9bb1ecd4ff0eab82692280a6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e28b779390f1a3f433e1970017741380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd4d2893fc6bc4718a14a28530c94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e8140146f9ac65d80fe76e440c26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa738254c09cc3d46475320e0ad08343383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa3aac1db1dc8916f310ca37c8499384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5096fabfbb79b15a9541d8b0bce53c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d40452f304fd75470cca5f7c9bb43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01963ce1a24ee6d3710b0719aca53a26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7692eafc0698cf7d0a6ad6144070b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85769c5ec025e0a0e9553df3520d35d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5423a280c56d8e32216d4679628a230390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef191d8957a728e9a435f875141671bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5bf35e85ee3197dd25ef0abcfe07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a4b006c3552b152813bd337e6626e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dcca416fd7d80532a47919f3a0046394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315ca1cdeeb2af54dcb33704ebcafdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeefe50d41c93fcb51bb08bb944f1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000fa6b85943c35b6b75f07d560f8a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408785b06fb801044d36058b09d659d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb3e5464621c86cfde4d2f7310d2fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c90e530140664156a43aabab03438400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb8b7a0d4c9196007948ac20094486401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3ba4c79410c72df52b2328bc02c7e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704af12e14dba1518fb42bdf0dae352f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cc23d48923abee3d41b3aa39432c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9c11e8f98e0b0d6e84c8f9343519405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9939c82d3c1a0e055c5689d9d88108406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda07b24ebd6427536774d24cfa064e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0c252018a5244a859f649170646ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b77ae6ee49a3e862f9424bae085f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042f25e28b2f15d826ddad683310298410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076fa175116ff99e431e070da0fbe13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f666d02f0d021c9c2e19a333fa4679412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fa41f507c646777d4616505306235413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e25084fda0c3b3a101cf26309a63f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a4717fa329ed26fd67c36940761b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb7ae328764dd17511d8ed60b4ce37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d829d11e1819a5f74867c76f0b9e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534c32af3588c4fb4ef98bd97d09651418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26c70f6d843f4d040401e22acd943a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a20df142ab118536d97f9c3a93ff2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795060be435cb0165f79d398388d83c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6958e0fc595c48750a5af08a6a6ef8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba13d97d6586c98add26960e618be1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddfa0ddffcf65677a32a22fbc3e412424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42005e3b4db9cc55d5df2b71177579ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c1554b395970e11e67dc4b11f3bab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbd554a85982890631fdadf90f8a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c7cc6e1912cacb83900125f2d173b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c323719c0e27b15ef2dd1215f460429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279be42acfc651b1d4a18f767265a88b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e38c92086ba713e400ba45b234168431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bba7b2282f96c92c0524aeed9f741432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7268682da5148e9820c59a5ccab0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f739231b6b89db40d14521955fd229d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ba0e4a4baa2bf9538a9fad4777410435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def21974a32ac80f63b3b2afd82f096f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63f7902af0a4fa180a66fd62b8630b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f1c8885260d9ee018de88bc19190438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d59ab980c7847565f91f414ac8cb95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638f871a87d1b465b0d2e674f48c3d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba072804cb72604de593dde97bf911ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4822e307a1229f3ff33e3810c930bdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ef7fa8fec7fc9568c2b9d8be1e05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373800bad652a71f758597563abe27e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f2c91c2a665768fc2d488e0ca043445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47889368a2d801a7d6c7f956a27f9431446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498934d6bb62281422280335872aea6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e909392a1b4f651c24992f25331c1f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ad1b1d4ac23d8744e1503cc25244e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232236e0a3c4472aabedaafdc3de891450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac3f519eec2280ba1159defdbed72f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e987de9584282538bc50281d87800b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe0fbd0cc65b4b5df42ce0f9e38b55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8ae2d588bc7b0cedec4f920707250454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982069912965da70c04ac117c8847775455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61790d96b398f18ff93828e5d2df26c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77168b2818852e93fe6c8af7264cc223457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3808b9543656dfc084156226277f80d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d05d9f29ed63c0fde658c6ca3637459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17970b325829e8ebd9aa6988244da1c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e104f06c2ccc2edebe552d3b0ce7c28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c4608d835d9db84b4de96f911217f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787bbbbcc6c37266ea6444b7e7dd867463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f17e21dc09314cfd21edfde57689f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70e942a016468650763901af15eafa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0fb97b3b0960bf6e3426e73ef49a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbdca8d883a769df45aed3ac088425467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed249585771f6d75acdb51d2fec1b653468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0779499550418f40584b5375e47254469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140267707c900af1d0ac56e2be83aa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b73b83718154847e280fb82abc8ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b2c88aef9333e4ef26fbaa3ca8709472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3972103ae9d515302999186c08ad3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc162c718deb70e27d177b703e44950474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fd2f34f83e9b5731fd2cf56d2ffd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff283be36a0960d6f9a4272c8735617476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ca85eb69bd49d6a28a9a63eadb0d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0c2a84b7c8d098428eb6e3c5944e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61432fccea769245b5ce4849c496696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2861efbcc580e8a12d80ffd42adde37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426caf6bd62fefa77d9bef15751dfcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4cd3750f261f5ff032324b3942c64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa001cf0f455fd4b9244bedf6ba18fbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ece2eeeb643f601903deecb716b4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60752ab11321361848b3e760c9b16481485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99117641fc55fe9054f43e8afe2e913f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1337a5e17bf8450427444f583b345487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be88165fcd1ae66f0d7d8954e2cdf1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632cd14b603987af0e06219db3119c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a593046ca8b0c538670f4a38a3a47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01eff8a5f0aa476492777c80ebeb9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb842cc857a58a1ff5f77f32a9004a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329ff9facf952ea9a17e479e28e1da4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341362e4f2b8e5ae4702af6840f3aa8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862576dc5545eb2951c47d62468b83c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d9b8ce5065c12b7739f14eb2274a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226da426fdad51d318b00d2a93a78f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a70427bb262e72b2c3b09246452453498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b9ceeb4be92ea3698b7f1d7c2eee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae49b0fd7bcb7faa459c40814d2362500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bcaa34059528efee3a842c6a519b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241409ce7da234ee7dbdebbc3af514502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60063ac04e5ce4bc0f20456c2ab729c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5962b99bca8d29d11c1c6919e1d32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa98423306dc49b1b7158b8022ea6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc1b0d954652fdd9406e8d21090f7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe25fea54dd999b6f0b1e7c7cd9702f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74886f7eca7ec6ca6d58c797bbf3f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1469fc37a73d517c914710cc9de535b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fcef06cf766fa37094a844a9a698d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b7af3f18ac7458b0b4795d20473e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c17acdfbbf8e83722690b5e9e8649512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36adf2395ea191c79655cbc8fcd88d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a8ade2b623b8189cbc6985ea190a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be0e4d1421e5d73c62f424756b8a14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64625148e3d95fd234783b0d93e31da2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f497a5f7607b5e5149ae98c37039db1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe77cbac54c7ed95229f9d0f446823518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a82f59a6071bee38648312cc0e7c3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289bd06762ff51c2d5405d051613fe0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89c71964b04f14eaf1f28709b90682521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a28c32fa0114e6dc6c0ff9918367d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753905b6ad78f51e409f9c8dd7daa3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a48251ab53f0d932be947592a209a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb27e87f744c445426780deea1c0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd23c03106979c4651abffe7bd39e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f59209de07e0bd5e6a1e6f82d106d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885c9448f5cbeb052ad8d2bef1ea889528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef4f556d0c8cb752ba3aa913a33d41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de00e98bf0bab339ee18cfaa31bda7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5ce8e4db216b4c93cc950427d7b97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba140d3a52a0d05436ab7f98fd8f9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe6a9f359b2a27c5babd6d6fd73035533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64ea0ac88407116b4b7d10e1eadf48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa47a3b6179b19ca09e247909bbdca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608502e985ea36045b963cfdf1171b87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10b6f7edb54bcaa6ff45a720b2d8d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378aacf8e39276936998babd67e4705538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a7bdcd3a7a3789727f1d36d262af2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd86a457468dac5b15febdddc92b872540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d6439c0313ee8a9a930221c0dc3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df083b53c086062b0fb7913e42a6b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9af5ed248dea50abde55c7898877543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8585a8bd8fd46690e24f7e1e8d761544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b07676a6665de2f7a20b1a10336e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be86e899e43bdf22c0d6d260e86199546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e0380753906be244a0611042a588e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835c1651f91ba7f4b6cc27a4e615c0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4354dcdbdd2e889568ff90b83cd5b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467f91759d26bef146f718ec2aeb517550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893fac41e96bfa6d2fbfce7cb1a8bd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6914963a19dd16c9149eb31f9aa9214552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f4031b43627cd681d7700d370d14e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdcb455d5aa7f88e490afedd311421554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a2bd86fee8e6fd4072009b0a7d5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33228d142a9e53fc89d18f4a34750ee8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb9505db98af61dd2848c8f430ba25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fa76a8b26b1fa2a304950ef9f5098558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27074e94f0d58b0706de56fe9c4f1f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4bc6b7f5c739fea6035cf1c9fc4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1326f20644f44ab6dd72ae8f008c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5cc7b840f7a4d670c65157ba02a9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5da249dfac6e5817b0c2ab56a8ae2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70273f1fe6c8348d8a28be2396be27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af45bb418ab53aafb0d859b8a8fea9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1035b4d517063064a3f3f7985330a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5716df9b63e146a998ca668d662d42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffdd7e3f0d4e697b339a13564c3c1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ba6174827a2760fba5d1db262ce3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43932814048d47891b96cf2b93abb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93d77a1ea532c7ec6c20178751a790571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057eded11684308129ea31231ee86a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c775aad25f545ae889249d91a4c948573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe6fd4d81a9bf3e02cf1a2792373f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406515a1048dc766665608424c74f56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ea6cb611396337e55248b11e0c86a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b227588fa67d19bc7c8f4a5e9d0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0524ab8c564387c73ab0d806dace368578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37df10b5e610d1f150e10d510a25cd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648fad3b0fb412e28c0604292419890580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081be6265af92caaf3e330b6320060b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b4db02cee17eee8177bcf92cef7e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b1c5d30db25e2ec6268672631945583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47a2f8af3c3aa725de764cdc0472b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192a3bc5a3942db18db48d3d6714c79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de68f5a64ce389bcc335130cae01551586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af51aadae10fac1ae093042c51cbc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5e6aa4d6021107df93dde6c7413cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e8ee185b18f9066b19fce94fc9688589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953b099218a4747870e379b47ccdb7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6494d39ed31124a3f019b57745eae30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777e8efaedf50a7d55cf8bd01346e4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c271a1f623c37254d7e1f8dca0375593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918b859c64a5382673ca658a310ca19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac022a4771171aa7d7b44bf0cca5a2b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de41eeef31aedeeda11dac6af2621a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3238a8fbb199633f160eaddb4ecd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd631adfc097bda5be62d7451ba1d8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03528b9aac5b35775836dea7b5a310f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c6ba9fb346d93debd9c5b84804a81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bcc3a66ea42b5f1ff0123b3fd8e76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d081c10d6aef74eaa1aae475ee3227602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c901b3786084727b23e7f7bc66271603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa459a21f66a24d3192e784b4b9288604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acd712cc4d169d8154a396be6550da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4f4c299cf60dd73832374b811c297606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8db178c9efdf2035e8a091a3c4a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2cdac7e68a08202d51da16a0aa2b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c025573cdeac28f5e818ae39c3f3386609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1d53cbf4b6e42fbe719b117e16b19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c7df39efbbcaf5cb5a52782dc0f77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3770b436a2850dcb668de9269b6b99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f529257e6e3697d498374f9892c80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3afd67a9989d14e63feb7764205998614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb27d03cbe29daadd1e9b706ff4564615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d015622e470a7e5590c3f57aded17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27c5be156d3c872fe9f3ea937c2570617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaede5b91a6819e3eb55f0cb1a86588618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe527b2c6651bc9dc1afa78273185619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180e02e4c2edd5b3be6265a52388daf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a19fe615c863d7ef168edd6f70385621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b7cae64642429ed61e1a34049d2f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a10183951ab0a1c66bbe9a00dc85ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d61c21042014dd2217d6c39291fa0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60a3c5f9fce21f6bc71cace4eec2f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fdaf8db10fd70575c5aa4f91092b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af2276491f3c4f3495c560f23cafd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78126712526b2d25c9a106943cbcfe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bbaa8dad8a913b92212bdf76ba171629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0290a6cf6b02b99887adb82b685691630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce96209b08240951e2de2b4ab578de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc16405756622fc50c7e3fe1b46c286632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d55b745adbeb77c579ea30a61c21e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff7400a7fb8aaecb8d463cf2883b1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb543550cbfaefc188509d0e42d10dfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b3ce54b0caf3ceaa937a43094d8ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d6b45570d268aa035a74d9acbbe93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ac4c6245f39efa6a27db413b3549b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a698c1932114adb9f7b1082b78fdb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213d5bd7f54051002ad14f048afeaa2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4efcd5773cd5311e1578f122be1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa75a0c7a6c705a73f1564c4913fed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7b36ddfe68a390dfc0f2577c96744643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415a298a66c5a464fc656924d5cf754644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf29a5fc032e4060cfe77daf0cc977b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c703c73fc08e584b17b3a490229a73c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf0470bba7076302d1d00318b313f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aab63b6c99bd34449aad19d490ed9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee22bf49a94f0c16edff0ee2b0f5a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1870e5d8104c0ffe9d0264d60a63ec6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5055c9bcbb81f6d0d921b55c8cdc10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521a71d29b76a84e134948e29065bc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21239cc622cbfb7a7051d96c863e9f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4d8cc19e0f30283b69503a88620a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6925caecc5ebf5928d97fa342d2875655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7928576757d0af94859f4f8033e05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc655e5b139ff8f3aa32ac5619d53a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90298293c3bfe4112ce442b9b4bb79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fa2145b0fc6cb260ff0d485bf2bd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3588590060581fd71bef225aaba52d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469af4813959ae46f6c15c812e0641df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab83e6f208e17828fbc04b08d68d3df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22c667e519c769702e689fe81a0c26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347f42e134f8abcadf52bc8397e3d3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ce0240c8ebe4280e1f9283a668e55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb20a99a77082c6ce313bc7352de2d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d11db258927cbae5052e95415bb86667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dee92eb646de061d357dead6e1b28a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da731cb2e64691c0ed714dbafffa4834669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f001c7c27bf1b828dd937f32a61575670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1fa1ba923728a08afb49fb9331be4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a8b9f46511b9b58d2d114e0c0147a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac286a76efaab7b60683d81aa37877673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63632a779abaa6ffa24aa1aa198c1d71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca898da3cce19c8e7cc92467615004675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab78195bc76e5e3bb627beee6adcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525771078e5efcd836d87a9bb6dd8aeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51698346cd2417a2727384bdb473c40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aaaee5db852d98c6e7334ae6adc25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df738fbb4b784cbfd1f8db56c39a4b60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1f901b19cbef8af5d852a8825a5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151742100f1ed372ad467e6afb61ada0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bf0dbb7f0d429df0b4cb42578e1c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337de324ac0df8f633de415e5a255b15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e556a10eb02fdd2fee3172bd6448551685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f641e49cb8367968b2ecf6a3296b37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5041bf22b117096f2947823f1a95a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699b4bd9d25fb93f3f6dcd776806bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6fce0be3f271bc88efe386abd2651689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f64d42cbf3ac21343467fb3729121690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdf7b54847962534a302e01de955c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b26e8218d45d884cd62dcaf8a5cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5ea9fabf776e7eb969d7d1d7f3bd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3366d114b00dd91e5d077f407fe7877694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c136be94aa511f86e29dd6227a9ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6cbc8598541262bdcbd7051fae188696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29f2dd6ad0b5e0a2b097a006cbd37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938911ebe9d713de29f7655581d24e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f250fcfc37346de47a799ede995be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911006e2b9780dc85fa5c963b4c7c6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a95ae47f4b38e023399116a5b4431701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9129a75421cab1d410f5b56017029702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9f139992f82b556b79365e5fe6e0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef964fa478454260d7009fd560426c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11580afd414b13886f37d06471a3dc34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72be5192adc81985c3527a126ddb09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aef436bf24bb46d85db31af8d9ea0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d380f993e7126736f7e5d996562bba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564d9df2d29e9c1a3824a59f6e3a15c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692163c480272164d87180c0640ca2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29bddfc965cefd5331bbf76876587b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed340ea1c8c9503f9844f72abea0d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f46a598369293d1ab5e47a5a5cb50e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9bff4164074ba7de2e4987f8f54a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef3ee71a23bbb02b3445f97fac02af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ed354ef3c5efebcc614a10afdca5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4b678f91bec8a5a65a6400db2e313717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879974a59bf0cd39ffebc48a6397ac71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc31fd19b42c52dcd17b46f156f4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071413ef1c9097540e526960caa6a70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0379580f3d404362513650d02b5d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949ee2dbc36ceade93ad34065e94514722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893504b0862b97d7fd7c55b9017a022c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55035f92aeb026f475f87cea820f9e72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b3f281d032665d490ef4616a1c30b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdec5a6af9c4f38d11a8cafea99d723726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557aa96040d9c770d0620279a954b11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035304a0e0d83f1f7538b6d18a7ceaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8247e1c28a91dfeffd9c93f1f0eaa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b90dfd9741e865f34847eb068a2f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b087ab417da6b9decac32d7d4122760731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eb7d60fa865511b3c2007b735af00732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4213ed4d22c9d5b6f05f16955c64611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943c9a2a73cce09e303c4bcb4bc660a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4226a39965edfb4c7d82133840f26b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc72c87eb877ae2a9a546e0de1a9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128328bb4ab10923967d94c4cce9c3565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fa9823ff3eddb76291df2f9bb33576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68decaa21b33be5705ae88428a69b757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a77473734d25d064864b7abc5c8138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f2868825529455561866d7c5c34e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f7727fb4c90b2d70e3a59eb612f5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8040dbacb172b32b80c52d1c0605ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831662bd9ae30b1b69f753edb1cf3a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086f2e8c3fa5596d945a5790cfadf5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33210fe90e47f26105621e9bbd76b9cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e8d5bca2e210aac99673886a6631515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f56d100f9db910d2d8aec94e69e8e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f113d9aaa83dc3bb47f97b8788ccee117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9d4d119752457f951f0dfe44f8e1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf1de986be5ca555188e7262e30eb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde45cbcdedb11c2c5569c4ffb3b4df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4274ded0d0cdbc5205ea9ce5a1b8dc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e0c1d889f34083844e40f73578dac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e062d41020d6240105f8600b6a1e4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6010535876b4072ebcfbf364a7ccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb05e2fde69305c0593654e63bbb1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40247121456d48e5c639ac8538788db226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23208517e5aaaee917d8ee4148bca9e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45942d77bcdd8aebb75f4f9c0ca07628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a487b83dc33c72121cc9d186618959029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6dc7b7b1a44dd291fc08ee9e3c22630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad4de755434df617480b9bcad70f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aae1ab5fb05b7dee022f082566887732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e130886965562b95cf1835cff37df933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727b3efffd488b99c2924579029f00634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466163733907bda7c8437e6675a55f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9aba9726d68493eb307d7f9a207d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f096169ea313773fb6cbffc01d71d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f419d18239b50d9a5bba56fc8190e4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece4bcfb9048dcb57471eec7fef16639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87f8071f13d35f5e21c231fe7f3d2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751406677e0c9414d39e49e4f25e03c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30e9f0caad02d2b75a8f70db7d921042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d485b631999cccbb8d2b49ba3b2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a721d242b18ef362310e51c2c2e0e8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efb4f03cd8dcb5953ff7f2db65747845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14fb414d69dacb6685a1e05e13a0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57350d7a3f9badaba5a0132f0a557e3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a32d6152126d6bc480b65fbcf417448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab974062e1fb0b483e57ec03c4efa2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a0b08f42dbcc6b418876711f3a4de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af471f74d2140a00b2b1f63e9b120a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575dd91713e715dda78d8881bce37f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad90056bafaaa1af406f4c82dab2f9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba3edf0098170710b05a324b6a31c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f010dd55e5c851aee60c2e934f3a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6b79a53ec33a846e8a309db592a8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4761a4f705219ba3430d095ff0b1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120b4d5091c84feec9fa11542c17ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e51dbfaa3ac4f7c9ce0e5c5bad46559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63e34f45b4f7f7ea57fd7168bb9f2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30814f35caa29a3367a26f0da8bf889e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4c89043c805bfa3e60860397a711962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2a10997ae72f1402fd92567d8793b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c55a678ef220e13f62be30e32ca1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7608af17e6272f34631e9436bb957465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8a3cd09245e8075e5899e3a0a726666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c8efaab60d1696cdfc7044c0768ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed17817bbc24959a576f2ef2654e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c8ab8ae19706260aacfd637fb7f7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e9977c5023905b96693ae860b522670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cda5706340ba271d63a5f14e206ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f876a7445d2787c34bc389f318a7d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392108591d64b510ee2b67d4779b10d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2878329af3c5023254ccff1174d01674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a410e24651fb9621f60e9d4a9be9da675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6213b32e1b32118309ce50c7d0e24f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c4f19c8892ad6eda04fa9c31b39e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacff171c57a49c21283c3ecf1fd63e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ade37bf05a598d3a991c7701d6c1e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ddd7f193f882ca48d136dec6b9b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4659e3b9b4aa1fee211fcdb35fa68e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926522cfb7414b87bb3189bc3fdf906182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29ab6baca9caf201e8718dc725bb8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6bebf04231ac8f22a975a7500c7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66048d8f2cc5639b73be0fdefa36b5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090cdf68b73e77a95f1b6821fed000a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32976df6ea4573677ebf8c70440ab087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ef22af12042cf45de987dc0e1d46788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e0551767a1832b9f6ba46711500e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84533ebcf56f9c73e3196ccfbf404a2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8f98e271a410186d74b5b163a878791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bbfe791eba98191de4d7868c09a2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4805d6cc34cd449b65398ea29fe01e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea61a06dd662341aac30f20f46ae7e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981841753c427cc15790c9f068784b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b59cbc06078c25101ae79b55cc00296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d4906c30f3af480296b2b8164c64f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ec76d61796da45621bf7aba4c32bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf608bab6f856214729fd16c9499f2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4cd64e17e4fa2bffc8beb3f1f7502100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5e348506239df0d0c0101c6b1a47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863e8cee0d2743181e76a7f8c2e16f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c098833d8cd12c5ddc04205bfa010b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b5753f4f62169a4a768affe11b419104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58670463980103696eac97b68fc0a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b24d6e007428f67cdd279f5952b0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab05aa71b92a39590824536e06e665c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6cb1f60e817a695de1abaf606b671108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d430bdfccc4280f804bcc49605498109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc67c8ee91ef11030225876b108b72d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd702fd1ad4b7cfb7e6784e18b2155111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc5b6b1a49f41797a10ca369c99c9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59be30047f883eebfa2becf140b57c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3c10794754d8f2b2b0169c64f67c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986f86b58aa57c1849cc5a3975b1cf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfe316cb56e3551c8a9c72a9895ac2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501bc1729eeadc0da99857846ae11ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d59be69162cf707dc120c7e320f6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab486ff1e75a6a7cb8b0ab6dbba2c9c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8305e3d1783539811b0c0af7a7761120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7fe9fe6dcf7500637c404f337d7cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc95fa43f80bcd7de4db11c2dccd8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685c890a0c4e87d39052c2d53afa8bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500965ff49bb95acd7bb82ebded3324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ad08e57c2d30ec3cfa23fed2878d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddbd548d53b530c20bb401938ec86c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157621d6a4fb4d23b314c3ee87cde8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd7cb681b143ab42c96c3e6ac80203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313abdf3aab59ae4a6f6ca45f5da5a9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf29723596756728e5f6e23f5ae7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e77b3240763e4bd882f00ac018827131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec8c7655e3ffe35945c81694194e01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93996435ed9332a9da859d8e97be3c1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5acc1d4eb1b39beecf342003830c76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c58b4fe80b201f5adcddc587065f3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a33c65551d1dfcca0949df49a23700136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7df82e8c2ce5f6ddf8597614a1abc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e94376198d64476b4f7014313f5240138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ef0f4f44c46c9aaf386af77b6401139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ffdeb1412de5398ee279a6103cd5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9111ba3f0e92769bffe3058929212141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eea3817650e0a301d1b5e17ebddad2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ef6b82fb4afc70957bb8b57cedc2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f245ebd91d10d4d882222bf22fd08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780acecc611bb0d6eb7b59b4d14ff529145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e633cb013580483e257f9f9d77439146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f57cdce4495eab0bd48b551442b1cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae70445f7a2645b32b872a5e87d776a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105f0680b2bcdb5d52f155a10bf4b42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89878fd8a242dd361e31fc8c2024c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e4ba95e259a6a2ef56bd5837a50c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054588a8535f1198ac655bbf24273807152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bbe276afd1b7fe42871dd9ebc57b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cc956257367a3542d855369a101e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385501f9b43a978318c6191c5cde0b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905968d517dad6047562607474d8a55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb037d9c3dfb5c481a0d00cc08c44ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ac255df081a88b01b258f76abf7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4555ce87d04d984f31aed16258c70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3017fe54af7df545671e189680fbde6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c8384a2034e9e48fd60e56c0baafb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de11d5583b2ac359b1144e6cb52c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1e03b586c09c5e44d137352cd010e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327fd9da517292522274e787a740625164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e027740e190afa65f488e22dc58b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9170c1821c73979baace03512a91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456598445bbf32cb2361206aa7dc12e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfbd5a5a2c04a40e0637b6bfd59873168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e85caa6d38177cc1ce6263473855169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef140840790fa7b108bbb946366f970170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd34711b95501864a6dc74db774968171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56870407c9d1d6b108d3693cc2d04865172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd747d8f7904c69b26b5207468c2dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a1c01fc38a8428dad2ae6c96cb4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27e5db6a435a061016718a907083f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809121f63b9fd5f58279334d9137e4c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ba4d9abf0d5b34cd067797acaec4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe772a8538e7118cb29ecb28527f11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e6fb52eae5982a127cccc5e6cb8e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e15c4e3bd869616a4cb77ad8da992e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022078969f9be7836ec68c119ea3810181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcd1904f3d8c6107beb2d619c32943182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b2f25ac865f79e67b4947f069a78e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3fe689df999441c5523da05ba4fa6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb286a43fbe7b8f8d6ebc10e3c7a79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894b98e1d0f3064f31f1aac390364e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5dfe08ee5a7581711d8965b8e4eee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730fe9ff43a6bebf6ab82fe50e2e207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6700373917354ae81a033e196d7d5e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da315df16e2ee08032526926ac261cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928b639f6cfb303022d9dde79f3f5e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95883e450066d92491936e6c40ff47a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267d169cc396da044f753f13552c97a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f531e9bf7e2eecfcf32e49dab38cf8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351a10f385f2c706859dce9f8644f8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc5b159a32e12fc8237d77f3bbdeda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c3b8984ac90d358d8950d9643044d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e5f3dfded4e34e3fb205d5d7a3e51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc4a6cace974aa6c2472f207f23a01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b76eb79d1d7b803871a92f803b00b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d844c059f87e92f3f7cb0c814246a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaad0f19ba4dd12e5d28c7a906689a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67dd2296ce6e40abc33a17524b6b09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed23d3b936bc153e868ed8896c87743204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff5f4741bcc28657b2f3846679bbc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7f611b716e6cba310210480851d60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7da57f37685132115662ee35c52eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a5a46d7e1c34de0e5cfd88c46eee1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fba094b76e182fa1183ffef07f13c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfecfed31afac6855bd0b01c3b7da04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dc4d09687c45658ca946055e96c8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de1cd80b84cc2bbf3709a85b392ebe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab0b2df079f54a452a89abfc9ccd5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63895393220c2853e364ef693979a540214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f5d7dc1fa12e274d8a1a2d553fd6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101727ddb7bc59d1ba7afce4dc1f5cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5323dff24e2fbdbacde7a6bcb3acea5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8e86fa02ea9094699aacb39c55932218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7a7add7266331cc52dbe9bdec88ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bfd3ae4aab30c7bfb3d2deef9b1bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf807d68f369531ce9a434b1efdacc33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8d169cabd65f9fa9db89899f7d6e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224731c84ee2eae58a2a6a8d86a7e26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598721644ec3c80a329d8c0ab32abf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56836c5ea22740a4d362a209d20b30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744a525b4d971e7826f958f93bbc0b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947380dc73644822c1cac4fa7ae73dd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b914a27715cbc1d2e78a4e963105f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982eb4efe750a1e055a9f81a9c4bae1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac6d9b5d527ced28d4e96544efa14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d870e1061b9d696c32f56eb89b8ed42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd9c0fb0f1326b8643b924c2cf23b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d4d22a21e1914d1dd9176eb648846233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d56ecbe5f9ca5d4ca14d835cd0900e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02542c596272048138b2aa190a2c1170235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fff3301e6d17bff7b3288a9c060876236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ad1f25682be0670731fe69a60d42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8520ea2dba8b85efe3126d6d09ece238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0549dd946e5314bc8d471f33ae15f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d3b954c6adfe251d8bef9114c4aa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9da40cf6580876571ab1b675e1b0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a091870c5b1e3e1c0685e3fdc0af8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2270d37aaacc01b3cedfe57849a042f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615c31405942d3eed9d09d17ffc88f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8745e2767e68528060cec3f73679f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6182ea0830e1e0a7ce7a898ea76f9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325552ae33dd6a592f3f17ed6d8baa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d60a28c98b0c8056599bdf0f21510a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfba72ea52c265a3de6b2e40e1ee8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ab74a980e8344f98b8fe2afced59b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fb8d2f814a2e3b286828e2f83b732251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c4ea240aa6e75ab3f1a09325cd9ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a650d780f77484c84b8c9c787df6198253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bbcff1749c624819551e2371a1b46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92603e00210abbac0a62195e6a2233255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061c1f78e9bb5c52fe80ddd2b996bfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8342e57c8fa7974451a3a83af5b2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea80af5b545a04a07d358688cdd091a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc57f3f88ef658ccdc380817952b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a8fde6511095f4df864a9f1ea703260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872185ff3592f77a60c95a445edb3487261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424f3ee3a33444cffeb661ef2c0685d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5364ffb5d29e442890f828c5d5c597f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f703d1b8117965d2d205d7a6fa96338264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc18cf87d6fef10bf6a23dca1e4122265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce07856780640e445bc82bb13b9f364266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87243518350bab47d43bc3a81ff24c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0d9cfd3e75443ceb07dd5cb32ca5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e9428c7b1ef7d8e23c2ea016f9c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7ab69be4efa328eb830dce301976c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cae47c7174acaa94d0b8ebe2371649271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f97352986e92c4f09c25cf0603bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb642323df4fe66ce2e803a53fcdda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3872884b434f56f8c10ca01d4b5f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c64614de682eb17874aeeee06f9ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bfcd5312e7f50131a0b2af572a81c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfd33733d2328586673c34612862a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ba196d47c841ec2c11c98e3eb3928278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b53b440672ec2eafd97fcfa3afe2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8cd33c2e2a24146b2b5e4e468bd76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dea8c1463c33ad7ad56c655e8de5f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09faffb6740ea493062810b524db585282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d41e43a1e3c506ebe873990d4745283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d49c644c563497f25fdee509ec681f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00d8fdfe5bcfeb008c73b7aa652441285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce2c31a3fa7900b17ca9b57a52b2d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79ff855bc46e7b2d0b1710eb4cf750287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4e10fdcbd35eee8f5fcbe19e52363288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489923c7ad61cf5a1b76a42efb5678ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5d6ec1f3b8eec913c7ea26fe4470f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04830faa4171f6415c585294a13270eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06d5b5a88ee4c37eea94aa17aee24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9ceba9b4313b14168b498ac70fc2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366020c9c1897ea0d5076b5d14ba05aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08dc493489d9867a073fe68fc67b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f3d258bee753edbd7f938e6c0d481296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4d40d767832adffc997aafec677e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e39ce44da0eabbe099d5089a7cd50e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbc0bd8927477307b6a0f7455b3b20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd0dcea16f6254e13b100a08d12a58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6f2b8400c8c3e6d6c9880a1aca42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ab286c509efd175bf84aecb326bad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038eae529dc008f991317f1b891f44e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a30c884accd06394d0f22755a58d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035c03a1116816a6aeeb5cd824799e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c89e46aae3535654cd5107ba90b8f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17bb728c481d4ef39405227bc30e8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be12d9491503adac2553747c51c86e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e937d7d6e1a66e28be6f5c8f32c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986425e397ecb46d7f7a611dff7b0ab8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f008e1253006478d15d50423ffbc82d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ef55ba5ea63719e8eb91b7ece90d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dec5964252e2bb7ff631441dc7118313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b943a46ec4c10f745c26be343adfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a9f1cff8f4ebb2fd729a491c22000315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877fb93f52ada0816d2cbf9f42684b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9a51b32f7c9efbe7a98bd08db7dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daa13e1caae6aa6514f8d2097a2f26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c35b54a4db295c003c99b87d3458319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5433629274ccef189bc27fd74e286320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74470a3a6bf71e49e3e3e8a9b1251bd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a432d812da4099ca0041132720dcac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2438de72e34d7da47e1f193683d13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38163ea10c8e199f500b6054f1084b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d80be71ecac487a7848a25bf90705325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0aef7a1ca54d92ea7893f9672cb2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e8c4dc8ec2d0b364981a676b5aa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e873c4fd1c7e8627a6c75d924e27e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cc033f0b4af1c0f08eba2635b2f46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babdefd053398161980dfb194992e25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ff3afcd080546912113b18ba1edc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99847749eae0dce12005d81c2d82537332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626750a4df6654eab20533ee1e411ecf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1468a6e897fb5f329fb8314281954334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d9c6daa2d575cd6013072fcd3edf5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dae67e5e7e668ed9e50ebd78e9d685336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9f6349ebc86d63a607743e6b70a4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de0326cfd1518bc698b1085ea4232338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5533cdfa9028163346ffd7c75f400339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbf7d10231539dbe4bb6171957ef1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c1cbc8420d0d508583de320715617341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae757b520706c09104bdac2df22ec3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d45bbd05ee07ef87591c21e2dc880343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ac2eb9bb411863cf92f7af58856e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d570b143a01abe7e1f20101077f6ee5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9b79ee66bdc9709064bd1e1f7d7b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d5475772f658a082e68544fa856c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682453dd5475c6a262776b8d2199475d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b713582313d83cafd777e5e6b13c28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd208be51b3f8a21a2aaebe95392182b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5343a09542a34f8fb69e65f878552f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782935a0274c3a7627d3b2b3e21cd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0dda13c3dba2ce9fb568322ddbde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3ded977506eeab4687bf84b3c1556354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf8f7178ee05214bcbb295339010d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c987fda4bf1ad5cd11714c3c93035356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd044b486e4a7b48e0aa0de9550876357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22b73ac77f37cd038e5e16f7e8fe28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e64e666916ab2b6553ea69c0bbaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52148a8aa3c7d24255fa81f7258cb377360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e70f6e0f55316dfdffd15905b67b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e55f83f5f7042cd0f767ac4f482a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396ddb734f3d7aa9badaefe038eb4f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0391ab7d74f78e82c696a4abf24f95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ce5c7915fa9427edc58ead60a3693365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aa2bba43c0a418865b2db10e074e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ddeac29a771b21d724570635c45b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f824c8b22b54757f42adfa307170b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f9c2177fa53dcf08deb7d5500ccf0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c365cbc681024b66fe7fe02c60396c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dd4719e889c36a5dd918dcfa4cbc4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ff1f8cf949579d0f492242a33bfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6c13d1bbbe9116426358393c05ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0440d7e94cab7a2a661369bf9dc56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd71619ad343259cdbb9264bf35c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18570a84302410dea0ba055876eb8bb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9add83878a637e7b39451c9d5e36e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1100de1022c29a321ee9ee23b0a2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3f9018b87a5e6462cc4819fd0add8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9d9f09431f17ea20245096bfc3655380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ca54c7fe9b5f5c43354fecf53ce24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49c558a219d28f9d884f2daed8c09b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d802516ca2638d2ff089a40e4de88d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb901cbe45cb33549706000ea995f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce82b6b61a30f516f26e5e15f96f35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506279f623e1a6c0df427fb97a0052f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373ce8cba989eb40c7c268d593227ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8774079f75660d8f921f349db3c287c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdf05a02c6ac12bd5f41a45bdc0184389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c74d850bce7b8bd21c5f25610470390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f341e59f44a373b73bd2fe526e3a2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff78b6480d9c70bc68dedcc1937f87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3c3db15aadfaba6a3d58bfaff8fc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199425ae605a9817e2ec1251b843250394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8a48966494f3fd1ad9b818e66d910395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914236ff7d8e6767f70bf31cb12e16a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f2f93a1eb009db0d0627304d02cf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6726e4d38ff2d798f6cc31f5b51cd34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30e0c9897b57d612bfb03e4c8cc715399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1ba77158d3191a6ee1cadcb95e01e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0356e87cdb7a5697bb5a55704fab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b331bebdaaa0b01e2dc3a2e13dbee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ca864a6c76b91273ea57d2fa383c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907acfe5e667fa4de5c80b18753095404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e699d5c1980d348f9225535cbe6875405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156d5e5cb39e80cb5262dc80fc97ab5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fa683ae69fbd6c9d9b356b3d2a0dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b83af11325e1d695dcd1c6dbc8c55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c041cc11524756f83e65ec70f48b0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b1f82a4c6f3fb04054dffc2374913410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d44dd0411de112c19b01c6c6031262411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f997d57cf406a01a62c9b550b32f17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865922af6e820180b9f4f0e9ec51bd2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cebb4186cf2a6b90c3a2ec83faa8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edef46239f002ce7487d9f78164df6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963841069db85633b4ca1b32b01029ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbba11e9d94498f4652822cf0c6e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b840854a3ca6fb0f09b3b91141cf9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd222ad1a2d03f761febec425226387d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25718a292934d46335e5db8f31fb73a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804961db49ba20123670476aefa68b7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f2ac95632be749f13f1822e69d75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845277a3ed7e55d91055d6f29f1b71f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073441135ce178304b9e452af8f15d32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162406d8dd34d5f6187061246b0f926425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c6a7ceee510a244c43c65affd9b6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d00c391a3e81205df4753e4682848427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860fec81b4bd6b3e0c00d3b6a9ccd1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4692865bf04141b314b0a28bbf3e36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca07205056a0e71a808348d8aecc0e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746e8f57791f98bfd3f6998c0b2ffd2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359aee0a75810b951a64e4429823d9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4eed77623c842e56a1e849fc81035433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa39a72d0e3c171e9176abeb67a215434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ecaec536ec20c658ab6f00af2580e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84850d8ef04d3b521056b59fd7822599436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717637a83caa9ed46faf15314fa706ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88657bc996e97289276955ed80e90a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667e6a5a02079be6e2e402b18bf92eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e02ef4191e8e389d77f2430c49a759440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd052a7088e87de9627ad2c870bc6c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2a926aa1329971219202f704f7717442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cfe4f19da9b91e2779c50e2a8962d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478024110f0a83b248545f1b66baabb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11140458831d62ff857311992964a17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c371d82d474a0dbb38e78d54ba51e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b389667645695451f67cb07c7ef3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfafb334ad3f933ddc641a965f785f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4de3da86969929ec545592c806b50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb194e33b270349d2000eda8d7aa9547450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a4e56a5be615f9724790a99b05123451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd799287f57e23b86ac753f285316d06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff992a524b1966970a729ee16b000857453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c1b32db9ce5d3d5d1ec036ebb21a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf304006670c90c737b09984942428455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da07134b5a6bff2c4071502ee37b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe29e90c6221448c4520fda58693740457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c5e1c5e2d54ff639bf817ea69237458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde555994ac97bf2f405590c1adcdeab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023a624da22f28c48015c2a081c386460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c3d352ee20a17696c2e08dd50fc7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e4fff985e571524521ffe06e0d275462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de455046704a17b1882b17f3b06e08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cc06ad6baecbde35d3d5acdd5b8bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09238063660e862f144b7ea2f0e029f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace39238bb9c668cefdb899a8791e05c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad7a50a221dc422aa61d9c0546706a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af08cedb4fd751bb12f9e8072b1319468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1da59857a586cde81027e647e4095469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061e14b20c1cfe099cf3addc7b2dd58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7012cd70fbc91dff136a50a8277f2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c124ecf5a0fe32ef892cdf8cae13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0537e02148195a69856a85f4ab995ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256a184ddb856495ad617308a9df5a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1cc101b1f04c18e87384cc8083abc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f14ac6fecfc8e88406484f21463e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaddec57d8f3aadc78a06a24b44b02a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cc361a1488e18d69c93b3c8aac7a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeae16348d047c6e5a132562faffab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62f2556e1c9cf628f00d51f9b99922480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d00a10bfbf847d528a11203c8280b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67111127d318f3f0dc9d5227b26a49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59458aa596cde7a161306cecae46f4f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f155fdde604f4ebeb0fa0699fcdc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cdec77ecdeed4f9fa6d4370261487485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289f67d0510f1cb4e290a2eb3bd2be9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307dd276f116c0ab2dac8c11d07c775487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdff4acdaf69659a582c01baec3d01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67f81d6d279d0bcc211aace7910890489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfcb0fe0303e934edb625a434cd06e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5e77b387d00d54bfa62f53343786f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f6c00e021457062b1c1c18405c10d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4296ff519224f8fb7fb809ad0ecfc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf59252955e7efa2bd1852fe9208b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ad8802553a8c324ae03644a9e071a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5174c7ee43baf74566c42bd992bd56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8d45df027c663eeefb1ff7327356c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f11f530069d0ddc18789335a3fda6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a22608a22aef4501413183f71d8d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f3ed0367996495e6bb7d129df34d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751afe8adefef8a8a815c283bedc1f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5582413caf48c30325077092fb11f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0390b685f1e435f78541246098be72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e67bdf3dfbbfd34570215ecb9e5a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e840a7549447b27be985e15822b251a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71437b27c96e05d75f42feed411b82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece7aed02c565bcea5f29fce4ccccb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb33e2bf810397e981478554602b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00837a2e2c323adbf97930ec4a2920bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec41ac6bddefc74b594f8030fadd5d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac39bbca22ea59a3c2b33305309d19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c7d56c51be55478f57b04fd77a3e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87f225c3d990faeff2b59f91713f57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bf964f59542e5f713639fb3dd4208514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce35b323780c9878c9f4125f0d1ed0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1443719c3e70cdec2b95a79f3940931516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687e4fde3b7528983d43b0d24145c16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078db298f809c4ea341ecf5e5a7ca47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54586303756db2741e7eb864d4b1b85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28769b7437485631b1cfc6f548ce10a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f71fecfcd56b88c3547c1ee5755db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd0647990b4fc68aff6128979d6ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467f401f1049e69ea085cf2dbdb68ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149341295e915d3cec67cdbc916c399e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b599852dbe346e4ef36353c154664d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf790475bf6dc1ee919a25c0d098f59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989a5487014ef5ee41986ce416285dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380169c60027415f01192c4dc3a3917528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0073d338c72fcd22b58088060576f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79bf81ada651a251714000db27e9ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167e25d89d6fe16fc43f2a143ccfdab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1873959e67e57213d41fd9bf2b14b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e4f21985fe6222f970d3ed60b0113533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb9d2005ea43a6095b0a11265ba455534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f74f60cf390c75593d0bf6c340f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d578667e06e9c076630ea83462b1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87876cbfc840719e1866f22779acddff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45509d03310eae59c30f76100d72d08e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f89115d03247219d1c64d5a33a6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148996ba90040f8493e48411724e8fa9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd1ccb1be6636679b6e05402085756541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0650ad06593a45dc0720e069b51af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637490a4cba46a193f579a9bf8dad88b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89560a1e2250988ccb8a9f37a4e97ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5100d3a0c3c14854c4a8c073209170545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0d69183a19c440ffb28c91d71fbc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e220601928d71944a2e41c09c71be7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983d43d8e655e5301fcd1fe3ca3dd3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf1a179c04d3fea9b5634ee3b88d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978d232d3cd4e7384aaf506ca64f705550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f2509f7b49b417075233717995f8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056c84028d7875d73afb028cacaccc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e9a63d037bb1f805b507aeaeb432b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc064187bc3d2fcd314c386e782e82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a0ab39f68376f96456a9e4c110586555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7034bd9053d2fbfb255866e83ce87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d7e51b5825eadc80ac67875b84e52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c9004d1e8355fa76d69e9c847416b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954faffee11b5defe0b3e57716af11c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d1ceb816924e73279a9499689c309560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f607fba00b50f0733b82af7247c6bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260e5a67a7eacd00e3ed80c1d285b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbe10f135d4e53c96f911d505ef617563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717365babead024e08bbb85a67c952b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e252debca683f642938346b396412565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2ad14e6d3680a94cd710ae3bdae2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e444639913686062f47f2b65f0975567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05898cb5222657d108cf5976c10f76d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab4b01d8b4511a465b585b4ff2a563569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833dce7dc560b655ac761356465974b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eee2be3a8f309fd8b6cf6a9feb7e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee14d059ad45c929acb322832742196572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffa806da5254f80b33bdcc2a3686a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adc5c8dd45d00ac09e4ee9f7215f2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e27acdf364eee32cde5075f2949bec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a92ed8cc3bcab18cf82ac149546cc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008730997ebc926e55819ed48ca5672577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba375ee29f1ad9366dfb116092e21af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1c8a351d97f7ff2a21c1430cbed51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0733e3ccfb11c401c41c585bd66db86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b631105a6f85f15087ceadfccffafff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ee7ad1d007bca10a68c7cf26bc6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1cff10259eea54ff8eb7e63d4bfe2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11454112c992fbd7e28c7765a9036b08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920b016489febb1f21b6d0850bfda2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b4c2d7217c27eba239f022f705a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21c724645a4b4f2263092da68d86c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266444d7698f7291c6249f1758c8a426588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf39e7f3dce4ee5954afb4bf1f5cbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0dea47d9d2d3bf26b05050055d1b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c75c5549460d45fd7d4938dfb450b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d6b77f2ed2b2700cd3401bb1f730592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430604eae609154ca86be2ca08f3dee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f60553f4080a9bc13b7c1dc9642dca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444650c0e7b2f61e00d318eda22c459595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62a875e1009f0929d276afa182f92d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d0dbd4abc53ffb7dfb28ac8803fd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ceaa442970765725c08bee59b418598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f8cdc62858ab908b248db9a29ea7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac60c132432b6a85243908f9649b568600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199827674b2701208fef0cc2ebccb1d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae73e3b3f81b3fb7091e6ca7e3628602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc24491bbf93f768c121ea0e6e77c0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fb0cecd72a9648a897cd9dee83616604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2be2806ca5fc0080f2adf487f1d1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b4d55e0318653835474f3a10ded5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e1adb9151884e09f99b48fc45858a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d212d61d563cca443a7dc17b6771e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03515f28ad8d10d749a86b4bc114da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afcae4076ca569ebdcabf261f2cbbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c45d3217efefc0b21c822842472f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af1d20317e0a588dabeb12084ca28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53f2fd53b26c12be2a5545fd727162613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c55ea87b712e438652b511b5ee0dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89ce13d6e4f5167acf2b0984373c7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c2da3c3a96acbc85c62a2bd436ecc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02570a5e71e80cff2d7777775ef8397617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a8a198dfd65e193e878342b51d09f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388c021d813ec0644b1dfd0ef5dbd28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1f56e64a4037c5011df056c0fb79d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3481bd24df02f052c7c70b32b439c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7be9d90229e53402003d548f806a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c460c83f102040f073f4303339b7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097260e9900466679a6536574ab6ea0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc033a84a39347f14bb8487a449a7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e093b66b3e3d308932cb5cc842e63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd21b410d71130ded56282a4c0fd06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd813bb989b066b1f6c6edb5686196b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb447067cda9e08ac20a0c97a326ef2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320f2ed35c154b422ae6c8e88a6895e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4fac8e4d40bb20f196205301e7ac8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978138efc779b5da698256dabea0504632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a89b12d2149f86755321745cce7e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6a5c2a593812351bd3ccc0833ba44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e2106f2aa6c0e3284f19668350f83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d93c1b7a749f789a137e836d6221f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e324ca49aed9daead4ab38405776f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380306c55edba48c8b21c1a0f1d39c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053d396d4389711e93611f98f047ad7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642436b505a401144845fed3d3e54c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e160a06081fa2fb00cb61dc9aaae1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfd0407f826e3193f78263ba65432d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7f420d7b184655c302a22f01b4c0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee93bb182c5b9c2a8770a79a6988dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0492b55fb0dd39cdbdfdf8e45fdab17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aa106c2ad45a37b561b4094e2235d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01bd507fad1f0e54e5b0ed9a0fa5bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e80354bb14a42890809d3c32af1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159069543e3a1666ad5908827d3b4a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8088497574f71bf0935a1a735f9688f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1c575cf1aaacea5f7d9337c275d4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460e557b7047634e90ea884c1045c1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dfcd096ea6f00b502a428e3bccc65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f859927e3c692e7ad1f6dfb2361db94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a640877d3ff15c8dcd01ee5fb84b5cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa47bc0463a1263c8a25bfed2703b40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec091a9dea4642992197dce1ff42707657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d6309b2f4baab700c944ccded2eee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e2450b9154d87579a335d633341aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473fc742371b2351d7a77f8220b272660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6bf725c2c2c5ea81935f3b7a88e5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9073f3c3c23d957f420a79db23fef5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129343cfcf68a60fe68331bc5f79712c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881bd6fdebe299c3c18ef641243b525664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb86e1e153569b668958cd5cd3ee6e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cb00d6aa6a7271c8a8196ca2ea650666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be794a37e56948564edad62815f944667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fcb3e4fb4a60564c9dbb4e2262d9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7df108efe065b89aa6e5d97a6217ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf934c3b5fb081a08661ced6cf5032670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef114dd0a7c76ec3f3d6b4a4c6fcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a959fee8da9134bb0f5b8f516ed445e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d44265dc19aabacd4fa5812d144a4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eac01f4e3641007f828d7d13c087e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e1e1a5c7398292391f642109f80ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d15c5c968ce0eff20f198e8e3b144676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f5079f0a427fc5b12663fe93aac8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d60152f54cb842a1eb6eb5f3a727c678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>