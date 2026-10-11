--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bf15492fec929961fb26fad1d4cd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd94a28bb2734d8515fd2a6107f192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f072fbf470dca3ea9e3a16b5aaa6c693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b8e7559358a947f4eca8a401af5084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c58e3b3a02d934388a14a73619f075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f20e474cd7d48e9cc0019017fe7edd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227549c5406948bacb8a8252209298457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b487f5730c30933d4508ed06b26aca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61d17642965650d6115078bc2cce019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09e24f98c364513f44bbcbafbbaec810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922594255a8787bf738580105ea3f8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a2eed17ed78ffbb5c4d0d4181026612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d6135f1da0deefdadbcb261abd25313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49894ed5837e1734e66f6f42631eb2f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbddc2e07176465c26b697314826a0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad18d52ad804dbd269253c99ab296716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00b779bbe5f75c6c122479ec6cf96717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba8534b74564e67983db0dac0690b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edee2ef95e2da0bc92a147e74b17d8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee2d7fabed6c592b7d4cbf91d87b1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac165126d701631a647a44e4c17cbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633f562b3bdf74bc3bf69e75abf97b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63d815277a09bc305e2513d42669ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb2ecf3182bb561a72c594bd7893d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d3d3ab8cd373080c63f3f9122a78d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377e43d5b9dd9a07a8709c69764129d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea3c1c07ce39c4b4d44c6d0537793127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690343ab9129071f4e430f242f844d9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf19443ac204ebcc1e84f1dcefb226629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f45172c64a9fb0b5f59852ee7f9faf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd986a005be7cb00cb6ae169d6500b3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eceaf06cc9fdd64ab65d67d7e00c5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af644c637315b1623b5550308a1091e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca9dbccdd15e1f8a2a90890da4ef0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d1979d6e418536402bccbf43f8a4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a40ed3b59f7df49e7b77fc7b38fcb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4530084c21a584d7b2b0b406be2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd9e90520464e175d8bfdfe0af1c1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b0f394f2c763e070abc19c6af97de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ef97aed14209062898d83c84d00e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291da73693877b9b9352ac0c9ea557341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14bd4e59bbe8ecae7c18d0a1db45af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a43807285564b0838ef1e972c0ed343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6554f5c74718fe5d8499a803606f7fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41881e37302cae2f2bed00e1fad7d22045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dbdaf85aafc8c0e2542c8dfd88cbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24ac228bfd1343dc4fac8e7cd8e4d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88258bc26cbc9c9bbcbca3192428f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1618238b5301195605a7e77f329a65e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a82f71e2ea08558ba45e258ffabf7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adf064ace04514b44f7f1e780cd5a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d42e67a9272cd44f7c107a780c74a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaffa88c971bb31b3c7e97bb30426d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8364d66e35f87329f02d05705b735454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd2b0002a0dbc449f34ebd62f94cd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d34f0ed0dca06edc525d1dca1ea8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a13cf01f3d7e6013da0d60df5466c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b2c3994cd9407497dd32325e1095758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95690371fb273151b792e9112d4cfdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67be3f595255bf40dec61d54189381760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b144be2347c7e64f4948d48702faa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff80d0f71ecfd50be2072da7c1ba65d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69b18bd41e421c467d8ec7c77548a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d13660b697703891333b51717208864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deb426010f4fa9772896efd94111fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f4a3fe92f4687bbddb46cdac6365f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ddcbcdc06bebd83df0ba56329f92567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8119806f1d92c6ac300c5ce3e5bc01b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb2a1c4496692ecadd25e9b855be4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5b6b544bf5d68025d21b0da5a72da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4d0a7a7d4bcf0123813d6494a12ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df63b4a91f99fd777718e5b3535dd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edebecafde1f83c70d27362be7e61b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0fdff810ddd8ceea2710ceb0f10db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee24d76b4557f934e2f02e7abb777db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46617083be339d8c9afdf49b11d18e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4c36d3abd88ee9d87cd948627cb4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d373c56312726fd88f20246b7edf62278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d0a6971dc632da8557937bcb9f21f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8db6e8813e7ac4ed4cc5e738b95cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06942d99c90c3713c8b13f5dd1b1336381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d08e877f423944a8abc762c49ff5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc850e29f63a9c3098e3d6c02cfda7f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b408a6c4a70384ea4dae6c532fc5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399438c56296290808ae5c7dcf1266c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d272f61d7a9679eb2cea6d4504d95586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d770b04408767b679fa773174269987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34b63d8580176f4be79e337379707688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7a4ec9c03c385340555cbb3cc4cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294f86c0fbe9a6bb0564fbc14b2074690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406597316d9a51b27b6e9e21cd2af3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2f57e1d96d50d69c919baad6099cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535e7a51ece43c5cd07e79d6bebf4a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b35bc051f5ef06764d448cc50307494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c1456bfbcf10e8bb2e3da827f31c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cef7a01f07ac3fc9239433eb39e5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e79a09242fd4329fa2e6f9e7837697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b8ae16802740f9ef76c35f464d42a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9f5eafdcfd22766c694cbbfa6d93f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0505cad546bae35ef1439233580c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370e49be2986fcacaa6580dcb31bdd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2cc211a02b368d50121e4f2466def102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442c0c5729b68a76cdc2791d0a29815103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec27cf848ce3204e8104032305da8cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007035d21b96047bf26dde7d468a80fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6383a4035cbea7fc668d586c2b6b47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb414e0e454e918c43aad9ed018182e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716240c5835ad6e9bab097e8cb829f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2617f1968664dd76d96198f5f77b878109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f70b3587726b43f39eb8680210673110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d54f0295acce987a57a63acefe941111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc590359597603d438fe0313a2079d77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa1a9be7f256dda5901b685ca7228d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443a8dd73d515749a0f77fc536b4764114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7745449866ee6dec7fd759781f8242f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8c3eda408ab95fc37d23fef76c860116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ce3d5dece7cb71fa820bc2d802674117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b376ca6e827e03c61ba5133954ad3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612391cc138b587d290da85fa9ce7d7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4556ca452b39a7260c851cac22599120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0acdca52ee87f720d0c869e7e6672e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b69d7f10403b7443b595b8af16b18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653856a4cc7b8bdba89a456d543cbb8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d507b6c221cc5658431b044c64966124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff60010b8ae952a955a756f8aa9eb38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2da6f1a8a9e7a20ce46fb5a054cc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156a719aefaa5dd10cb31dc70729bce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0823be56166ab15748a02435073a9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67909beb886b554865d3545b81ccb5d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941909e8cda5745cf8bc6abd23e3f735130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd377bd75b541f1937f31710b18936131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e4165f9c51dec68a6fa6730b51097132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9decb954cc968068b407c38d79b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cebeae0125f16304831969d31cd417134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23c7ac70f3ac1837476c6e58a2192f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e398830eb98f5991988b8fb5b413ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34c18e732d740227c5ab77d9d594d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236153470bc4620b8b11f0c6c5f04026138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f68bf4f04e97a8f8c930c26b49099f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26934e890fd34e1668f9c37755eb99dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435e4e211b31f05be058e1342d1ae4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f9fe40481b0f736532fa6e8490a16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d224abe755eead4d27023cf7e98675143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3d2eb794bb5bd7a94c8f2d94bfabf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473e111f67abc5b6fad90cb87b2f881145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f66af7d7014dd1f676466c0bd6c2d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e94398017e802bafb186fd568bba5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07b6b84964ed99c05b0dd109018bea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7f3aeadf7dc2604f4b34559823760149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f50afdf973d768b4f26412ae9f947150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b259232d22950abc11dc1b4bc8ded1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9e2397ca432192bfd5e6d8bc29439152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84afbbd1abefe2bae1bae90bb73b7c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb62bb63fb4ea97f7409b2814b233a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb737de3b3fde0a94aff082f48747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcbb80d081cb9ebcd9536e44ae08ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fbd311874610069d735a6e180c5e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21528f65a56fd278dc7238e91c079cba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b4ef87f8a3c498dc1cfd2a212245b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac60172d9b128928cb06020b15deff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db46a963f8901bd5316fd9f385ada1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c87987e26cd36a8f042d0b2efeb48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13fc9a4a28c4a896e713ed3c0d51f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5f70f9df4bf8ce18fd1e1edd6108d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f8a3e814fbafbba7a11c83ae3a14c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed71b1c18344c19468ca96307d542c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cfa5de322a00e637e796ceaccb773167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bdb4669e3b1bc632e11061abe62df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f036cd90723403dc8ecbf4c542c3740169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d485aebbdb4d388ce28203c1e608bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4e360b3f8dab479e19ed9abccc043171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b57640201c96edf1cd339eb0d81679172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0585ce1c0c256e9ff788f307a5079d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d38f7e5af19886bc80a8a537b926e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c7cfc439a69b38a60f8959fb521d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0c3a46ec7c26a3a72a2a9c9849c52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd6b1cd295de34d85dd400859e279b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c4c9bc33bcc8cadcdb1af81602e5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21ce39251e7f1c47cdb95d7f01c12f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241669c9f722793eaaa6c89b12a3f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713220d8adc47b37205612852135b3be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deb9ddd5bc7458a4f4944e2d625e19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaec2a3b59f045e9d1c836946495cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddcde6cd2d37d917811dbfc26ed991184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d4531f77a53c0bbce9a27ef0c93dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5363ca7c9a1ae764a2f993a038f8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daeb6b4f7409cf4572f3631801c061187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b85a09a3e7be4aaa5d5e355e49ff9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd9201657f1dd73b7f96b2d05ab4c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e274cff7787045b8972ffc680febb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494621f61ff1023d3d08051b3f5dd82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5e658534dfa93cfac3a92a8bd729d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551c78db1aff38111434e593611bf95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebf9d5d29dd40c90168c35f5aeddd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd814cbd948325a25544535c711e08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790b07373d5ac19ce3f2b94736964a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d1bcdb2e994187f9b637439e9e8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d216fd61b04b908cea67ccbcdb5af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb4d4333c2519de559b7679e02bb54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b6bd5b554b5417ae82e596ed105c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad946f2f0c32cf02aa5d2942d2745610201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78348de95907336099959e6d4b5e0ccb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8c3d482bdbf932749c28d0aa82dac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b636f7738d36ad6c1088403f482b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f5747e5faf8a36a3cfd36bade938f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ba51339c9a93b4ce1f5c0303b1072206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9123af20a6d0aa395da8d538fa054d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c86fcc65d273106ad1b54a53d867c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb7118a8da32bedb8ca8b45ddf1c84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e2a30b00ae069c9d36289d1b5c317210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae82f77076240c85df030b14877741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668190fc0652f7a602dd70dc5b113a46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266540962c852e570ee3c43bca65245213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9baf33768fd66c2cec7de070f88cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2f1e51476ea0eb995e01534c024cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf4e8e97f2251a440e69b47b35875c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcec78f56979074cdda3862d5f9f3f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60014d08f7884c0c39aa3bb7acc605218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69204fb90664f3d4b4657cd90aebabe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0d06393c6ddfac4b1471467049bf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966783c086a4658bdabf5d6f7991942f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea996d5598b0aa000f4961629e2039f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314497f707760660f3ab830113a1725c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed7628c7ff0b05faf9cd168677dce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b17cfe0f0bf096ef30fd705f17162225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1ad768f8ab73c15d10bba6ea5c615226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec389c58fbad00e2effd7d8f24ed2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ba2e6ab20cf508a953b050c1a69f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081490f06575ab915bb044fd70b61882229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bc91a13147e5a4a629d29b769f941230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60199643cea984db477c5145c95574231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34187fb30bc1dc83c17713695c9bcd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319d9c53a21e19b9970c5fbd105f9e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02b7fe3fdf617ee5e48c69a6a6825d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fc9747faf822293d7389daa8f1590235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be72da80b1d9fdd1132a5e1b5d1c19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef86e4bee66cf20d8bb710d8667938237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8369fa032d0ce20e8dd0024a316bb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79458346ee120366ee214a9498596239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236804b0aad1b170139e115128899f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdc7bf9cfec0bd5f12d7a9aeb9d68f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea646db685945acad8508448c3bde15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120bd89e2d0781587c94d7828c5c370243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a8f954f01da23bbd0540fdba585d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d306373205737bf6b0cea173446b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc35e29bfd00abd267cc9402b77df9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d3ec9bd2d103b83d140b36c4d9587247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26286b4089fc559d93132dc01cc758248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1994552bb5d1cad37d3635ff4140e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac3878e13efdc98eed721865124f41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96917a691b7c34d223f9b5a64c04eeb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a702f6f0e818a2567b5903b32d3e5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e8107fe704607e16f550713c95a05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f56a9a15e1a5c86aa83e66de0e1a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dceef6059795923a9509b80e504e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202b59f3df6cb6175c84e2e4d30dad1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3889bbf2e84c0a78295b4e79019eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1567a63285779b7652ca72a54ee340258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f1cdbc36a7d14764ad440177148f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0748bb1cf80b3429d9ce5b279c426d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495498f2f341b3dba9f3d557c71c6e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86543110e219b97c8a1593aa85fc4c1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c519c978c9ab5491e94a648748bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f27ef4f2d84bdfa88972d16387bc1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec2c9d1c2fc779002a28a5a88862d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c094249a3d53340ee248e7b9c19a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899ae670170f46a68c3d02214f90481267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718087f6de34cbfecb3971e352b25ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7eb00c196cbfd40914429401c58bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88af7562cbc76d9872ab36198457f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde64d92cf1afed2a7855e7c7104578271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dfb323da1c66ac8c93aad38d91f58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865094c57f681f0b84db6dcc9436d19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cc156e175b7229c98d88fe3a6bf69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e423de5d37df734bd135d537a7e3573275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3d4c5e2cbd1c8d1ccb8c6e7c2c93e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897641b6a61b4a6abc36f3126134d0aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bde9a4d0b407f62772833f2262971278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d024a5fcfbd363a7e3db4664e4347279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601ba51be1f532d605655c2114745cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff27779bdd5fafc60a93ece534ed34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb1e80f68e72f4c05305954aa7ece9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f3931f3c4b1cc4cb1917833e30f3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b8d490e64129210aa1a8116af5d80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6415d33f2ed5d1a5be9aa57e105a477285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994e39398021d3d1a876a009658159f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe85d6935d87318375df68bb743e7d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4a7881bd3fedc010169c3a0a2da89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daa2b8c331382cb4ccb09c9f69c8b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d760c80e708d6fb19396ce7b171795a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7c78eb08232dd154ef4f9c42ee4c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8273ed39537156ea6b66b3124a7a8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925edf583dc8edead16fe6f29834993293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d0298785416fbadc1b2ba3bd10af1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da1de5401243587757a406d4ddbeb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80393f1ebf483ca7bf98a31af81c32c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f047d95c1a549e02b69c637d0b3bd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2010577c069f7715c13e16288c1b9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07289c5c443d5d4d566fc364bfa82d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea509bb2a05a787ed578618943093cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a19656a78ec93052cb57a37b0344301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa408caa1842541946c6a9c6499c744302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d025284d6d5fe9bc4756b903f491303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc32371c91d5e3666ed13b2bef8cff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5427a6d8cd5abcb93d48c71dc7d735305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0359d976f36804b629c442504c4dc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad7d4d8d9e84e8e6c907346376ddb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928752374cac81ffbd8f54008fd740a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dfed8652d529e79a6da8bd95aa249309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab909c815fb8041b1545f962ff53f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dfd0e0281b112b3467644d4f8c68d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e939a145f5a9ae28c585f5174fad40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db32d1172600b6a7680943f6921610313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ac5787a13ec7ed615732bfebed948314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58ed0f6eb10f0e9a6d6c92d3cfdeee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147413eab723cbe31e56c04df471dc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c28af020dd759e37fb41ad7dadbed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa6339757d9591da8caf9eaf9e4da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e641eb62102aab23bbc4406441d6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e612fc8aeb686cc2102ab0ef7aac27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490cb47a8a012f05dd52ccf897a8837321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07a278957ebd92dd5c0cc2e643da68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa639166c662e195fabfa3947186613323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587e3ae850f1ea5f738750021cad8ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc925c17e653437f52e21ad1150d194325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbbd521f5584674e8b5a06258bbfb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5bd35161074a9fb116bc42a8c114327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254179bd965883f21df4a7dfa46e9ff4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470204ff00da22b2aa8b2ae72ebbaff1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5888c6a9578cb9560a4c55a9ee51b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f248907196c10d79fa6b29c3f4400331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c601f37d08b82a38ce730c82b8320dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2a389afa00aee3b631b2ff560ca9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31bffb723f59d2f53deb9a294e43ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b7c015d06ae3c75f221ec0c4f612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa5a3ad8e81165802d6632d883c836336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef86204ff0d5d4d51662a9f580a583337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c51ae3a9eb2fc81033fdd81b62ad94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba65b5f9ab77c9644955be54417fe96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fe2a19a76c5222477e49210a97a41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb96d5d7afcc35ac33ae1f366ba0878341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7281491dccd859b44cc404ba9442c80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670f51ae5d4261370542f9f6ad8c598343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0520148a3aba6e9d905bc369e6a3e87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813b839d14df4414fecd85e91bb1b2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4eed2f79c3bfaea2e1964ed5b69b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc4507dcfb02b2974aad6235b62d0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c2b3ef933fb363375e7abdf37de1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd845391f4b2d99ce9b02beded9cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0e76dfe6aa90a8f62a351b7123297350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e7e308b731466a81567f4866fd0fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2481ab48adeaaeba62b049cf7913b5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bfaff08af533fc79e098b88060cf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845e52d81c2e2394906ddfbb9c8da27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a86e41fed09327f20bce257d2af814355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c1b547459bbc796f6d9bffb3fd677356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0daadad4072c2d91ecca55b367e4e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a5720bc8fd2d2ad4f236469636342358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d8973def6174a66f84d060ce45bf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ddb41d6612442f2daac0070268a5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a3160714707aa12c34baaf9944bbe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8d9ef29e95d9b3c358a75f7edfeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe9d118b786e92e7ab40eba9d77f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920a1e851afc302649cac334b7b395364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873a102ba4d9175d8fac3eb0eb758c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff989d7e4ff8781abb21d4a05bdefc61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74c997630cf72703ebb8e2b7ddc7ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871375a382a638865a1ee4a26f7083b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b610401e4c6635aa7d1228adf719b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2c472edf6226b90ee02d1bb4ea368370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e166e659539cdeccb65b26c1b93bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd9af21f465dd237d16661c5473a6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a512e834602247f2bf87205487b4d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022525832a7d85cc9f11cc4c03d83bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4315f4a2f54a2736f440777863c4bcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd1cce50a87b6993fa9bfaf19ff0ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac52672b6211eb73e21def21087dd72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117416bfe415df035364e0f389b8a348378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d58d8126d7c546a6eceea58638de80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522403fd32db212c6c83387d45d9993f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892ccc48c8879e11a5dd3718cad0e61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87599eeee20586cfa6898598f9e76e4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825bdc5c2b6816cf1652dc34f5255d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5adfd71031590215f4ae173209b47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd0b2f5b1f0aa364f501e7bd168d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f45c32c1bb8cc320b9327f48f9dced386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b3f4d89fc28efca2be07a23d6fcfe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927fa7962aad2fae6fab0cf35dfc17c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f29a228f9fa50111a62d2e5b2f51cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eb7ebaa28fa1d0fb2c305a4a883d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ca75443fe6b54c0c338c973203db4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf30961b97951b709185914a4f3fdd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0006521161042f7554644f16b3ee13b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362f707cbc2771e5befb038a870f431394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7120562628c315470259cf1236f0c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1e0568bbc54f99332cb071985445f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0669a1692ff469973b416d00480e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b401e3828d9456e75bd365f8763cdcb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4b004158b819917b976efb649041c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a522d5b60c6ffa6d6a77daae3c046f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd487b90545f52e3238a8bcb92def401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c29b527c45a124332466cbbace8b3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd908ceb42006cc8cd19f8ec1380f48c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa478441cba6a9d28d7a0b7fa75baa4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb027569332fdd11df3019aec18b3080405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f952c4093e534f7fe5cb27f901ecff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58153e1c73976257707b975c28d599407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e17051b4ebd0821c7e47f966c271408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb85232ac0522e864bb0b2179ced002409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4090c3412dc6b1761ff204a3007c6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f02f8910ca4eb17786857ae5fffdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f35c4fe4ab2e562232fd441d4b48d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e8f2d8a5bd8684fb83ac89faff055413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a43dd4db79d9287146c887c91d9366414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e4047de141728359c2ed8ec5f3a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f052bea53b1b593b9c692e531ace65c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72993e0c5364a77da8958315ae6e55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820804c5125542aae3ecb3adc9adc03d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb545bb012c6e80b71a70362750d4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878d64a78d487ecbcfdfd1cafdd08fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6f8cc8df4e7d15f99fcceb1689911421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3868558e047d63978fd119b12b0bca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1cb41e42fd290aacb053260d8554b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07cedb44a83d072a2b63c04874df62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd569bfdad474343ae78643d0e986fb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71398495dfb18d1dc8d93c7dc11b5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd41155b2de25170b34cfe0e1ab6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb002540b5f705d390da6cd8a4ac93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359cada5c7be019fa2ec8007a2953af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfe3b122c3680ba5107c5f5beda69d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63fe3ab58a27290e8b04c6bee25ce7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9493807f436c507c1efb84245f7078432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ebd3c2979c34bf86a12bfd50681b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35648e2827dc25a66e29728e2253ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b56141fe540e46fb674c40c8041fc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195fdc2ab42cee9faaf368f1ed9c1e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b216511a8c887d984e120bb9d28f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb25bc27c4e84687aecadec4d8ba84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb915d886606950876e9b0091f6bf82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb864c1f98d7e9ebc77903da3c79e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab1fe7cf61fb3d61cb55b94d8ce77a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767340a1dc091a33f7eb856a52c6161442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b6e4a6ad73fb4a0a27f010d42477f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd777e291c37f150c5ea4cda573f8ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b3f640a3f9a1f4777d9604f6d6d48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d62d1938c2ff8d3f3039823898cd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527435f951bda9c3d337084a9974732447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f13ce2227039a6337658e338f3b4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f67b33da222140f374b382ad9a98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a79deba623c5b8935dc7e9ff5b6862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18c8273b3bc322be5c8bc8ab6ca574451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0669dfd22754983e4a0a1da8a59944452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1e2d2719e6100ff545814e2f9aa51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e85b98771302ac098792fa7b84e1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87996238c60945034d62bf7b72ccdb4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7956043128734442dfbe491017466456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03cc1527f8d58cbba03dabca442305457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33def472e99068feddfb80271d666a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530966ac40c8874e4e5d4f9f50b3458459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286007105f1afea7caed72cfd5a92cbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a971da70cac89fe6f7a142eeb2ebbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33efaf17e97d98482b0d92ba3bb27a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70f73ac1bb536a53bda8d89c1fd5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d0e3307e2b0277e127e1d7e4b7eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec01fb2c2813e49eae303dbe6fbbb6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d62cc28a9ec8e5cfa43bfe6f0b759466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e30e9a01774b215e24e44e72bdfa7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29750f61584daaa0410e411865beb2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53903cb6fb8840ca8197f835e2a73e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa7afb3e95862f037698047fae3c73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717566037d5aea243e5e8f1965b6f39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2bbb70fab91a396d99d08cc86f4c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06a8f77821e5e7b20a16e830d92c26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76624539e11373c87d9b9598c78b13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37983e15d79e53675431aaf0da47a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303593172238b4b9d59185e9e57f0011476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcea2402bb6a3b7a781d63b7ec967e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680ef47a29461e213850e27d2e25862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec47757611fc63ea54b3a4a51c2e6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b65fd37a4859e7713668fffc9299b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5df757e89d27c1c2f83a990d24f15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94cb6070792bc377f7475e64858838482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb36eb0e285add0808948ac6c10b287483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad272588a393d0800d154953863be7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f65e4ce470fd4ea854d9aa94a72f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c520b2b8d7e6debc05b3843dd767b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9e007c75955ec7c97ba20fed133e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738910005afe10cd187a26ab5cf9d6a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0202af9cd91ff63b843e4fc069b6026489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a2a7bacbb49115b8a5cd08943b36d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518873e50a28b71cf51a8a2a21bc7a87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee5193501e2ded991a7ed47d268077492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb211ab158df9be789ad48b3aae96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a937a827e80ea3655afc583a1de4121494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490377ae733522a9ef6e1a1a88c7c425495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20779170fe114e7dd2394c18555f502a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e064f7efc5a69d0ae95de9a698b8f00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e351ad212db18491db2bb7da61350498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cc70530c0ce1f6ee23b29c9f6e4c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa8f255123022010435072630dc09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758022cb258645ebd6d25052382d5c81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11b1848ff2c907c9689eda62a85d13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bc82c2ab71256760a01c7c99ff679503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228618f0d367321082b4c1f234f9976504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ed2f773cc76e01d1076aa7116704505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b3bce9525ed398b9054a114f5a630506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2b340b67dab1e02c91879da6426cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732d7706a8a465f4bfc3e553b9dd945508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87644f3284d1b72dc28f2a0767bb2e4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751748dcd1500717189e2d22cc6e2aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed72331b122edec85bd0dfa223c6ad6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa55ae7b42c34c0182d3c74ed2b09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35297452a22bcce266c5cf3a19e977513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec483c4a529ca7bca75e3d72ee57865514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05ecc17585fcef7866158b4208f531515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fab53bad1a1349901016025a72766a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484bcd70a39bedf13f0effb94b66635517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d35b63d8de1d13bdb0de65597736d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205cb8bbdb35c8f2d3dbdfd143326ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f3a85967b97c73a65736c0e65f2cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a00d01d98f6ecb17ab5f922307e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf6618832a1b51ca7c60fb63843e36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b483ec809296d3733c84fc6b4ad82f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f9dd0e77395e3f08395b8fc99eaa0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e038a21d9c6407c168f33085ab1b004525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877a1b43dc69610e9d445a27f279f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319235b7b50fa4dfc3acca8258b05760527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a6b67f1b19525efac3f6b46f7b3f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd522c5246108f5696f2e9f5a5c70f8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153f1209fe62ffd39bdf717294622d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc11389d4137e990964ecd081d43f62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a410de603370655b861be0725229657532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d883e1b0d880d7a90b20afb5972ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d63d9cf65c9845dee21caffed59d40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365e2cdd323b116c9b2db1e2a620668535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716f6e07bcb4d79b74e59b321b4ce91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749bd099e639292212a8c8576e033c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541f5cdd0547cbd28514823f16a8aa7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb60d4c777e448d94735099883771539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d263ff6ae0ec9333483918fa602df25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade2901b263e6184d488041a3de3454541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cabce2e4cd9339bd42cc915d9006d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bf59f51162e18abfd0b87325151e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee8941e5c059b9c5408e431706159a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced539f03334ca7215872ab01b467a58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13fcabc833d5be15010df3258406de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d07189fb0b2256498593411b7b2df3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2523348a764187842081f19e54095548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb550ffbd4dc798a5c11e710276e61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08497d23ca3815bd892125cf24eb7607550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565b016c654184b664b22c94944a9b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf98e1e5953ddd134e56e4122d26bf6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58009d54147d882aff992604edbc1086553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb3c1051e210662abc4695119ecf15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695b631c743ae9399f468b60d1c9316555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da58cd885f34113e1bdc4a64ec62e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4403e194a4cb0622e9d6c8218abc85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc7d3723948e7e68d092441a1f7232558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1fbff16014fe7a55a9379310707a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ef6f4c10bb43095782bed9a188d3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab368ca3e4a62d6c98f20301aca6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f284cffc1a9034156573fe15b895238562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ddd1e24833ba058ff13414c8e720563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22dece79fcdc49f8a0316bd1e95d33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede4c811289d583c1035f68c4a2670565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baca97c9935475978ec486758de61ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dd407309b7e093425db5bb1af3182567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4f43e00898a7b4e5f2dfcdf389f8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc323c6832a4ce067a14845b8814f854569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a67034c2f2d33b883b7d7ddb04602570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b58ad9f5bdc2c4ea2fb223b27e2ca1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e676633ca2ace49c1a925a14c49ca5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6debc808a8f4c01c653e35e78972a56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d709a3bb42b292419ff1ec5058ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f004bc65b268a5edbc0bb0e710d42c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9795a5351b821f1f9dadb87de2122576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4dc2adfb23a090b9e4f99d81ad47e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db834610ff1e530515c04a579b060cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b190c391dac77144728ca22103f71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a503cc4d6fb51c938c837091c886c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d922e8faf58a8e275622340f4275773581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1da618d2fefeb0d7d75ee57e73d5e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd84c7c83173e156b6eef5e86e19c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eeac1e78cc9addd0bb36cb202ca7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb65698f60bbf7357722d4c18e53b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18067bc19bd044bb5b0d5ecd7c32b192586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b05162644a4184941c2a065c4403e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfc30c193908b2b429b8c6c5c6e10c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b15f357e26ab12726b4b73f02bf735589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549d680912948033bf6a6cab58c998590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5de5692a5ef9bc6d2d7d3f801a195591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658251b055a2e5a9efae4bbbc12a0f2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970446a276d882324c001d2f81433dd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b2afda430a980ff653510fe520cf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88914ec45e986dee732160d48d66803595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea46423fc50020e2ee6982a535d2739596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca78eeb8443c85a992dc82a7fa7944597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594db6193dacb6e610d63902adf4b9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b8da9b7d1614607dda24e5e700371599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709c0124304f420d97e96436b076310600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9b0888714110a00b04c8fd309b51d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb4298cba89cbd685959ecece0ab80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b23427dc4214530a5b73b786fcf62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e972275bef537126ee65823ab8fa26f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c6b3a1bf303d21cc80a949c40b38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455b9854c47baf9a0b8688d95b4c510606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c106dcc44dea8a69d01fb5d476b53c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aae73ba9fa4553281c1651718e0626608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e40ff2641bc5bc83e9fe73c154573609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716cb4a06b101ccaff8391cf72809bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c35602fbb500cd4394fb2758688ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd40b09e856641c5e38b4e11f10888612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad93c793fbed407a66149f14887849613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11553fbdb33b8a7adddf5cd0e66bedf0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb7edc99452cf446b63f8ebde53e00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580b2b415a00f92b674164cbd26880616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137d032bd1202f379560e5480bcef9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30196d573f8ae2f605110dd13d6a257b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411c2f4619c1b2da423aa77f83f56b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93373a6b0dd09683363fd2406727927d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d1191286799c5d425f9b4c0731039621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a5a6b84f829a6f847f9d10d266e62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ea88574edfa741f04e7abf8cdb954623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db676b0dd8872933761a9ddc688bc513624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ea1f61042d9b8909a5082903db836625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adcd82a73d381c3a974e0c52b24c88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888310886533e694a1d41c96d01c854627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026ff6edb99e007fb348796fb1cc08b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baed3e5f9fe4ea4bb20a13f106eca9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc7d5a043bacb62c8d77f9af42bc61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f732d4c35e1717bc1baeba90cfb895631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ab6f87d4151b1a911ef33b9d5de5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d15643c5f9e6d601b6ed7d5e9b1171633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66b6dd99b13cac0b54da5d07ee92c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927bf5ada95d5b12551bca95040175b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74cbf9e402c3a7ac309dc8bd3ad133636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dd12f515485dcd13d71e68fdead0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2f55c5b7e3edc1a36052b5db5926638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488dc0fbf1561d9065df42d84c9029c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613f1d4e923feeba43f1e6ed32e6bf2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cad26d801af051c9674b890d60244c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ede10af05c76b36e2fce075377c70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f7e98c9a6b494f1089120cc9ac58a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6920a94e5a699411cc487d593ff7c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524afb4b1314368683f45156bce4376e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d50faaf8edd2927abe7eaca689bf3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201e0f31caae4e8f4bfcbccf0544c33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403adbf1382c01b3cbc34c922a3dfb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1cfa084bf8f699124e9741be4f62e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e23ef377621cd176810a15f02f3f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3fe2b46fb5145cdfb860e04e87fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b37abd7d48a34740d3f48732fd2d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1019b99ee0d4b454a6b518fb8b25ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed169ecbe9ee07fb3cb8482271a4a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538df5795273dedb914ad7caefd62b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb16d34d01028b5c06ac30a996ad6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5e1d9bc2f855ced841d8a33760433657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac6cfa4e77e153de74d83010d94fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe54076cd412ad7cd08406cea65d4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9914c8634cdaf7165487af1afed2cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2ec8736aa61f7d7acf5cdf52becfc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34eada959bd1eb9446eb21a4b6239b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2f50c38df6386f9be32e82398d2b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3c4c41910978fc44f08d53960caec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f2659a63680e2e4a3040ced3715a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c42b512ebeef0b2f0ddbb16ab79d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070101d44dd51751c46902d3bfe1910667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55b7be2fcd288e12ec9fba7c2e0d19668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dad070dc1191d5cedbac182d823c8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127a055353d3f4ff1fa848aefb6ccc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333272145f9ed5ccd6826c3013f541f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eef89d996b3a40acac80c44c2e2a44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8d0f015efe7b7b0632947c54271a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc841110f023658ca14b0ea10f02e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c892576680b39ee4b456e69cf80ee3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe7cf7d387f6abecc5354a782c2fc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723f746a623410b9fc1302a07c7731677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ca77b9eb38cd3b0467fe099de701a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadd3b39c5ba08193a3990e7f3ec842679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d183a11bd19703b461f2438e74ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200b558e481bcfb795b2b019ac3010f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fbca577af820ad12b7880ba7b77c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242ed9160ce7beb4bb596c309134d2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878a1e82acb6db5f7dd6cb871822f51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76544e43edd0933a546842c5d48716f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256cf4cf0fcdd0f46fa89fc916bdf68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e88ae68c334468baf47b4796cadf0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e069c9c1649e7c261d69f5a3a5b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee880e368a1e3490e637bcba4b6a6185689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af9603a86be8f52edea507ab4fb81e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8ea5f9d4e8d3e079514623a3480f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5899a55e92338898c2ad25aadcc9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcc124c74e6b7421723cf31b2e0c18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baf6196f082b2855351bd549f9bb6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a5dde851982e40d68cee5107ed75a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bdbef7cef4c8c22ac5d9d542353ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91eb20598de5b6f1d644baf233b105697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59133d6a7039f679d8ec3a69b36f73af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43234e53fcd20681ea7d866e41b9d177699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bddd15a1a86423d96f21e95aa6bf1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceb9404587a5ea33670edac76e47a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a87619456f5189f2120013f3ccda0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787266cb0e90bdd6a670e2d7a9a5707703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa90009c62c8205f2bcad031dc050e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d287ab40bc1583669e5127fa532c7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f162f374376f1f50cdafdfa4ca206ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4d5aa1e41981459600e7f6ec7973d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd14ea94f1504e2957639a12fa7a323708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6481dd0018673114f2ef6cf0ac768709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa34e7c4cc8f2e66e480591d6388df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fcb29baa32822ca3be27521f50116711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a0ff31c9d8fb3153bce3fc08f136712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025414ead7cccf307754be202925072b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87343f2c5d204618efb89412bb661c402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1e27fb9388a5effa82c5fa5f7b4223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad257dae8ac56e0506822146c0b66a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a8a840c9317da695b3da3004e3b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f3d4ab771a32f3681c8575f9b79416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11359cf26710dd8c8fa6e3acaaefa8337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee2e3cd49e03c78967aedddbf598788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abc7b97b698e38607b959360220c6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f71a7b379d8908fc20dac28ca8da710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ccf76284e3781574994b1be6ba3e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e76691b84dfaaa12deb580cad62912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82acb1ad56f8f5cd813e63634742c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8405aacaf5aea578a49478b9f7b053114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414e9523ace00f841917586633f84f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ddd47aa27e18fde70032967fe8d5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a7a29404b75c06457fde24b1182117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a4df0db0137884c1513c2535743918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba95a15605c1b8fe13cee8a731be519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6b6397713d5be4161e42f83df2f3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5b8639f9e2d17d43469d58d677efc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1267b7ca5f37e0d3b090d7e457ef022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72852a5a7739e4d38b9174b3ce68a6ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdf9314ddcfd47d7324d9d85064b6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e914487adea6ce726bc680dcc05fbe125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6101409d5cabc582f4296147796426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ce30b03016a2b38594dc606b3944827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e9618bc278577a9b2155b3f2daed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892bac3b37273c3f181f312ffe3584029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272b9001b23e34cbbb304bb982acd5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5717ea0eabfea26726a1ed85fff63d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642abcbd53e76753fe9179fdec1d992632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fa8a23416633ce7689ba6d17d6dbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8db375d18f7291a445787241d57b1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7971f5c1eb8c055200dc1cf8ac71ec635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87199fdecd9041a88aad13a8bee21eb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff35a25530820334668e499612fcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad32e468aefc8dee1141670c56e47438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed393248b3f0efe053c53fb2110867d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd6efb714de6ad47933270b299e8e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df1ecac149dc2aea9c0f832aa3a8de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42e3c9130d3e1ba41040ad568832c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43fe0baf883382308ad38bf1afd92b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d0bec66f70d9f3349a5ead8642dc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d282de6731cb3655b3adbe1efea0e1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d86a9ea62c82e19dd9bb8607605bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f84b722033c7eaa60747c7d6e711447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a27cb6744b335bdf1404ac28da33748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74408ef448683a950d44e2f4e9db0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1961357915c9b18decb1cd1b8e9e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149248e82de7675cf2b0330530abb1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c21a4699ff21307c30dcbe7d6d5f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4211e49eb831e872260899c95053e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eed03f79f986e55400e8c793a9abce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fecd5323239971c3fbdc2bf01ffc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb069f3c5757ecbcae0d2effba75b0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020b5de0a24470d18266be03bb6379957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3484793b5685e64af2053b38f9ceb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11799cac5e89a56bb3682d887bbe2ae859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80385fe97274430108741916ac149860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e415949b91828aff7abd48bd8b037861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157df3d1d265cf2a53049aa6159d2a3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d84418e9ebd4ab0fbe0ac4fd1213163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af681cd754e715a5eaac738e91f116ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6db349df62ba41bba7ea53c46e08365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dc00bb883f52448d590a858df765466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afed6ecabd6477c59392a407712a7ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a32cc1101a5472d56036dea53607cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a308326fd11bc5ab9c4d3027101269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e25a5b6b5b2e5226aeefd2187e04a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9701715b04bd467b2ea3a93a27d4da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c7a207363c6158c435a0d4754224672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f892f005759aaca24c7d820b15437a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85026783efe4c945d3d0c3ac6c2b7a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c8a8fe7baeb4751517af651c72b9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ad5bcabc6bd1098d34be9e0ab9cef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc489dac979c4ace93fe4f3b4032977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3106efac0b6aa0715e13e97beb25478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014e657174f4d0bcada1b18f1178ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907869db83f6c544bbcca15a357ed3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f160e1a797b99a7e8ef87b027bedc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd2cf340e843daca4353ea6f5dba582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b4add15200848ca9b59ff2731c83b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820cbb79d7e872e159a6dacd90a1ad484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2569dbe82db70a9ea3f67ad9a96cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7b119e931f3eee7f7e5553e46912b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8657633245b17ff69a54f026f85b3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee4d6cce3b9ae3f881ddfd53a7a4ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e8ed527ac9d01ac03777eb0d110989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c509bda55ef8464076a807063fa5a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7952f96328003134b8169501315a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518df1978807a65b7fc2747a05e8c8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125b641a1931f7c410612006328df0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258a5b94adff02b780d43ff9e627aa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f5f86615cbe59f19624dbae53e13695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904caf650675a19dfac9a1aa8cda96696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe315b7ea067135cd997788f48b52ae397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39533bfcf3f05fb982648d0b5b275d0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9978e4c9221238be85b4ed05c21669699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144f7390207f6ea18c0622e6d1ac3f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484f5fb5c951247956533ede58f6442101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c35876ba313dc51f6703b2106c43fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b12cf0bbfefb19389e9307e3ab186103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f31c0423331283d913e586dc33fb58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0549ad1e5987aa9766f12b6f04af5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488750576c86a3fb055cf0af14a0768f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2981b006117c867d40f100d04de363107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8d4969c847654af491abac05e8d26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c315fde1eeca8d8c0f5eb01421243109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f44011be1484131d00d61a563df60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3f97dc81ba74060a3a2560caa7002111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd4b7d58fd2374dd46120e844b0d95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec8d7a790ad78ebd43da4b90a4361a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a96c81ba04e7e40a8bc34202387b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f0732558c0a548bf04823da42a052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83794a5cf48ea7312d2a4e91bbe4eb82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517400fd071e9a0136957b9d1e9f0486117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13223f8c8669bcc6b1eb9575ce49bc07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964245305ef4e578bd40708c83a23bf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b3d55735417c68172941fca6bb5e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcf30ff74b4630f962aa3fe9f0923a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d37acfa09ea98d09dc87d4057efdb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe954df54d468919fce3826574fcfd10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c21fa073e9f6b80e0a203134b1fdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd58b5bb0d0d5d92e3b07155c8c822125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe6f3aecf69bb71328841a725fc40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef029bb3dfd50ab55d62623982aaced127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1eced57f8c143a4ecf5c19ee587dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e94191c5132b6f61977d875eeb9ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dfe4071428abca22cad0a1d0cd1d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e24c2fb849e35fed185efe2c8baf1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912017503273ee0d85ad74a7300bc3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094d7ef4a8c75dea44d2d39dc0a695e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc12a6484cb0b4e9429e08affb8a70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e71225da3a54dbfe293300a8fe14b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac244a128e367282ab40c5e5228e9c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5162f9c0831932c20363685fee44a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4c53c39a33efc6d0233343eb34be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f0227ddf57beb90412a4456f77984139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf75d0f320ae3e2c9ceb168d2a54bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af53caad9aa84a4e97496992b6ee80a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ec0aa58bfa80f085e46105759b8b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f07f785e5822b3e96aed92e705d52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d07ff73bae4120a3f0f46f4983f32f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ff38d68d528c6b1ccad7b6d4a484145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de7ee2690d20c2e63462293bb0b3bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bca164bed4c4eea20501c1161d1308147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8482e76399dc11fbc9fa939ecb87f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58f2e9de11576bc393248def566a5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee8570206f957c17e7f67b6b1ca28d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd635869efc90faf442dc958c1fcfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0e30447d723b2c79b098d845cf2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fe18daf5f4cb67953ac76a87499db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c966a74ead97c20384b4b582cd8974154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a34d1ada6e9c55266010ecb95f2257155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060a283762339c32618dc042e33ef1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20fd694c3907dcb57d0f0ff1d8d9f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681a7c310ba2c867fec69179b19093158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec52c2fa95aadc9cf2e6db42c6af04c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82990388bb6506a1ca0a671c6994d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13a312bcfc3ebaf20add0c9945267b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d7c65cc0eb83f209cc376e1417e89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb46ed09ba66dfd35a7a35adbee1cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485e70cccf046ce0ea6aeccb018bb62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14f9438a0bb74d4a5aad2c1e1bc4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e41da78c357d517fbcef6bd43d461166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9909b591613a2ec7cb27e14b2bb5808167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365798af1d1d1231f1399f66a7e54fd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fce6bf89df6343a935f8288c8ba6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f077fab7026bc40c3c35c0fb6298170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c4abd097929fb584cfd6a756865f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d346d7929ec8bfbdf048e2d106513172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908ef084c71e68e3f889d89ac95fa77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea361edae3e729b3aaf82782e354b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c53a026ec043a07cd27609548806f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf5ee7db2065c54d0f4888f3be10c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d925a30cb50d801641ab8be03482843177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3fab10320817da077b7b8c3ab1b49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635760565c2fd24a5390727cc5db743179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30951d5f215a22d95df18de0df157be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072ab7143d51fa73f3b22c503fdca87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0775a0bedfdf24530946166bcd006182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04727a25eb0b57fe958ab23bce8134183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02785c33eca16d0f663689731df88187184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d7c6408907b6d58cbd1e6cce80302185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf866cf8263d7b61aec83dc6305aa23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34aa821e80aba4bff6a7809a2b87ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee929f3aea5a363c083bbd0cb84c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9340f57a63713721b32a1e722233189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93795b45bc26921704b3e37dcfd7ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781582f5103faa38e53fa4a31b0c5e47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d4ed30edfc45598621cec1ada59c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea63bcf10a7745e25cccc41cc83af6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ab28a50c133a961161b9cbfaccae2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181a8ef8f462e89f105642e3e233af9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed293ff9177da624df517d2728e6e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ce6f98ddc7cf02ead9a0d01f1b6cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1a9c2bc30154ae26940c67506161198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f27c767537a1c81b2e1e966ea2242199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b62b8e5922e0a155ad0dd777e20d97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa9c023d3f748af7437d03761fcb77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96fabe2421f8309d3936558a10b4d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18526bed94868b4067189bb248f862d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb6688c82ff8a170506306fde2197204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e31d1054c05524d0b8836f53574797205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd178049f4d3121418fb6cb35d86a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb44464e68707fa1391dcf3ff14ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd0a1a4ef2a31406f0e6aeee0b490208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89471f95419deee8fa43440dc8c72c9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45b73679667d4b3d6d5d30edb57e70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001531eee1f1e9a51e07858b23d4e476211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59879a4582bd8ab7745e192a0ecc1d88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7506235dd7d6ccd404328950d9255213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f6b4ff9a9872b2c207c45e4901859214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729417664a9521d1e8d58e6b8737491215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62d2621723e92db3f71a1cd30f4646216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37e447ab2cb0735363d418f61c9b1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96bcce8638bcc0feb2c02b82e1eac2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395b861cd1f27052cbec44b975a4131219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff8b107bc9baa1ace9463f44351f55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412570e70f52afb9237970d76db55be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c21f873f45c4c0996379e7486beeb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8a7f8ce1521f342687ead05175af5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8de0f95be3b727c3a9d0bff9ca8a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1852ac5b4c47fdf876f89f42086d489225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb217ce74eb1d8b0c0d458f1df025c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaaf0a46c773aa949c754ea4b73e08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b9c4ff565a7f5c1dbcd90925bb71b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e69e624798f57b53ca073c5027140229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31653504674737af97ade8558c0993b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80801a2b8b9082fbc922bd92dc4c1a1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57458a0745bcb92caaba7b04522da6f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d537fc61940971800e6f50edd357c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536362bfd8475a81f2d61de117e9b54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47697143616bdd1b26476ecba04ffb24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e058528e0fc39329d6b4e5599f583c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714265ba0b7e8c5770a208f14d65f12b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb04e3876a8aa38b63b425ce5d7a54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807871bb1a6d34dc76ed2f73089d2ef3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708e48cbe1f80f962e20486f630216b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a858a7b4eb71b28644ba85d4756af6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc7e0f9ddbf02b5b2ca0bafe03024d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c5146b613033c4852d71789c4d426243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae18dfffd62c06352e701e43922c0bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc5ebf097c342067c4b7b27fc530dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc15fce492a18400921b6722388dcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ab2979cc310a2a0df528471861ce5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa633ee1b596233e1e6f0d47fe3740e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceac2f5ec1789a93406f363399918a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1da0b39e980dbdca79bd6434e055c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c1001a362f059396eb6f89530e43a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa9d0b202d785f66962bc98642868252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a9fe615bfbf657d60b88c3fbb2cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2073d847f0576e0b0972b3de3821254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88807b25e7b86e497eea4984c0cdf279255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212451e5e8d37324b25d6780eabe153256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c668d02c1235316e3c36eac0fa1d12c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c3e7227b00adb99df9971ed0334d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873c756f670a8b63e3da574dc15c90f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92729c1f64675ea53fd3f048396dab96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2549e66ac5fa5c0fd8c32bad784aab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3d0de396a4f7b0889111e65cc8430262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa83660bbaa315de3a8beb50f603ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c25be8da3b8dedc813b5c2971e1a11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c39399fdd99d2dfa48eab3247e4e75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e45ef5d16d27ae84ed4f5cfbb11342266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dbc61277f27c4a7b99a8c31201615267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61319aceedd0f79eb98540baaef159268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e8a1cdb9df9a23dc2504bc038a4c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4ead0c9fda6e140d4d3b6eb54a531270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efaeade8aa33b1d99116193137719271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53537e11f8f7f3807cb5d1f8a51d81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7272d24125f7938339f5ca0ce3fdd1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d40641756bc58a02e62632c56986274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d686d22109e2733b351546acf055f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17a41e2db7fef95501d821b014666b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd5231dd6e6ec2c65e9d5205cfcea9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dff593174ac9e7b6f35f681bacf7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc166bf8f0a0f2af2297810cff609cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36075a3d786699282ba361c526c0af82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc7a52acf93d6e7013b64ce6b3ac6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d9a9b821d351dd45bf93fc22d45fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd9c54ead55ff4df71f6a77a7635b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1df2ff1c2cc90de0ffb91f60be152c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ce70a9b48bd902307620c5c353cb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7abf98bb62d7284c4094efcd7942b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1857dbebbf20db43aa072e03aedb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c655250ee9f9a4f44ec51e04f70ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d51ebb519790c9ed92c7a21b0b5f63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf413e16cc716a81805606bc435bc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd25d5dacfa0bc9d275784f78a05e00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf17f045778dd1d235300063d49d5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160a40f479ad3f0fa2bef85e69a752293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe29e9561013f146ed650b98567991b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f5024a8642f6d2500ce9e9c58a30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c745336f5eee48b89af1d07447bcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff7787eaf11f7d903a93b1e41d659c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a61006c3772fdad076c6bbe6fd6412298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecdededfff76a06371b8c8ffdeeb82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bfb17a8a4491d8fe9a8dd6276a8ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89597e433885fb0363bb6da2a0d029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5dd71fcfb16377e3c14bfec7cc3f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2b51006a3ccf40e5d98d448891c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337827c88c6eb7b89ff3806875508ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e10eb0e112a6e8cbd2ce7521a51a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5508486c0ed43545934c85a9f0963306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464686194ddf16beaeb33fc77e8a2be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba6c8f25bccbdb75728c665ef5045308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad39113254be941cd4b9e7604200b9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd479e6d72b9c4b986990f93452485310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc07e6dc6a7d91817fb68132fc5c5bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6dd6c9a6a20db177d5d6331a5f1dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b5152c7ef1ea20039d24f46532677313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844af613bc1ff392483e1cce75e7194314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d45f74a891eadcbd9b89d2d2630b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379f62d76663391a1633993c7ddf8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04588450e7c6bfba1ae94ca9fb4a8a0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2c37836b865a68495bd03a486681f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a694cc0055da241495fbda834139c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdc662df746c3054fad8fc86d0cb96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ac9db2b3bed8b9d9913e5176564af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e9eb82ca12d23f089282273cd62b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394425e79558257fbb149e9e776552d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a54b59db8a9fa9ce44ec38976ab6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973082c8a8d00c8f990119d997c3639f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e9a20e569946af757030c72ebb78e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45348717332b8875bcd591396c638625327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb507c0e30f3d65d5d1bab74935e1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ff7721cad900100bb40bbf964019329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d8a91d090e552e9e6256605e11b84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f30cf28aa354b1b929e44e8f2e8c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec47117314bf2e9ade14603875f3cea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc1efa72e91311fa9a32dfc258aa05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97767ae99b30e08e13631f8e3be403334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07d78fb1463bdda1af829fa54d4ba3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476e4c4b54837472247a29e595a3a66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a5e2a1bc9b92acc6e5de3c5dc1d2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aadac81741a1b0943115064d9af47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a6ef2d8f1f62b550ce5b4dd13a639339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7280ad1fb80faac5be521688515c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e8016cc0033b0b50a6746c34ed006341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c8845c1d4923079a58fe3157a9db2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ba9ca857733f0fc9a8371887192c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbe79e3fcd3acb8e833d515b27d560344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c51cbaad2e04d07b6b8fce47280b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaacbdd90dd20c17bc85cd184f605b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf398423275e083e3bb0ec143892f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa3872dfaafbccc43eb84812f99e4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f29109a37c29fe56ffdf2ebc6f1ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dc467ea8669982b6794ec17527873350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad34d1769f9274c325bd5f433a3fe2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58dc989e4db8b17618795c415022da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a50934dc18891d84ddbc9946dd1e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bff28a4527791f79f582405913ef0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52bcb4f52272da0dcafc9cddba949355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179232f124b8a96dfe720cedb3e7bca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bbe069ab3c63888397062cd35566e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54595e476dc5071cfeb73432d9b1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecae30f573f304059720efba9c28278359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c501538ca2add49b406c5b52ba86dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788feea9f87479588cadf0054db1c42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22134859393c386e04c0c19040fc86f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66796e4765e876c777a001ff18eea3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d90f555a00659b092f135fdbd2a3a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1029ebbaf60aaae28e6e0995a5439a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb31331c5e35e23afdefb2179f97442366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23642e603430dd88eb507c89da061153367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18dc310637dcb6485074408b9c3366368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feba10fc7227c93e45373959a18a5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52600f157005d966bd518d81e568c4fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd31e9a27d0bbfd21fac36f3bd16156371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c1a9e2eb4382e91db59a9f06b4d86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed400c5e58d4210b925cd30ad04ab047373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46828918b8957e14cf5cff910d22462374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d94b3d8e7130bcf115baf697c89831375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930321a078938a43b8cec57208feaca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c859c173b5e4f107eef4915d4327ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda17f8115e9b0bb509ebef00f9c971378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a324348b5145d6fed867227f0a0bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee3180f6ec48c407c6da1dd90421b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3f4a5ed0bb5cf8dc0e7bbc75999b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36fccdcea81d5860c5a831ce397313382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dbb827a065e07bc893481d7c7f806383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba3dbfe0a9df5e3f9fc95c2bcbca9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a840ff5db418805f8a6840c2be6611385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196d95ca5e3602522991c41e4bf31a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee01e24b9ab339aea0069d61f7178a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc45b2d3c1848b61f50649b1172765d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07cabcae912ee72c8370b40e91fcb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373b0a109a919a0e03e983693c98a35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c207be39974e4c348086cf35a5ce744391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88bfd62d71bd7a0ff3594133354459392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbafbb67a9faf62c5633149f4b47cad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac8d4b8b955ec67d8bbcf57f63fbd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ee0aa200f7b7bca04c3379b93784395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbe9eadf9cc61d4ab5f4092f0909c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75914cad89b4eabb0913ff1f700e8adf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c521d6cba8e22ead0be0a0e515e99c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dbbe876fbc3fc4db1d9b92d442a79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6510f0f4c2df348139d7b42bf537400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1acd38000fdc98cce85ae698adc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f5c37f34a6f159b37c9ce740c7e1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ea36a6182ad4d6b0286acf57542c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7667e42bed8f6cd3ec050e3c4fe5c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf2d4c308e661fbf22da4ffe4d3f63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422d66436156ad25c26e77644576834406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee988fd810bf09a5395744c31483fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a8fe4569db198012bad3f5121cf97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c34ff1860098929caa722e98423fb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d1bea9bede8779c7c9897d480c0ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f77bf85aaeffb8f33a59a560c929b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c617dfdf3cee9e77ef1e5ad6c74e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623e36a3c624f5a0c9bad98ad299e49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e799d1c26d13973df8d9802e76905bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fa8d6f59a73a4dbcfcef334e6d6ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ae24b98bff93c044f5c4d3923fee8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb04265dbe36521c1135f6b7ec63584417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce635c92929548cfa91c45b7389d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ae37492733982b30a55869151bf5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e45457ec254103d03a8a205d4e0c4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed26392adfd016051a2b042822a0d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b78217446e4888374e3cfca8e3673422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2dd861dae362da40ffa1a670fec93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9776d6cb524cee0fb1136abbe5594424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cb7a3eaa7af3e148f05fc329ce727425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3c72e8d56c85065ce6e2c70a4a61a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126077318a497564454f2ad16ffed198427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c9d9c9b336fa57d3f89257df6398f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dc6b5b401efa8b3cff8b3dc957955429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed94b103d4716110dd82104ca845a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9702729a1b80b20207731740c6dc3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b89fed26da2357c7b0f3fbf84a2015432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe57a55007b200f564238620710be4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383eaefcd44188ce2bee47a23aa1e63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8f1ee293b857451aa70deda512d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca16f49fe26f58d20601d91cdb4ad19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a738a43dbe869ef04d1c4d16e9bbc40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04e8112d8cd6ac746ed186a68d4ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c0d93d3d96720b134599fadcac8c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25343a2c017c8f2c66870e67ae69a2e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86740e34832f32576dca696b6845175441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1956d3849edf312b8d35044cd95357442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653cc20191acd48dee61e29b49afbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceea0d931768f7b1dc4c489af076d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c300cad33e64d41d2a6d4fa9723f582445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906f3ead4e20bc8c074e2a181c8bc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9b3b1d72f56213d8df3ec4ab55969447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19777fbad4dbbb0d5a9f9c1d0f9d97b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fe791b3dd906bb3dce7f00bf2295c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccfbca45486609540c0d80e955e719450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0fe57df21c0196fdea6fadcb427a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0489ad85ec0bf386ce1d6d74f87f727452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98495152dbb7cf7edfdc9c036abb940453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cc155014d3b50bb0e99f9713ddc90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5b6d5b1d0922dbd7c818ad29b11f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65df583f4f4b5934d967ecf037ede3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf088f2ae05a1a31b525669a26046f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57e5ed7416ab94127320efdae1a5f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46eb549caffbc586ab28d7dfc89945459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a246f86da177511ff09fdce8592da9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a2622486953817fe22b032d143cf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8257ac5735926b2affa086725f78ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70944e672c4ebf7147015684dcb986f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e64cce3e377ced293b025d1a6ba68f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da125edc167ef702e8fc8b545729d565465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14906952ccd1143e8fe9e4a05bc146d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5e5d2bebd1b99d07eda4aad13e63e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506281a49ba8a35d14552f7b0fd421d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcadf73b1ec1f9415c26f5d7bf0d65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fed20e55ee694ec8d0a98b862ced7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc3ec8047e4be8a64ee09042aa7448471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025644d29fc90581a8dca996070715e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ec3b7686c2b4791bb5859839e9f1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7e07795f08f0a87d0208dcebc51da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5491b0d03949d8fb41a2ae756cb93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dfbfea66b4b8311ee2d15ce943638476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24956009834876c410db583723ba4fbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951383de4c35a0a99bc75798573203478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd72666760de657569436220a12210479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aa09f41b98ad2a21a3e0809a40e04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d68c0d142da6988f150f6b14ab74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1144d7d89f81e9b8927b4e15ca09c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1e341a15b992a0a71c537136e552d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf75cd685d72b413646a30f4e67be7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bb8506afae6f63dd71865f6ff4ce4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914480cbf70214a4608796aeaad2d49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c825e42f1ff2fff74a7e2d4e4238df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0e0eedd5a4f4a86ea183cab0d5fec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e2767b0d2158aa66821779478934d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e868e3fa32bfb09ad663e905e675e20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff9c26c7f60d10f8a2471caa85b0e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd930930a4198ac20d1966ee04fa925492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1bae3ac8bd47cd24d83e4553ee385493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699e3e46ed9eda84823bf3002f22007494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6416280b3f34438a4a031089e72f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e424450060a75ad62a40a9ec559591496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613b9a699df70b3897c00df07a7264b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bad33e296b773ca8e5cd4433c5c6ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95805a00d7a9197887fda6f00664adc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafbb8bd9515c8561f25943e42af1f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32e69fbd3026a0a85e622eac836f92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a7411045ace00a475c4eaabc0fd2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4831570a5485292bd1ac5c70ec2fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321122f4cbc6fbbed73deb5f59f8c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fbb8de392196261d9402abfa43507505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91afb738d190d575fe784982672b0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e69f6423f68ccc30a33ce36d8645507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e224af6fc71e5ba0ee4ff3c8383f3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796121b9943e776c64d4a44bf021263c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564cf9728ac0148ba567e59905125fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff46f026c04b18e8cfc65e42ba147b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd9e317a70418b70003fa1ab9403cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda55dbbb12b3182dc40d6291f9bc4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef705550a3a7bbaa7dd143ea1008365514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e2468428ae066329d3ead2021d33a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3317c58d7bdd14884bb0f3d1213c0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8190d250f74993ff13239773a0d20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b4f5ca444757ff3893dc2e0e7addc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b6382a1e46a371e6e803c0b6f0f68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05443b58ae83c84e165e6b1d8d8205e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8844d7370815c30094d3093edbcd55f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e8017394e4553c7927d8a4f1a13bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd996a6a5272a7880e86ad970f80c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00515e5b3fe01cc476aa6881bb5f7aa8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad9d2273bbc5caff2284be34da6c2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8633f10b0b6ecde614d3857e1ff3c80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1830ac29292b74f964cffedfec2a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6c6d2aa4194d817eccef9c4d04805528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f056c9e78d8605736ac140832912d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20345cd00bbdf1f96633d0e231654a79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be109cf5b17dbd5ff8ca580d66e2c68a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0a89c59066f7a7fb0d8f8ef7dad23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69330747e24563beb244cdb120f542533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2faee97cf26640b67c4fdcfdf2b23b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964a2f1e424f6d35526df8f34585283535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8d4ecf99a7ec8f1425e920d2fc456536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b917e2c128a677a1978293246cf9a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6fb5fce0d1f315c4f97e4b38b1b69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600c6a2ec5e1699fa77c38535e3b8b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f2d69ad8aa907875eb8bc82f787a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e57d65c8613c76141c179f4e6004a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf066c1dd9a925de43b6e1fc10740b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55957d2b6060af094f6c9b3d681a431543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d81c7b2aeef961082607a7f0d2959f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2513c022414bc1e8e4cb03c6211fbc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185a0e93d45f43c3b19c07967b579b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c7ee5a796e7f0caa8c84e1e388447547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f4631541485fa0598be21467fae66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bf23c5aad01d7ee9619c52d89f6bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc673b5964355564b9da5dbbe18acb1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f2c3190bffd70f96ce188f4b84803551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6557866e08b345115e01ce9042bfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e611f740913f431542e42fec466f5e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e48dbe3662fdfed8a6b2a125073e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b586422caa2ea947e1275dc527db6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c952cc4a72d39bc7abe7da6ae055a0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecbbc7d93b1fb963a123a553811d18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675100675db927c03037ed6e6574564558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b214b7e80b50b98453e31fd0c50e11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9632e2416fe2dbbd6b2298d19e5f2c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb358b4c5b2df1666cc373875ea0b96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e291a3b76a8590957e61f78740f75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dcbae683a1a473fe1f16b150a40b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598918b91037426209e3373e389e9b91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c04bcb07d6d184ea2da5641d97b2a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414159830d92b441a7488f2d88eef2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67982edb8a6397f1be64ecca3cb2fede567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904776d710aa86153981e7956b9bff5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87331ed35e6f4d94c5ec00dd9bdddb0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb5255f1348234d29ffc0358d18c26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307567470147a39b641b488725f142d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f165ddf9323e33b7f65ed2e33f146f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414deea8c1fe22121404a9188f5e74b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92663d8ad48fd597deabec7a96677574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec10216700c9224adf8ebb0728280575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac54a3d1146e152c449c8814678b61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485d39a30dff35479b26d80a5bf34ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de29b9e8dd84e66733bd22a988e6b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7239404d34ffaf7400d5ad8c6b2017d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7386dada321b0de8407d489861602580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd744141e6b88a7326c5b057236d5db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07b4255eaa59cde1deffb5227cfce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a55601c8ede3484b99703133a53679583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498db03f32d7d90dc6a9b6f93a67fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b7a79e9cf097bb2066d580b4496b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7e75ce0029c509f5731510e4e9399586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bb74ae2a3aa8298c93c56fa56443b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de87bd948d1163630542610e6dc80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ee9852759da2e2700e18da3804914589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2282de656673942bca37a7cd1c1c93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7805e9b0a7fc251d9acfd45190c8981591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7e9cab5f79a13dbbc660fccfa314a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52c233554d83758b1b78b924a8ed43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a9bf25b8722b0c4fc2b07fbd3ab16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31991525b29e70f82a9a325956d21417595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef15327400429815090fee8a49edcc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b243001d5b68e44c690adad9852eaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd2d53aed620957f3d7255a24f74c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46a24ff5384b6ba33dfaaae72fa8da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70b910527d603c900451c1638ec255600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa87c7947bd0c79ad88caf1da3f4033601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e478ffdf35861adaafbde248862f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c230dbe87814fc035091a34602876e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f9851f8c6e1f471ebc391d09f6280604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70c8a0334556e34370d7a76f6b34dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c89c0029049d896ae4d92a2c7f091c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58908701f3c44e1fe1a061187162862a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cf3f9a89335fae071f74fdfc14464608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f0c71293b84d38b26adf8a74dcd53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7668cc4c0100385c05be44528d84d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951fe06a86e696a8309f0886dcfefea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3543e91f74c00ed1ace7597e74497612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4530d5c62000cc84c9fe8bb67dc6b41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09779bfd2d30563d71019d6397c67b2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ae80255f67897f85563db28b10330615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5f3ed92c40e57332744dc3ad1a670616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200454708bbe16afa54e5cb30d7bb721617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9364e38454605c0d2225ca399743e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5408fa4148fc71bb10d22a9eb64a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f1208d8dac338e7b52264112775ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619894756f9ae5f0048d078bfad329a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca52a568a2576f1e88eb3869f3de8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a1112f9c40a8fc8cd5b10be458a99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b932eb729889588b5c64f9b51eed0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f08a09db4d8c47dc2c04a4f1ca16d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acabd3ff86af603f9c0c55037c38f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cecb6420305ffcde7be44b9861d597627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cc363769cfebcce2bf3f7874bcadc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e6c46f602e2cfe033160575641b1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf51bed880e94629f4ae486ff3d371630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506547ff724a06b865da61ce140adeb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de76e1e857cea91c61934ba329ffd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe173eb3ad3444042a7c179ea04264633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57833697a1ae58a14c246a2b8369e79b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d67c53b7c74a7f183240995f29511635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aea5d5e0fc147ed79a8bd6cc9205cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3435a249f7c525f961242ba434f489637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08db6ab2f48265b5ce98b22ecbffc5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250539bc7447ee33530ceac2926cdc9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa72dae9f92448441b7a529a94241b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e78ee06fdfcd0baa6a86089a7f27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebdae2bb0741b3686d6991942fc49f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1c61b513e711b306ac4953ac67202643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09ece98431f005eb18bcdfca36f935644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ee5a9617a19c6598aa3d638dbb6e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2e84732d5425b9bde22631254eac4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d577bb37e4a3a98178e8476851cfc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c64a5d03c7d10cc1e46ad6deae62f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6e6254862c252557bb19377a8f5e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d58afb52d00abb49824c311f5f9e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6edb02793716faa90c0a107c09bff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f2ada51b52392f50eaf3834b2cf91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f65e942137bb76774b6340fe1c4767653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073afd0769b611fa354997d1749606c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01477b3311713eb6a2941ebf301b9f02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82602ca20b7f418d28f9e31d161ac7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a80367e3685d8a337991692e6153a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f692e433c7a8164faef4fc7f1ea290a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe87c82aad982f8cf890423ec4acc2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d5b1eda67010f121a82a3b3ff8451660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e178ee42de8f44e2ce071b0816e16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e1ae2fa13c6dffb23a0d45e2c2a9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce14b3c75a1cc902d4a2a605e8cc00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b310655973d353a63293068495ee62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93269f9bbfbcfca0a4a2857d5ff35991665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e024f652a658a18d3f4cdbee5db709666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb81cae8ad5cfa233af0c93188d163d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44b9cdfc151287df81dde1441bcf2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0590d8c5b1f21ca056a8224ef545e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c126b05604fe02e5b495abc777679670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d49607cb7fe7c976a1cc51b08c44e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f0321f50422db50ee54f393ec82f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016008ffff297b65fa4d1248ff363bea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dcef094e6e83de519e54877d807b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2399348d1dcfec4f6f68ffec89e2282675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bead94c447bce1ddce7d44c5a2d26e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e456bc736b3bc037f7cc14fb9ff92c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f160d66aba9ae105e1940c6f136c0a678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>