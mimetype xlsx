--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379625547f8fe856cc8984e6950dba1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc3ea0a6e2be8b78df1870894bf2b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef72981562f1cb25ac26b593e5db79d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e4bb6f811f23c4bb3f97f68b6286a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcbb6d7db7be3c5c55f127895e62485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50a27a5e39a39d7615647191e5da1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e7f88ff1751f8c2d698f4eda9caaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098e98974eace5dc38d50d873f493008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd168370e38d60950c9ceb31f4d9999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd161cd37b04dd08bf23a15f0be37be510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b485e367e0439f71d9f390c447b9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8939ea8d23396733d7dc8d5cc201712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca19364a3e657dcc70a266a7b247df213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5e3da3680b83be19aa7e32df100a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84917907a4b0f770bfaf28cbde2f5e0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c1a56ee35a6ff34f0546da3973a3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f109d71f462d0e675791444a2e55c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c4656180300516c1e1ea73dbfcdac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916362669d4f7c52215ca099aaaccb7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbacef8d7b417714309deddf6c580f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3110072a69d5727f4163c826053111921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6a1e8930b062c80fc8897aa17bd3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a138cded631360319bcfb6ff5dd7e0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028ef1d30721e60cc5572699157ae9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b4c80a95398520ebe5961ad878a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ecd3fd8115423d7558fdc2986ef5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a745e3186a3874b484efd855aafa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc901f7dc4a8ea0df2120a570aadde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3383e122823d2a516afcaf44c0865eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33eb6c4cd6f6d9b0e1833ff66fdffb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ab7b9f4cb1e81d755277b9b4d8cc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b9eec53589f7e2218c3c7dcdaf82d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692670406d71486b7e3a168ff32308933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3a836150deb19d665847ddeb6a00334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318787c013c5a5c04323b3b94448ae835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d3104a73cd9b6808579c1ba91146136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2d6cfb47e82b56d0846008e5943937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e12910ca05a5f48290787bf92bb85a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34efc17521375e328aa98dbfbd455a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e672214fa837ebd2a8131d8f46ea840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9842d1eb25404ccacc480ba7d747d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9465f6689fc61393bbaee87ec77be4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a20908674f73ed6f6ef6f69c6edf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c582693a134899b3dd736ff3a00dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c84a6007df0279a57c3b7866009745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab9cebb8809801705d92857aab7f9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d814b0608c2e2d3ede80889a5adc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce38d604916a0ddb92416bb99961b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc818fa543fbced87d5450d6050069249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bfbc30bbc3c5beea99fd5c291bce850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47aac916a5dd2058db97ce0ad1703251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcf120cc967c420578a435e877864252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88122d1f4217eb9b15713a6a335d1aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d786108aed5939fea7592658e235d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3dde7326bebaa69de6e8df027765455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075303ea58466f77341cde0f95e727d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ff8c858932db026409b01537d52fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ec7fe75172b6124674753b4dff60658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e56f2a041d3e4107f303ba5fa22ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1edfd46f8cdd1aa7f5a12693c1a4d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ffe1d85a2d8a5a61dc367ed91d74a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5474682a8031b752dd073bca9c8eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f6212454c8ede501eb91307984ea163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e58623d9adb3150b6b23e252fde864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95704b7ce10e1a1d73edde68029c84265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af9cbca20806b1976cdf61ff2c954066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440e36941ee248015df348e1cb4ea167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0990a5ee599cae0f5c2d6ea8fefe968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8c6a2cf7ed45dac047fc6ad188fdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d96807d2ed6e8267648eefbed7777470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbecd7d2ddcee1f6694af5f299bbd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ad24fdb3b11970fcd8132fa1374ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea52dbac1f3a0158b691749a6fdc97773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe1fae920565ff76cc67aefda1840774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9000c26c6392246a202d322e55fab375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23f142aa7638e2228887cadbc4f78976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d36fd719378eab3d59cec656ce8aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f8a246ed4fe121c7ed52b9e92ac3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f257b5a6eb9b4b9bc07c7ab9e426a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7060815aa54cb9e39699a4f0de993ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8e17bbedb2dd1b4537ae2e7cd4a9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2d4b060a0c94a49b1343194024ecd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f5eb29cd4177de82eeedbe2335e1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f07a3491d0a5948a06034d6c11b19384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0893da72c98f6ae49bff61de8aca01d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478e1c8a6035a8dec0725e43a501df486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06064601e2f469c857cad8b0a4fde9cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda4d84ac5f02008e66ed7fab0bc62788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547ef2b07862915a028b6a264863ec989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b7c855d61822b48d2472549aebea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff524552dc7975f64d7d2fc7b2fc8ef791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d62813b30cc10a9bd88796d18c19f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ec4d3f78c390931f1f34c76ce54c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20fcff504c6f5332d2871563ee054f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a4321cf579682a2d9dcfd341fd2b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f48b21a818f0c4755e5e7e23e80db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89471c28051d4776a53fbaa7db7c9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb44dd1eabaa20f1093c0d746baaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3716d8ed7781183c914dd0f7fab9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50407829f7bc9b96a8bc840ee4bb35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d854adb8e01f02bec54eab59345333101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d264a233362db0bee92f95bd4cde5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d27fd955b62dd210eb842ed6cf989103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415bab72f833845b09de6d1ee3a8027104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753733c963072acc74da104a501a911105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49457e4b7370104684c0878901b4431106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac0504179f25cfaa48f529c68cf99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcc9578fe6cb082c869bd798cfa5f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b94608da8f3ae059060704f4ee62e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce969769e269f2262cd01660908ed445110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49632380df1b83bffbefa0cb110c78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140edd28923e3906b9dfdbb2d14241eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee57ebe614bd032f3ee269cf7c3904113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892784d3f6f4b4f5599e023a5572d18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c1f6dec537b0f5595d53bd6342e75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b804c28a758117e82fef7a25af3cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38b4e6fcef5a018aae06ad8a15e7fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b886db3717f7d9df5102c092250eaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dca46e500a2173d4cf7d601d3d6c10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811772739c17d53d5cef63f4479bc35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a6f3ad9b0dc351a9f0b54518e90ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2355d2e2f45ee9b5a051896cc624799122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284def8d888ec725b74a9d6ccc7a3e7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8741921cdf35ae55669d6cae82b573124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac87b574d0941c3a7d60e6d97f8d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181ba4eae5d2eb120d51b8675c0ee58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d0387454ef7dfead99e48a57ef390127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234bed60f35c82e4a94985841328b79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de9750c6dc1bfa97820bd8c9e60fcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f1fdf97040eddd298e6f2c67afe4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dcbc6fdbc0cc9abad7a66619870b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0db50c268f1489bfe949c015cd3898132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5eafe20fbc843f53bb5d04f9b9827133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177677c9ac142652b761046889e112b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f52187dc430a0c99361d25bb36615135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394a7aaf8c62604fe2db5fcb0cfcd03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a63e84b96c8a491ce2f6b76920b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619e25120aaa17809da6162482d1f6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb4247600c298fd863b57ce7c63e56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873ea334ca525371e6f33cef44806be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1806dbfaae0236a77a22146b8464e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018493643f08686585f76f5391f3738a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935925bf3ef98b9635d9b34f792acb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd9bf0877a911050ff985a83f9b655144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef91dabd202f94a11659b5d2bc933c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea48834f2c25f8ad1d57951b7aff78b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae9766a248d41e0ac0b846ecd10a49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e18bff1ecc4703f5623320008bb3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffd75ba30a8a62bc3c6711be32f9cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79ff08291b39dbee32427f6765d03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6b9c26a94841f059db310b95e0da5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62bc225cb69238537bdba7e4e700b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497f1a7448a7d0a25981a4b528e6bfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ac572f2a6dbec5bf69c4fb77a4bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb059f8ce4b47cd0dac6283bcc9de1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207213bf158303e6a005b8661eed12f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b50cb1c43bbac97360c2abc28b758f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b350830cac20944ac5f786a46a1b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f16eb2e115a60daedb6c55a855ba0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f9756ffac4399dc7d2eacc291ba26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bf2f73e48dc1ae4e415f8057df87f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a357044b62be3d826e28a07a0f06f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfd6d7d04a6f6b346879012639cca4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d941c64e4a9368cacb59430c2b5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f565f1284737776bd15ecd5fadae07c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692d6e942a3e5ad5f53353c033dfd14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a15a01c14f7d20f7d47223e4dfae6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d87f24f7dfe54768fbf547cdd6345d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eec6a4b417669b613c8074d28a876169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acaeed1eadf3a7cb4b1d4e22e5fa11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594d7d5a32d6d9b75f0b36dee981414171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b78f6447174bf9a0caeac8218910c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0afee410666e579a903d50ac1df0fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee05e51ca610f068ea946169f56e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164701eea06dd37e36e7816a1e4e1ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfbd0f2f62d79241f9fbfa5f6bee51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4568e742c75165f12c66618320b80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895e4e2b1f7a7ec9808193c5030bd6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1fd267a18dc5cf682f794d413afc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42ecfa37d5604ebb1b2e5d2c3c5d7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543961d0bf05219a2a038368099e136e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d296fb5214f46532bcb3ebe8cc0905182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc895a68cd6408854093c6fc97c7a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5827d3fd79d2084ed941c6d5bb91e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf5bb53e9ddece0e782c8a8a0122f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd318f7118c6ded6aef0e11fcd3e941186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b922d004214eb1284dcf58572ecb302187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485da2f0a69425f2e0c579e24276f2fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337418a7566db5500cea28ab1980d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c5d5184569de6bf59cb2de6c5a9e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ff7fdc732149361103ad6485b9a64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1754560afc1cbb7085db3f42ec4b27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fa946a40aff7e5c75274e185e08d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa87ecb4ae7808a9c81adcbedb7bd11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12497bd1b98331d46fe365b95e6663c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6be06798834fc25ce748bf3616f11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a6fbc0a3f245a1a1a98e2d8620a94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dc578669b94b005c33a286b0791dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdde6cb80f9272b2d2865ce07db532199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb910f278907e45c1a875f74dce6ecf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e19c75d7e9395fcdc11c57d06245201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf6aa700f3c589c908ba6c6b9446d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df161c221e80d212f23c8df60cd7f5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423393028b4d4a442c4152559cacc0fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f153e1ba6f35a53366b785ed293db8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faedf8f01d818de075833bc724c68b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b5ccc50b407a4d3fff991be4828e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e46b3887df728e9d8cc1732b26a5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cbc7e550ec6d48078c36e3877ccbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821321f7b8a2b28489c28f21f21c8f42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64658cdf7055a27b9b79c488d4ead12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae3500df6000c4098fc99ddd3ae7aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c1f8b9188f14cae3ce6549e9a5f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6847f87d174934de664c25d72e18adb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c04358d55bb7d61885adf34f5f960b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc9affbd319f9fd83ea9a9a3b21113216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef9bcd12aeb836a2b218e88b58eca6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df922f3ac9eef6158956b281422dcfb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011c6947d6d5a3eba3d4dbe6fc8bdfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6831c7e6416046b3edb31040f6017f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aef545e3ea8d359ec8ea649966d7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa91ef9a98a279b0d9b364729ac26a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad3a94930faf0ac9c7014fb1c9fd98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40594caee28c92988dee49f5cb0178e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36e2d6baac84f0a76d41eb4cbe3a22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41bad8c6e657de67675cbb236561d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270f27701cc0ad262895392aa47408f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff2721f7dc74fde0643326b593f9af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcf333918bcc05ba6c7832533edb24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66975c33eb6ad6a0684e0edbcb802a75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f469406ce40f33b5157e801658a81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c31c74588642d8a6d93aad88de492232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e3b945c2cce05625cee2db1f84d42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f91c6e79803e62a28a6fe34137423234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f4fa63b88ca8bc324ed60a824eee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2f7a564cf6c0df98365d1fb169cfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40da83d5b5f917a971a79e400be8ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e9e76f6797057488578944e4bd53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef5ca7084d74fbe5cb59703cb9f7d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab48b9726a1585c9200a6f831d374e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba298803a847b970f6c3d7ff95ddb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3d05e1eda084a581b15054d85ba8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85510ade29974282a365a8093ebc22b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded96dba78b6cb428b79dd68c313aa77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f807de316ebd19276f5fc4585b68e3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b650f9b5bca460119a287cb7fb332c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4acf99f766186b246120a35a7f51e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c6cb3d7495d98e69e842fafe8e6c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddd9673a9837f3229521a1a4411a94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772288f5ac02634ae6bded0d1c04eac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d879907e82c7258d40ae31e989747a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d181d6a1a5f117a581d7b74a813cfb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249715926e5d64c84d8f8cf6ec64f108253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d9366549b8dc5be34143e8a291ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93b58f751040b1a254bfdd886850e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcbfd457cb9d1a6658e43312d38a81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741802e8d17dbb3d5a43e617dbc6915257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a31982b54d0ad84e418510ded5ba0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c6b84c01dbf3748b73ddb2df2cd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8fb23a7a1ed6112cb3b3821eeaba3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eded417f878d6ea8a3158ef176bd448261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303830b11108fae339a339f894238f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de938515d9a6c0a83d3724f9ae968081263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dcee379ebe6a1f5f47c77ee9195e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb88481a520d21fc1f0f68a78c021cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303b64d76edf409ddb0339cdb565a0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14091137cf2d5c80c57aefd5910c269267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5e20c0a7c37ebaaa38ea4e484c62e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b6c14d4aab368d6a2da7fbf11fafe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea22e8670638faf56e15f366b1ef47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaf1f3bf315c8e747cbb6550e32515271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96cbd0c70bd1434271b14df1d9805e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468090ccc17bfb7b0a556ccee6a7bc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0efc9c8943b2bcee9b879ebd08809274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a542e2a63ec96fc1da62775ddd14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e532c1f803d8d3ff886aca8cb252a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4dd63936c81e55dc5ba2cc05677dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc524e16ac49deaa9d3850647897d60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6b92d660a3b8cf62d7e381516321f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572634145ade8a8db592c5db460689b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc261e497ad96ff03f03a8257a57571c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9719fd28c8f3e47c70db01c40c2333282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043edbddcacd35bb85bcc1bdad6c115283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73399f287e95553180c3415cad47b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d0280c0eddb1fa1345eba2b358c0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a32091b039b5614a2e887e8624281f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40560d425941a2ea706229f3b1cfc26b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754c86e71465695f30b61a8bcf513f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9d69b7cec55c63cf1b27e7fae058289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc2859ca1bb2279bddbe13ab819603290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a3496884ab8590660c91ae79d8723291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2ec8d6c0866c37c401072813cf2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439e713b01d6a3eeec064e5a8dcffa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b1d64a2370c8d6e992115eaac04f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d53e41cdde94c2728d622a5f30913295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a34bcd8426b8b0287713259da5d039296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d357fa2b283008d47ef37e3113d708297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e70c09b339651a27ddcf125424b72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178cb67bd847013a357e7ce1d3a8972299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c272e0210b0cb0e334434212ac26657300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187980c2de4b373c26d5157a734d5301301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04734f31b93097efa31b7699f64c2ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722d74bf065c406482e954df64a3ba6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df20c9ed178c108ccbdb715439b411304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeebf7960bc9273bf6d309393a8ea9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aba836f326f706ee95b6d231960275306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e007af315292c7eb6235964f02211307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73a5f245c55fbd9e455043796e6b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35368375723129514ba168b09be01429309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f1facbcee373467a108479a3781a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d783e68a22fa7a8a2aa87733c477f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70390085076edee8a5ccd9a0216073312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3469929a4fc36936c85cbdb67b5b46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644d8f5ae0c5c2a7bcf3c95c164553314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76abbc7aa54e4f832ea795c6334af83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b217da4edae794d1c743d66910322316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e44110eeb58bed045fbea5e5822e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df040cc8f0e7ca7f5004fe1aec2ba0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abbe182a5b689cc4f2a9a923135def319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5424013267c09ca641c41f6b1eee8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e42ef5b88d8f6972cae5c643b52dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20495d667724462e3635b914dfa9a0b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1690da8fd2554778505a3a2a1799eb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b594b32cac9c685f7e27bda8e2ea5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4be70cab1f2250beab5f8fb477491325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61960c9fd5b998a6d94bc3103c9b782326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad37426c16d0745f93148edfb5fb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672544bdd16b82ff1683b5bc0cee898328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebffaa27d3e06464d6076dd6b1b357329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a12ea978cb49884768c7291ba53abc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca5eadd0f25e0a63dd0a2a1b1fe203331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44925839926735ab880e6147c2ae4af4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7ff99c8362c828742d932fc56409d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09ff2c974ac12c0fb9901f8b27990c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbea3ea18f03649f830f41dc7621e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d95bff0b3a8607a85dd98c683f356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eda7479ed04c82fa48606e6831a780337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954a4d01e6862c9ae561588be79f83d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6f417bdb8d46e8bc2a687738b292339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeae158bd3b5a7fab7726a412881499340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e798e3a80a6674f76df4bfd1fed4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d6c9953cbb0b4797811f77a4fc9e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663f27e43c1b94454ebc1352d90c92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871076d6c4d3263b765b3d6e4eb2677344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe4d8299eb8602ee9547fee5ca4cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d5e66b309affec35016a9027de2af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9eb75c692e5943d193d84a1b28145347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d930ffd16ae00fc23e743f08d67e2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb845c104fb468697857d8d512e48a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c141aba69a06dfeab518509920b3942350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add925de5361f7de3d535ba388557f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e217f6c955c0a6608b262621ca2b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998761531964e7928243e14a3d3cd69d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8be2ad5b66f7ef89b8a32481c6ce1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8010595e136ca2e7f08dfaa68a7b35c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbdbb2534319a1286507448d496477356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ae2ad435ed456be37469e0da8040c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb187eb0285945637f99d131855acb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d83c1f9a21cf782248476cace3b31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ced1b0eefe538c86593615e0bb75a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fe864ba505fcf86e94ed45ae766f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e38c76358af0afbb63cd88917089f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20a303267a7094dc04f436342148be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cfe104dd59b2fb8f4167b7a238c64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f61eed6e0ab57f29ef9123a4f6ac3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b359a775b247fb0dd17191f24fb6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c382a80865907f8a64097d960f138ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be3ea336941c09c7c36ab5c45457f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d62bc019daf74f4aabe96e446c66d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f9edcbdf3aab350ced4a7a181e982370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d851d4bcd12987c14c538320c7fee4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e253480b557d07d9977e37a51a1fe9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a046362e1b68f7cf182d9a930d7e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47fdedd2c397df6e48137944e1b04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc982008cd51cd054dac3b4232ad4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70ed418dcf21ce69822a6a8a3e74f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5415e2677a7afe90f986af5dbeb48a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31e0451508c1b5b1381fb24fb655ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07e1a847e97abe4f6e8238fa424cab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dac72ebac268b92905552679c06e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b4c46cf3ff96ece8afc899ac953d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e83ab58ecd915f36edbb00554538b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256ad537c96dba44c436fdf89827b7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed09bda00dbebf2bb4c94803fdf34f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbf42942051094852df4782b0a043385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caa04051309c62a49cc19f695e7c41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d5078034d43b8964d7ad2396b4bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0d40727331153c73d23a6007e9e9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4360335b5940cc43023002a074cb03b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed1c96eaf5d8251a2abd94d8cb8e56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7d1823b095cb7c931f742b354b04a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd5f51f17b452b03ebe85639e8fd9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58fcd6149b449c1676a04542013b12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170b1a083ae9e8745a967cf7b1acbe7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf81a9cfc2afb1bb49f9e8bbb1e15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad164870782aac7c30cd1cee8bbe9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75313a2aff5185655622ef330be24b88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11909188172fa17bd6f3d1cb555bea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60bc6de9456cfcb941f3f9ad52ac9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2924138e301896aee22a85a843c8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ff424b290d941b715cfa28450f000401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c877268652ea96e809bd2af10f431402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b7ae89d26bc4a498bba6b7da148ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592d66138333b0f2fd41fd8bc3d7fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b041e7f3f99ac3549f2981204d1bf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aef662df0a8a406e54a4ca5d53674406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc0b0efbe2f912c8f685ca12a5e14e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7252a5c1644426cdc64a0c8098a85a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874782d68566d43a508d5b5696303c9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ee2fee6ac62e43f95e961d85fd5e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5eea9ed06409ab6c7b948f347240411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115425120a4b0bfb0dda119ebdd8a85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75af5e03110f1bfb7a1ebfb25dd177413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24a40e89ef0b4d317d6c40846dc23c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e61b70115f0e7dc00c95dd285b791415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f3c83064168b18b2803d00342600e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed0e1d75563aea3175101aad268b5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71c151a01bdff7c8bcbb5eaa382cd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7960654ef0ed352cecbf7872cc5f8dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb2873c3e468fc0a8fc1cebbd59189420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a58ecdf7a6daa10277805731aef285421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd0a7206ce3f1f947d47ff1a2e6bbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094610a453dc1735b15f2885e6e22bdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eed5cdc62b5e41a8af291fd31a042b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220176ba8df6063ca81739cbfe7521b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81219113e7eb6792a69581f2693468e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53b40b645558076d758208b27bf63c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281cdef183f3801ea9f5e362175d48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fb162c70aa1273cfd4ad7628bf6f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85062d51c25c165dfdefffae25789a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3c1bbc197cbe0e5813ea4d50b536a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336da4bf06c02e3e2ae86f55a54afdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b91813fd3c2ac0b23576b624d8fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa22a1c8c85a948a841d531d53f24c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620e26ca7d6770337b05323fd539f7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7412cfbd71b6af11dbf15bd21d01a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3ab297988aa599b43ca151f26c4b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3864fe55b58a1ede010f7167e733ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf451d97538b293f28797e5f66ab56f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f60fb8dcee12a54459b98c5e1abef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b308589aa6c30bad4f48d3ae4348db4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55c2edd22a5e00446d79fa4b4958d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6144fcb9edad7422ded4afdfe1c00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517fb878c8e2c3a4fbe6cb6edb64d01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604456aadde28f22344f28bc44b41de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a51a155a8b1c89b5a14355b61119446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfedecb0b53f901280713a722e0792447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a8b37a78d283d63ea5c724e4bd62e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99c5f107516b05c04a4ff51bb9243449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baa6ccd27d37ff93b9f0186b6a87db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f109145a8da6623c115290851ddf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a571137f624befdf5d669966d337452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed95bac284d61e054eb97c3cfba9bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438205643a38f830dc7b43d330da601454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d04f87873d8fe1c1345927822e11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5e253ba39c4c650684da458b920f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa154276ad79b72b9b39da0b5164348457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ff02d7ceb4b86233fa9e1950ccb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7930a53e4fe55dffc05d9eded574be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0759bf6c5ada92ebebd96f6642cf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a66daa7e978fdbfc6fb5e3ca301c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9339d7da590cf7d7d391e308ec1be9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c537f297348d4c450f6f126d3b8555463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae46bba5b69f968f5af5025afbdfa5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c2a619ef05d2db7e36e1d6dcd9e72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be49b10ac62aa51892d3b2439b78143466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6cb6b97433ba4da995e84f9039287467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c4af6bde17869788c5bcb038d0400468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8572c52b109dfc29fbf085329d76d5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a0c3605247004c8cd15df19a7bd26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364177d5c3be6e7d3a312aee1ceb5b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54981465ad678b5bdab27fa05e658bef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21360d75979b163ac9210771facd2801473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e515a07d67e0a9673b41d12f3170e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f6e682204cf606750bfe1367239da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f9278cea6ad97369ac94571ab4c5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f8aa4768dc2eaee8260021e7e3476477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb59eb9cdcb7ec54b91a426a8ffb58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd26eab93f3d41720035d3f668b84a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c9ab3046f5783e088a8a6e55d6c56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834fdc69e82ae45087bbe99eeb31343481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d181f1aaaa98d01df9d5027f126651482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb0a93376af51f3d3e4c56f8e9a169483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413cb892f117335aa3594224b4a9846484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a2ab914c1c62844c485f9049c202485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76855dec2397118b16d702444ca57d1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77cb44750a3a5bac21a198ef6fab0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee750926649bbbd732213f372fb5dd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b376fa2c933a5fe2f1b75df1713b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d94cfd3ec0017899cbecc47acf7a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769df7e8b27b61fb5978fcbbfb0d473491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7d9de95ac71f8ed8ee25fa00db43b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a6878396a35b29aab329ce5ed881e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a977541f69d473f0f96b31922db36b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d89c3a1363d03973a3b64932097b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9279cf0713e0ac342b140b100dac8ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fe59cd0cbd8406ea13966dbfe995b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c13e0cc65b1f8ebcce6c0138bcdd75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a2f62a0ad80bd0a28e4e60ad90ebc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ecd892037abe51b68ccda89061a85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669619f61d64cd97577e1b2ac91a2f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f6f3b50dc42ca8371b4009292aa36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e8b568b976042422315b29a246446503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c93620f17b32714c59d6b8a0b9e5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14d4faad15d3bae75b0db041d56690505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b46b1fa582f7e9fc86cff01a11affa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997776dab3a23bbf671a16a4bea6fcad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb6fae47e278404dcbcc0d8d40f5e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147002855483fd440ab083fd423feb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02af492eaebb3fcbe2471fca54f9e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c8107916ea78adf0eb751bf31f945511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fc3a07f61ad737d700a562af9f512512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4db71bddbf96ffe05e2e697f2b564513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd7dfe781e669b4b7f2f1cea1c00d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2d9d3cf4eab727a9fec6d5da9c8e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7743f46c6959e93d75c9580428d9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976de8d113ce59276a727e83ade663d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cb4163117dbe4b17f615390447278518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e1c36700fe8fa8a92b6e5e805fc20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b30cb37f64267ba6b2aefe0a3816520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3307eddbb40de1ae92bf0a47dd0ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8cd127cb67916be18981e5f6665f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ede1c4b56a137574fba794ab63ec0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037875135102dad51cb2a0806db6d5f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4862506361bc348caf78f38f50cfd9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eefc95c1f8b2cee8b56c9e9217eaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305b6e2034c29a6385920a6662eeb07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883177e6ec1f6a43991bf922b4e9c97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88680ac563ab2a6a95310977b717d14f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0cb81251272b97897fa4e1c7778b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91152223dda34edce1578133622982c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e0255266862e3ab642fceaac97b4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970b0365d9b58184d575f63ff3495a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c58f5aabbfda3a66f778e6e0e12b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96edd6ddf7e9881e581092eab01bfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d94ea60bfa37ca4366fdf8d9929b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6096f53813760a4bcf48b42916971537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d4956f9b6d865e34b81ba6b73e188538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c9f195f90e809ab65b9042cd0b42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac7c347f6f145dfdf1923cd01893d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8461d123a6f9d5d0036b0cc1ce01f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5550c841811117bbde63571745eab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b1280c25ca2ae263ce737c9b22bfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f23857013d50da2ac0d0a6ef5c926544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070612a91b17923829befc84ef0032b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2694bc9d5d18d24d21c8d62b3f1917546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578431f02d94c53ccb9f0a18e9aba34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f07647acefb78f1464b7ede2870a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5be91a2100f6d0a497ad3f2010084549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa81a6851175f9af697601ce44a2ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa5b2aaf335b6f6053739120db1bc4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03d24b9ec7908fce4a906db2e3c7ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7a450689b97a0108ea8b334c5ff28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fda65f2965a8ff105e656b8f0fc87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012df4f45138762c648ec0d14d7a0bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aee3896f03e337f023e5f5d4435f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6cc92aad48e3cc07bea1d6e72f9c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7820a7949b36156321170127c9830558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e7f1544ce87f7eecd24e1c7ee383559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e05715aa086c629c86e9aa84b7ad3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3873d58f0f92f1d99d8f3d711aa90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97768529a8ebd8cad97d7f3e94e28e1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f9240180e216fdcf4266279f91352563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822b3c48313370d18544c79ac06fa95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b16c6a21dbb470616bcb1a73601e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e772ca67ef6c392b1f19ea38b7b41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbae659f23c70079218f530c91d74b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e51f179334fa8c3cc948f447390454568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2332feed119aff48086f267f3b36e4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758660666bda027e05e424ca3db69dc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9110235af917420ea5d01e55076240571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06279978ac65e0700dc130366435da8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86075b139b346c294ab9dd1755e6cb11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d5d9f347dc3c957f36df5868d4d40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d2eea2238938600553826de79c34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc4e24f68e5599dacd7b0e94d09261576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aa460f8cfa3adf36b07c0768421e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e1b9c55f21166c8d423ada023247c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cedc4ee89988d8ece5326876b8f9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56491750f9176a2a06aa9828d4f1abcf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922cf818b06a864e3115b4559750a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f3eccec896ef0da4bf7ffdc948b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7a089c0e541f75c4b3db37ba2858c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd854c2f5412edb354a2294071801c95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2108d43fd22fcd225d4f00808425310585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ac9b937e41d5205084821a196e98e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59e80742badee171a74784e095d4a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eb8abe954850d7420b177ffe2f95f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729fbebd37494372dd858bcc1c31338589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfef6a86f7be6df5a23359b969bf1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad1d488b91db05da8e3b33fd30ea4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9572e416fca5d4bddcd41bd05aab2e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070839db905e02d7b1de15be8e1352e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab7b0e8b6037f0f8b91ae9ef5e706d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e764789a8dc43817cb0079aff236a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec2cb92ef372bcf74142f4f7965d33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bda912c5c8a408363c03fd2836650d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93bd208061cbca20a850fcaf099875598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e73fc630245debd7f19b583060db41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1258d7089c81ad3d8090193521abbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22684b4efb8448a29b1dee908a95056e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dc684a942d5d7536cff381da1ddfb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77d282784dbdc87358fb72d3ec7c6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3db468e6aea45e4445bfe6b733ee1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5599a0af6333d835d55b799e93bef5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcf702280c72fea0ea41fc4cd4f4aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7273d7ac0561cbd4a2ddf2078a2c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c0f361467942ac05bed0b8f25bd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ad96a79fb55eb4126ae6c8c6e2175609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62ebcf805c851cf536afca94ea72f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63896b3131cc7d0ce9d730b883333798611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d5914ee4dc7651df3c9252aaa25d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61838a9a7826551b9a27b2259e951a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663261f0c44309632c6757abb4cb9746614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4204a10190cb60570ce5991f14cd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a1d23095de3c256e67c457b907ec3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343f4d9096463a5df0d365e21e2708617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d104a8460e3a9f770e1bf2cf4e8eafd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c6d78107f20e6964fe55d558f4ab8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a26f08048fdb8245870777caffc35a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8371240a041911002a72ec46b2ece621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1265618ab77185ec15c2b3f3998296622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26c66499d785b2f16fb1e9825299cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ecf6403f8fdaf81a6f280a912dcfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac872a0a130fe27d022904a1ec5ecd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3b43716467d1a8f118934b20aa093626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61361359e49b87543b4b8c5bcd77a21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a5ee92362d0953a31f187dc53b959628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e8e96a40bedfc4b56b42b49156927629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c919feb8566909c8913ac19ea5f79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50b8561533c1c491d3568a8c6aeb62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32141d4be15262cc7d9dc51d6c88ca97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133a90efa155a2eee9ca88fe38a3f13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513ce4b26b1c864e06506eccb2466ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5e36d46cd616d1291eb75388b3d4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9494b31e0349498c36147763865f20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bedce65abb4e3fae56871bdc62cef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33912e7021d317c9d586fbd10ce6a41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e87830444e09454caf67f3c543f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d43654ef8256090a185c38ad4a49c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1535230027140e923a3856e56e66f13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332115874e6b987db94472c1ce73b85e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0276d52ced5babbcb818ca667baae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f3d7a3ff116c549904fd9a50f2986644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96319eb688b922e3de3da6aa744cc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340abe6332726c782f77d75dc0d579b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e82bbcb5c3d7974805210ab0ff90c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e8b20d3d16d2c13e34bff382ba55c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e62201b0bcc494a49feb1b1ca7eae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f53028353cf3d231e72c4fc70da70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed0bda0f24bfed03be5cede1eda4af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b41f4ed2424ad452fe0d3985c14a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87987dc1d3ad0aa48fc64e28a454af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0e26a8ae2e25dd5b242a265935bd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0d26959d0d07e9b5152fbf730a643655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce141fa43a7f5db0705bbf5d5d6ff5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682556aa484583ca0fee46cac6a0537657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dab374b8ab65769f8f034017be571658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e405b82472d91f0e64e3098bbabad0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd506ad5ef4fd25ea0ea2c43a80edfe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da0b552f201a1120680855f9d7eb30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b00b441b03c2e1af9205b928ee0e77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e839fc9994d8c6047440fd5785b84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f158870a7afee27551f9de009574ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb711d50cbf5e8ba800194ec0b50e7f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b886c0dea16015e4e68203aa41dfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f8c916412b72c0b8fc1119d0a727a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2ba64aea5307fadd26347cb23d9ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381abe11720275addedaf05f52d93f75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaae2ba1837dd80c5352a6d29464eff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bab4014eaa359b8c7f1d2242e71810671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c153cc1236d7df4d346ac251fc471672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93348eb0b7cc4cfeee7d7ef60514732a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8bb97c09e96d0374fa01eab34f951674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe3a05e8387e88472239fa10636906675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edde96ee488ccc6c815bc2eb30cb0f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898958d0aaf9caebfba03c42e6e718677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115a2b10a79f297817d71a9f8252183678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a96fa16e1375f137ab5b4734a4c17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ef800ae7c2a7d24c2cb5a999da84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ec0faed9a0329748caa6d3f30475d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582eeeb5fde6a198ad40d907e309fa1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f00e866fc022987f99d22650f944cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eab277c6c9e5abc5988f198434efe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc034d1cd8b55798ac291b60666dc451685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e7c0a096a53a281b17d804c13393e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d693a2c46a35f120139357e26f893a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece83bc805c3b9b1171ca78a09adc4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36c09348ac60da6d6b58b48b8bfcfb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfe261c9cbcf019e1e2e7984232fec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c3a13b61a3bfd9d2ffcc145993ada691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad6604456682837c504241e4bc3cca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f3e6973a58775954a2e00cea1c9cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa86e1db8412e1d1e4b46d21694a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566081ee3c0ad4b86e6bd49c466510c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30784bdead2badf4bce06fb4b256220b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd05756df658e971df283e95070378697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24817c7782fd5f2a204cb59b04976d84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6253e76471257fdd4314432d260884699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7a6028ecc1fd1bce47c98381ff621700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c0851ecb7715dad8b321bd9c3c237701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b47fd3def73ab29fabf2a08f99570702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694af63d1688cc309e8180f3bf34218c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d20cd79d42722de259e57d176d7599704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ae0825e1d3a5ce3c2b019b4fc9b70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546363de08086f957d93f74444b093c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a77bccc198114f53c0a2a1f54455707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd1bed6752aec4ec4f23654a7f0772708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ff7d7b227fb272a57e6d01fc6c7ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e93fb345acf628773454186871a01a710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83baff1996cfa6b8a9ddb25c661d2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aacc95f4c78d46d92efd3b228c7262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f13a86bcda486ce8af51ae2d1ded733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5c5cdcdea6a769fdc4526f78f8d9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a51f602720c2a94d0a107acda2c535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7002b33c82255bc7bbd3eb0c64a02206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779d950ff423c85e4c014f1cb3aca987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19e1cb067ae44f357190cf8e9bbd618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef39230ae89214a0887372b2202ced9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0cb669a13294ef08793d59ec3fd6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf587a507df984fff38f9e8d1854f8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9eed44bfaa3549a45f5920cc3368b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6e1f7ea8f2a5d8d92438463086d9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b3c5df38e8e4e0da911dbe7fe3a6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8b35485a40cfbc6b241c33f68be515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453840b6a6a9e5e699a9b2eb481781ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332e4f392a8653150456a1e4125dee817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feb9ca156a2c64904c409876e96d7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6126b001d62dc648d214bd95ae388719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4c36e4ddaf1227a84d0f52e1315820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8211c3584d4637f74d52a7f530e6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f81c717efb985592132c0f78c1651c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643419d8ec0d5bdc3f55728f7ce15723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba7071bafcad1516a6efb60a5b112124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7cc9612ece345428509606eba718a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f3c48d7e581bb038df0ebf5c3f38126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de30c6ef4970c2afa28d465bd8125ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2030205a83319bb6eb10d3c1077c54b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fca9a545964ccac30cc6b7bcd1d7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b5c8b03177c8dd0c3b66adc6d293f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6c02a6524270a8b69f3819fdbfe6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae386ab0c84098ab41264ca52110cf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fe7c35d0bd68742552354b0a080e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23ca5451c31dd31cd8e315ed4fe78134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70a2114c5d178cb87254ba46c760a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5137c2fc45151a10cd86f80a4b6bfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d859541537735d18a2d60073707e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254476c93b804c47ad28a63c25f83c4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df59f13b70e798162cfe98ca37f09ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac78a53d03a4aa87c28b76da83b1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba33270e7294175ae16d46a8cc175ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48895feda9fd3157fb7825e2f3404942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e3610697622a94c30aaecc3ba2dc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d3562dd9e167c67e5d993dd9541a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60b7eea52b0179820a966c32c0647f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5663e74c6d9015d80f9f62a7931802a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3cabbf62469af501402ef0030d57947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d10341a0774c19c531658e9985a4f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4845b952f12b2ae89715e70f632c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331c953e8aa92dcf2e58961da6b8f7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930796e2b94813fa28aaf5eab46a10be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1d198aceeb5ef00e33df83b0adcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45c7d81ecd3295db94578ac7b1ccc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf239c7def3db7f3feb917e16cc5a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507bca6d8ea023c0dd6502a1e004fdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8d29900ab5c5961e7f85a794342b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e535a0e94aa1ed34435a11abd98b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a42d04762ee74c721ae0a002767ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4856d8545002a2af4c935e0be5649dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e2a1004aec14d7eae022050c93c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778b11414c88c3dbfe0f3c8e7cacf9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0931416c99394cf8b5fe69e68745ebb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1d3dfd3ebfcd467254bcf303b126063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76b31d78e5051bb0b4b1edeceba2b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880837d2f23d070d88e3eb5ed9f2fea265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624df21161a88bc43650e438bd2f7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105e918f76a008d99777d6e372675cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d204350e46d355cd2aaa01699fdb1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447005da01586baf3b7d6d2bfdd86269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef05b42ad8ff04470c555e25ebb9ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b7ac92568e9c1137902331e3bf8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47014383a4e600440834829f72e79872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed24e64d29a48e43dd33e2e4e6d896673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9f96a35c0d07de2f62434af7e972074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceb4ba9d50fc9d8458f4c08c75750475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64109111ef81393912a6fc9b89a49176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a92e6dc9ff628ac5b49a16c2b1caa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df83c55177777f86cbe43e293e3a7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e42f57e3847f85232800cf8f263a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60281e7736848cfff1d717941c87034b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488490e8ff0cf543b82cc0c58a913f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623fdaf6b1927118046dc2a48a7c6d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531faad28e138aa0b886d9dfd6ace94e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648450845294f8466b9ac597884b7d2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae466b2249869730eea7d35eb280acf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66907f8ccd32eb73f97358451ab5611586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a49cf62de9406e4f3be1b3ebcbebc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc04baf9168388e0f39e0a2fd64a15a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b3e5ee35536e6c12299c77d5d299389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46739903c425bddac5a3cb1136d1ae1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb1fff409592cf3dcf41cb0a439e6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf762426f8ef9ada4e58458e13c402f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019198a99d13aafd8d41aeb8d3ebc63093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026911b146019d54e05f06eb8c32612594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35552252bb0b3f6d25af232035086b6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba94b3e999c13708c744de2ac00c7b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfd251fb3a727ebf7787f3234591fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab01698b0ec336106e2fd374649dd7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99f45f7aea4e9ecf98b564355dbcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e305acb47ffffe583dee24789a84c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8e7c945a9fcf1b12eeac557c37b8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6ae1284d3ce00d47950ee5828f41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f388dfb440eeb3127a935dcfc8948103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28667928359542624eff063104b66d0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea5fb7fe75e0a7e5b5d6acd4bb02ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74720331c49ba5a766cb370d09cb703106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c9df17055908c6f24efbad152bd87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782ec7e330be1fbe0885a38b0a429d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf13141c555049c8ad5d29f9411bc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11a1b6ba997a852317cb9782fbb451110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3b0dfc127e712104411a519148134111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e51bb70b7f704ec68c1372bd66ce48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d885bb596d77d5484b4b86c78024d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82a8f79020dda47b3bacea13c06297114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636cadfcfa17819f66bb4a2980c2d2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794c351c8fceb4080321b7194b0e92a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6581d6202477749f2384e5be561b1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f5a0a2872e7ccbd330e74310c75ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d5494646dccaa7636bdd7d3915259119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5017553b22e05fde9acfae9160bf12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fbba14c41442d59e2fff64b97bcfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21012663c9d8c03c2c4ba4dbaf301a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988a5102dda28fd251857ab948942e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a7cb497db075a7a551edbf36314a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b965fbcba764f19a0bbc89abb764125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0265c1919f58f19fd17c3939a83c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6481f8fbb6f08fded88d95b0b683e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f122d587e22c308efe014b6a0483134128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0b95e872f4c94999f38ecb4baea9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c368fb7d1c27b4b2c3a1c274a1f8c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71c8e9372d212881035a89fcc546d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875700f9ddb164547466e49a63ca92e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e129e75c13106d3888e3c7a2b4445a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1739f56b382a7734eaf8db5c4787a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d4d94a1a29935d4a4864a725a1b0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a7e0d735e0d4b1468c0876f9f527f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b63aa0798b04e5d797f90db230e9fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24766f7f991b95ae3a8af23bf8850d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e28d81f5e47be405397160965d240139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c39e80ed912c49c8785a1dee235666140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51070dab43ebaa6de0dd01369d9d3d9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd670b6ca14e77939f7afa57e7e2a1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6e519f275fc7596eaf0f88a4c7f64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42258427a024e96cfb05be9dc2e49019144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592354fac2d394b8316ce274744f0988145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bde542106a3046779ca21001c68fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9621a66d559998a88fae200c6a33f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1a100f18d28b33e171bbcc15727c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f460a7e5e2c17a06b0ec11bea8a122149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e07dbd46c9bdb4d35a32d51fe5031e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25daa1f2b9550db7fbd4918290821c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c0f406691fc44bace2505d178f9d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a2eeac2c65994845e509ab39d24f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a39c4680a7199021c3fd12861e6c6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ffd0f87266922fe0fb9d586436846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10620e22f5e7dcd94930cdfec675d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02505d33090fe193adadf40e2cfbda0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489182e847f87931708ae4f80030d74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea017d997aae2b215dd4ac4b15ec23c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a808e6f52facdd3efd1330aa99d25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0fa78d40c2a3045119d9e95fd630f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e05b83426347273c453c84a477cf58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3581efe845554d38bb5868f6652ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffda9039ce21b297b0da4796f27e72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4598c26e35fd1dcd3c87a1b419a85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef25292db30e5fb94076f580fd24a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25b164de0421d086525c5999749489167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db85fd8b518d4e63f2e84fda098f40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473932dcc5b573f4cbec82ef160b073d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1052f92cbc60d53b68e71a0b0f1835170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261752d45d48e048fbd1ec9b29a07f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154796b93f5fa5703c0f5d33cd5b817172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e636e4563cbad2c3aa29ca07a7b38bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbae2970010c014a9418bf9898b30d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e00a57f24c176af48ea4779d6e2f7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a1b71e446da0f559b6ca8aee2f410176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc3ecf4ccde869caf21d4c390e1d2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d045c4a302da8ae0b77588da93afb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cea3a13419396d0ce2317f77a348f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeb11cd4ae7890278784c4b628c208180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc331adb28ae7793b042323223580458181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b28127c89d669aefdebc51a601b86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90800e1686fdc142f59f51cf7e04e79c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec2ba1e037dbee926b387a4cc810b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae06d28b487ce69bad97abd2ddb225185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095984d8ade09e4f5fb27bebc93d4878186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf0de49249570543bdbd79d62af3f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f26dde102fe7930ab4e1ca84f7d6f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15d6647d0cff75be4e93a9cff4991d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c041aba96b7850d4549b99b26137e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d571ab3b01526483a32bce4fa8bdf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a184b80ec7cc3b0c88ca2beede4120192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41177d284d49646c773e22c05791dfe2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4f554ff3218528d929eaeccf795e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c5f4f92ee394eb7e2595b2a218c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc232a1c7f27ea7c98b624ad0bed64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204bd8dbc1532739d6e3cdec18d9407197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755874ab5396d68199562c3f381eb6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a85e1bb73760d7042ad0b8e839b257199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f0d9e682886667d5eec6f662264fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8193f8fb9bdf651694f790c4be614b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b80907f4260037f096a1d32866f055202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee721a8e89891b6918132e6c3d4a5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eed68fe2dd5e7957758d690274b4bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d97ca7199f220e94d578ac371e9d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18859104937134dffee884029d0ddc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab41ee0d16d8823ed3886c8c350ea9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2f722feb5a3295fa3b62fd05f16a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799a2ddbab051806caec09ff0c2d90d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654afa29097b0a4bbb4090af159a385210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc72c03d661e8189d55d98490d29d3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a347bcf3b2ff2a11b22e6f268cecf6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10fe10d3a9c8559bb7f2b64a1b2f14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e079860b4fab4b4746cc532035ef2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760707141257c9931c0c0bc1d8da77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b0838fabb9d8439b77383133ee35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a7aa5af5c3357a27649b10a5704e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774db960d9ea08418c49644b954a07d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aaeea1af2c9c04909e844eb7710e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d1d3c34549d8d4332e148a71f9654220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cfce7155429331403b80d41fe335a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace2cdde4c5314fedceded82907fc49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0225b4efa4c171deec344bb931c62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7bd1abc95b176e47be93571f6a2db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e7f6fdc3250682ddf752cfe57cb2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449fb81b6d4c6626c967c44f86684e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8c6a4fb30d7a53ff984f51fb46505227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80185eded17596012e87c197e9631592228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2667417174c6e38386cbb0adddaa56a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15ae3de18921c161d1ee49b8e0da28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112d24a7305cfcc5d4cf2a3e8afb5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d9ae39dbe7ae31e63ea471854e022232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1659d16944550044a20284a17c7964b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a24d59c60cb076d199587a26714b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce677bc405a22060c7d141b57cb80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5ddef966d12b52eca641782244d59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435fa126c2a58dcda90c3249cfdf6be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eda15c43863287109d2104f6b55e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be7c7d67723a9d4831fa6238fdd042239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790514042dad14163893e91e081607240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f81b9d98347e2aef7f29706bf31cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cdab8215d760fde9079d94ee7d07b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bd5c980f0c90fb1985179c0fb0362243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7809295892cdf19e5fcc46784e2b6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8280c6a137d8a432385cfb0bab268245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc05afa3320d075335e97a4fe50b25b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a3d06fdd9d0f416618bba86300ee7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973eb4ff11770331db77817e7c3d6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3408f615a9b4eb5e5efbc71e2ed29d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b887e2d92e8c63077637a3edee46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1253f1d6f5bc4965677c5fed4a5163251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5583d7a28912d6c2dd0c96be8b885252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9117ed5955df63ccbc95283e33132c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86390c4f09d263b7a1e468b6ccaf5941254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727928bd381049ceecee5037160b9f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041c047a5efb6ca1b5be07f2f6195d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f350d21a2ef4bbc6d311205b0f2c6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541901e431fb52964d5a8a1807cac38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123e579fd299d869e702f2c896d4864259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f64d0cc6a8c1a6e6715f5c17e19a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbb932b0d1b9cccaab11b54c81e5c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8656e1e7477ce27786ff0908e522f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb7aeaa48b2e4207447abe261a5e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa72af0d653d9f8d58fba5c91e3af3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a575f23c7a24380efdea0efc847e83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf97295d280ba2d7e35ccd83100b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dc67a46b4023b85970f636bb05039267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171726829be4cfdd15ae4cd910e8e52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effb6d475cfb66365d5ec66908a77dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2cbaa4f6055cb3ae8e60eb3046d99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a8989dd831670bf6e01fa172af96a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055ae9b2372a724b55b3b8b40d30de3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f154033d69ffec9ab58c8956d57a1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aa0db5a688e01b6fbf1600149e40f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44e51c2bbf7829a388354c5f137037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fef2ecc13aae85ae46fe67cd403f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba9b3db8cac023a135fe0ca14f41bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74768a2fafaf0609b862ee76d8dd28b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018d0080b0e3bc1b9f422bf8c7e35a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21921cdddf08074f95729f98bfd67f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de765ddaa5fbe256bf8d6cf5c49e9dea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a1ab3daa4ee1946201779d4b56d84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a13bb9cae4855c04b9049fc0e3b791283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5af1f850cbde51f0c2361b1cc79c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7825a408cb88aa70d351c4f03289712285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c128b3f12adab004b4f7abedf74d54f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9c7ae13a9ab25af98ed211091f88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b605d3234afc4e7fb8ef878bfd3e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca9ccf906009e72fd4712e59d1c4ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feac0d0625f18aa3ca958e2ee485a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc7a2dd79a6e5f19f0795a8944a7c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6bf75d6c4ec4b9fad298557d17259292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9493df212180c3d92e8e37ec58bff52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea3d79ce52e5e4e2641a0d7c32faef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e71abb5394061fd47b8630fd1f853295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9846847b8d45e69d819a88cc1e20837296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b083e4dc9aa39b5e006fcd57ad26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa40ed3d9358b9d893bd2cd5d53e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae75224768a584fd3915dfce30ba5de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005e0c698a90d6262a2f0a147bfeea5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a721e2a028484bf68c3ebe8a2f1b871301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fbd192aa8eef2bfb500f774210483302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ace93da3bd9b0b157e110ad20e34d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d81ff64a191a039a05b0139cceb19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53651f4d3a16429a224333e858284ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3efb74fe7e0fd61f919d63ca1eb5c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850d6b7f37c8303b9f9acd12e573f6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962565f4bcf7146d5c591ed5c21a3e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65ac140b09ded1628e07fe74115527309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c063884cb7c9fdaf0481a86f5f9cb7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78754d1cb98e05829da2821d84bfa2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a870b29bb9ecb3940d970eebe13d5f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d9b2ee495d3df1e678fcb7809f20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492a8efb866ea5c8aecf179262ce65f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242e6bfe43c85860adef3ee11080455315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef60dd0ac67bd1a61e19f5c15987710316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04c4f7adaa1677079984419f425325317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b97b8a63ecae1fe6bc7bb0a881ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38366ab5222c3e4c17d12487ca650bc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cebce120d484b8f79b83b2b2bdd9d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df71c839b154b07e06df6f501730c59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e064aeeecbc91917fe88bc5e59eca1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183fd9c4d1684d066e1236e881f3045323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ff21427814761ce373f9ccfa5354f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f39cbabfe9531f5772131a5bac1b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeb2894de6e15591a96da1faa5b7aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03315cf0dcd789d3c11b459c8479599327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e4ea8db656468a322cec8e383c08e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f74dae13ddd326170b2d05ad41b67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709079b1d65bb9eb39738583abaffad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e978ba412b2264161ea8f9769e9a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5db37ce9df66161143fb09238254fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd876f5cec4bfb6975e86c26f8c879333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbded9102f9e0e9941474d9a9cf5749334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdc20a8222bfb11830efa1bf41c0ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c56d70f0ebafbc13ffa4294598613336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863fa3b0841316f1160e526b24f3135337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607c580352028734eed06a75d099c6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ae2ddbed7ffb5644c2c5aefe6b5f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110c8ee09f88606973607ca0469e2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f6cc59e45623a3c91776122860882341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013f2403fd1c41f1be31a018f27d0e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e469ab5ed9d68a37b7cfae4b3cb4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb94512ea47ac54995501c9283ff438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315692df14bfd16662baff725c7b2fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89e480c01a52bdb5cddf4c0f7e8d27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae9284bb861bb64feb6658e659b8f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c715fa07fc3790f1007c91c13591348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d541872852708138c25d30237a15ab2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14246cbf67bf3e95e90c771814d3a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c4556b9204b22a2eab945e2b138ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e0d7474509d12638d1a965f54a98d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960bb7f06c672bb303be6a95db221a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc130f82eccc162b1c43f2155752f22b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07f6401200f50413db9da992cd6d39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3a46ddc9a6e541ce8c8a581f37c36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de29c1a7ea9af857e2a3186472c9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276bc65306f89d8434c384b7c3d7502358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d01871c6ddd92d391c4c88d5c6fa7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46198d577c72f1da822e57f87501d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee39fb0bbe93aff15e5c949a888cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318e86fabad30c18da4ce3400b9442d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e30848b57e8280eb10d0aaf79969c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ba9a3e9bcf01be82748242560457364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f1462957c7f588514aa831baf0013365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4df80f47deb54d85f6270890d5fd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d0c2a7c8898a190e76daa6cbe4182367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b127dd976ffed9d45b1e6e77cdb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f770b5fee69ab8a29d183269c40214369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b1b13d31da0331dcc510eae224ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62b51499bbb1db9899058d8f1aa88f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c39574c813f61ea64f1d7206d9439372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723231a1507388362ad160a3f3004a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0be97139f332b5e545bb9c010459c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9e4c37898a4043ecd7542fd9a440d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b050bde652bbbd18eb40d484bf9ae0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3fcc8bcc665872e2a5cfb45c745ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffe027d8f462e17e91353dec3227b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf136a0786c88e70c4783ac066dd52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a788545817452b8030758064cd776380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7001600151da26f015b5615e29ff6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239fd8dd591a0176272d5ffc4da0803382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d951aefbdb3a5a2c25d1805a6a8cb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37effb46745326eaf36a58f5a803c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11243eb6072fb5e16c5e6d8cbd9c847e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf63bcbf6e429edb763c7a9ff1cbf59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01c73e694734332da5669f995441fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e7e9f8e0a8179aff3821b8b77219b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72081732a72745de07d886958d7c56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dea1e578366c2d592d44685e4f02d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf66c56c94cfe301028a453d3c65bcc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe09c54059b197478a78ea4445f182392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21263560274b153123a123c074529c21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094c64a0c8f19414503bcd10021f644394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1469d94a88206489df7d9df2f7ab7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eb5757fe86f22637aa0119b048a04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dd367ec8c0a36d68b470592a82d08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a069297ad226cf3a66ed68b238f89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e2d0e40bba1b1d487df772f2fc485399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89632ef51384176ccc976487ef1f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9160022b9d11fd110b2ea1d04d6ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82c2013d2062356346d548fda975f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee8dcee9d7519f6fb4c8ff8d9034e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992121357522c5bbf00855239f30dc34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d2d712ae7e43a8e886995ae693e0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9305a8b8e3ed931a6e38a2101c7af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34216b17340f9131772e2a4d98bbbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23e99292800e237ac267c8bd400bae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4c540ee31458c7a4e1b9cab3aba3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6037b2da8361c2a4d019a03fece5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da78dc72bda4e29998666bf531cce3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6f14bff23e8fb97bc0e24422637f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ce5d183a4be68e70587fa88eac05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aad141a6104935676a5ce098eb74c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa45bfe5d6989be030baa328d3729415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8105d7cd85548f3ca032ec4c28670b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e89d1acb349707631b7396e45358f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58523d8c560719ed3e06656af0b44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2cb217e19eac4fff3306eae776772419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74ec6ed8be611efd03e6b116b96f13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7ea999477fff5d523b71cacb0f77c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c073596ae947069661c0a0cdc41cd57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699113ffb982f3b1f401a669dd3b549423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d204708700fb12c34f5c4af4aaeef1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a4a1a65163090a5761117a8836c70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b660bd3958e35fa2896f43551fe9591426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bdd17d8cb19b379f92d60542910c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c498e6687037bd30b2f11955ceb94fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d5f20fd788c43bd19767f2ad6bbe0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b0a1a9b0a1e576b8520810196e0af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92563b0c60eb27714f752fe12288556e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00169e4c06e3a6305b420e7074a9dc2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06865364ea46397373e8bcd0bbf01a37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44b00ad3a5e9eba4371e185df7d313434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136ac85da193b2276027ad056fbeb26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689007078be7e1cd9aa0c2996e1eb38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8bdd84785d4c696bb2635c25a889a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bd4c8e4ee68b0e7e56c35b2780756438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb6963dce97795b0980bf6148ae89e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf42b4d50451e3e697663d1c60a6588440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d33188bf16723f3bf1e081ce5396d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4a097cfe794c3d9601f84fb3aadaf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff1834f82777d8466f3f0323053f9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb7d9678354949ce3772ba97009525444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3986b8052029d1c4958ea9e2564c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bbe746f37c99d758a6d85db494ebf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9af6d4cabfeac9cc4fd481eef0eea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40297c5452b1749d77cae75778e2a55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180524881acb274fd202f298dc170ed2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f6fefd7f3699aec32f635fbf662bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7e55412e773f6a2feeeb091be0d7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9ebac31ba7b8ef4dc2d87fe16bd20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de399c8f7421a66ed7d968738701c51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13314d36d058ce2cdcdb6a39feb2eb02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f65a8a90fdf4a77cc3727d2d02f48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f940934b4bf5c00c18677b87ea7946c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a70c4699c6a6204da424d176b949b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a9e35622ccb3f9e36ab6263668bcc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bbaef01a458c0237720fffc34701a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adba001dc5502c6e523361eed61cd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259f39ea44e62710ecec40f1ebb5247461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e44aaa83251022261a8e5b9a1144a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86bea041ea5fa04ff679e8b0c1afbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e8ef26e43508ad32f51ebdf21967f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c583c4f6fd4446d46a6288ffdb526465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4441b981185ad62fd7266a703adfc42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949bde52f7209510cbf2bd752e6215c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236bcb2a3d42f095f32fd34c5381a30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48cad8228ef1b5f38f714d1dd3cb3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a5c7dc5c7bae88f16e649fb8feecc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac59c530da19a51080005338842462471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57387e50529fdf0fed50cfa2957508e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d4c48a5e0d41ad86a98a0c80452bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef65b719aad8c725d8648ea6f4dc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a2288962c362d6b2961a41bccd0a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cc5a7ecb9247ace7aecab8f8eb503476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4289157812c097482ec6edc52ace8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6fe9e257459a168404917fa2604a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff0c593ba8ad508323f058486ffa8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481942d91e4f5f9cc0db53340d737578480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5e77797e3291312866240d61f2b39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f9d1e35605d893e865e4d03f0189d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f97e3e11de83c9f4869c8b34d0ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35245c81adf196353b3a26f15654fa1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477319eb15b7987922bc6c36ee7d5d9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f2ae1940e4ee82917ba0bdc2f9b97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a728028db1f25b026f4df70236eb93b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199a27e0460ff69bde70dd601da1a83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519cb5dae81675a0a31a2b8d8aa9fe3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf234ed5b59b71f308467413461aeff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ee0ca2c029c2aa74e042cb4755536491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f04d9107aca4e5972ab84c9379fb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fe459c3a17e1ac0d6a3027dccf29b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59950fcd89c79edd3051d904fe9f1f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2573a8b9c60467dc52fed996f19c00a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571429291060f40b543e2957fd45225496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc93c3d2bf824c79bafde6f9039ffb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1494485bbe09814020672559fae230a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125a00a7680be7193bff22a5ff16dff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0a12917a115203574ec6f92547b4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceb6d62b5706a62190de5080869f6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5743405275da7875620c6f72b495a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb97af706d24868dd2a0cba067e84b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfa27594a6c6002ed6c3bf61b5f96b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d56008c840dd3f886ec61c03248e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a203eb7aa58fa903e519337fcdd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803c07f75f4587662a881e1ef6f2338507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9639e50610301a31f0decca65de4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde7a784634b0529b8027cc3c51a41f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e96cacee09784426705806e419d2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2b5ec77e4d7d833abaf7667cda663511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fdc6769c4f22b42f6ccbcbb5ebc87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff256057b20f5bb3bdd3588e74b00d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159108693cccb7521f28e27ed281c3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bef353293929ad1fa039bc657f107515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bed823b7d4ef9f45f8dce4ea214ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef2be749174613b433f35e40bb9f5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842453cd5feab3ff22298fc2a627fe93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513872beefa5cf5b1dba03d3838eefe1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a595ce4fa9d6d9ced9006f4e1c08a97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ad1c9c74f553b6119db7edfa5f83c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fa26779b28e9a2dcc90f6086d259b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042404bedaf8554f8bacc2cab889993a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee62ed0d91723271ac68a279d115a5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02928ae96722077d8c20236282cf08d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491eb29797d351ac73fad8ec9c23492526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e9058142554ee27c4e717cf3ca9f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026cbc8b0740ce7c24170f5f9b74f72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b12fd74d28ad4cc50d2fe69555e2b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b0ecc06168153785af4a04c5d3917530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041c125cc206443fea4f391e9b22a1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673363d82e58c66f488a5e064547d288532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8b84618e9ccbe1273c861a156c890533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f6603b088d27ea97af55f88125718534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9329e310319a94fc8a2449491c6937535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9086dcabca4e9656f258377a32ffe1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e5fe1e99a5324e026a1f5859974d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73cb8cdd68f41859f5b945761654ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1787c7486cae8cbeff3ea287f72f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55873243d25196085b6bbe03922c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c282002f84cf0a8bbe0ec9ce3190541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88951fbcc9ff2522b7c62c99378c39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3738f115fb4d2eac6e37f6f6cdc6e31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b25c6eb39c38f9c781692785a6b61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218545b93bb165e59c0ff3d9723dcbce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3669d82b76dc209b2793e53276b7df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e8c3e76b5a35d3966357a2c283642547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665730215029101d7ff353356047ecaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ab475cab0b8b13f11028afa2413a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852284458250ad44d5932819ba7547550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d662b3ddd919db8f97d442c0d6c7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8990d4771bf18f85e99769fd6e5b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fef3ce0cd7fe6600819cb68e31798553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b01d68b43890b2c65e5936f3fb58d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591fcd5b6e163d6fe59a34a9fca5d8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebebe7d0df22f7279a68b84d18a38c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4056b6c4109e536b8d4a3fefb5544557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0cc86cf443d0bc15582622c4f6d23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313651540c5e146e7e90c03ee30b03f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc4965183dee928756f0a09669f37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e993bcc84f2e1fdcf85383b17432fcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582f587c6abf47f2e08e4e9292963bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85c5333a1beb094a0d4ae4aca469fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970bef677de477c72dd2d640aba27d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2667b13215ace59f4124f7e9697ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0fdad6c6ad7d930e235b4e8cae60e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe466d4be9af0f158a1ff7ae85e392567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c459386c25918712a5bdec6642477b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd123d69654a4de629e68666bcb886c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e2a0f28805bf7119b334566f31f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d40ba252c8319d85857dd12503ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab0dc5a5c671183705acc7e73cb91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298d537c220e1321b66929e4dcab854573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10cca390bb34b32d0543d149966480574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbc79e43e21dc4858b3645d03e29d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0c19ca2c8bccfb219a748d51ff95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37aa8f79e36db501f281386a95b193577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb77217f52a75980045638a25dad967578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cab5fc396f4b5833a98334897f41d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6dc0e36822008586bcdfe32f0f29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01cfb5336a7be6fa7abf774179aeac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f37133946592d4e88806652b72499582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89931ff6878a5b4d3cd40d1171349ece583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a768caf410f541f8d52b9eab3d4c477584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a92351c619dc06d90f711465ab4b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616d31e7fdb8a38fa6cf4657c62b648586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624ce160e80390bf40acca282bd56a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae86c2161976cea730c86eb45b02b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a8a7716170d06404bb4705c15bc18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554123faecddc88fafe8a999538edc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b586a94161ff5f61ee573dc71fc872c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af797584b5cf000b261aceaf9e90b2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c35b4da513663e4e2cef39e260669593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d776f82e03336607933d1d10433fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6232001045a36247da432560d61c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26c0e55f8f8fe138b9b5f1e3ac50a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f4493f9887a12718f22c85bcf057597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df148609b045e5af129da3404a6b2fed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b42c61d2f497c089236c282e6688b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb1d0c4693360b60de8286a30ea52c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74633f314622a64a380107ec54b881ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc018ba396fbc48f4a1854b2c2c5a47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece0afb65093457a4dc423133943c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c22c887528b570e2d6d5792601b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f332bb4f97cbcd45a1d5d741ddfb36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e9f220e71ca48db7fbdb68b5c914606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84923214d7198c5991a5d97e7875fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ed62936c8e8a97e4f8eee04f5e5d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097fee060e5d1673e9d10ed17f073e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664738475b086584d2eed09f7d75c5c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6394308cb8c05feb144ea3f54e8fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb484041e4de91e10425e6082e2bb6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f934fa942a25160db8cb852f9aaec6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced3aeaba8a9bd00ffe9b711c17aac5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba21d3c4287b93ac8509b5070fd3f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8e6e43820c3281740e21b5fe6cea3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedaa96809c36b2a56d1788e5c3e257617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae826ea4f5b5bc91d57ba2e574aebb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eebe0fabbb184d70cd294d09b440e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331355a198e038885fc355f009a58f5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef8f8507905201ba4e7fe58b125919621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ada7b6cfe58f71d15044cbb02afa5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e71eeb4f082413c1999a38699cff3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5668be08370d8dc7bce4654e2c357624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f1ebb169e4e24393b25bb98da49f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80088f9a91d0613b490ddfa4eaf4af9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9a6dd5edf734c0bf966745a9b197627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb40f29663f161cc804931e08c1ecc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e5f108a2cc086c39d68c6eba52d1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d52d0ee5371b6e12dcf60c2dbb06f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2b8ed0d5acdf3c1e6dd5f99d2d6e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8686b4686e01b6f704e9bac029a9d30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940da7898452e5e5e46c844293dc3b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da77ea8829cf6351f5f801a468fb97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b89e1941527743b0ed4455d36c14ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35530c321d4347850fb98d9179b36a7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890e351d2d0cab3542d42e7f454e6c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1282015c35fa52903c84ebbb2ee3fd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b212e9d287b61d8e7132c0c7fa3d7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f1ba368214609ce6630e965aaea9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e68a17496ccde4e28ecdded688643641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ffa4b71b40e6000ffb51da5f59629642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80081b5caf690b3858d90154b4f8edb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2831e6f87b9482e3955ca3cbb4418644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11d8b7afbaaf0606d39dd53bff60dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf9738c87b200115cca9198bf9891646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63987550487d5e1effad446dee116ee5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68096d0f2d7464f81d269643d3360648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2701ead798dc1ee1ca38df3f239757649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c40c217a8ec7c8d1b972580bebae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe893ee9bbb89d544a201598772fa9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de4249f8569ca07b851511ce04e397652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c76341ed51923cc9e829fcae00d4dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8457b61538df65dd1014e9e702070d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf2e6e0ff6aea6bb8c124b197b853655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76028a46ecf9e29218c8efaaa7a89f88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f655e3a93f81ead416665c8aea3a68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fd7d30a01ac5565cae3ac991f6046658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da96277b78fec9e03a1562b2b62e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f29a0a7e580d150270fbe2f150960660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80789fc9739b8d22ba598a37cfad8966661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f08d549da866cf0a127b7fa733ea5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c837bdd6649a5c5da41e132de83c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760ceb91f716a7132da2f6770f26123664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d02afa47fdb7246af9c60717eb9255665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c2dcce799ee6daddb38d7aeb92fef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d1a34edbf37ea1119297f05750d95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a216bcb97fb3c57952eb11276ce3866668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b94ccd6069c730d690c904ad2915669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf5e3c624b0c80dd872ddc5db8a8f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92289e9055904cc024632e2c93b1cfe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f144ca98db1d1cd0331d1e2c241b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d65abdb9e9003d953eb0f08c4de2f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea635d74e9955ccf41b3a51875070a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1180f9778d661f8b95cc90abbbf66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020cdc06798dee40030cf91d3033f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bfbb8bec66e76af28cff1f5ab799c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a99f8730c306f2f0e27ba23dd52ea678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>