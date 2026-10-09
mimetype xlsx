--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3adaf8ffb4b47de6545564aca83af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f9a071bf31fa18587e579ec0830b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf53c977c9becc66ba8c3695b757e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676b93129d738f6126ecf466b1ae7094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e28703dbe0d36d7631ffbf782becaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c703cf9386fa7627525aa3c86710976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad9c475378a28123c0b7e6b48095ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba19e939fcaf08d2843476ec3fa3bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a319bf4a2faa026298bb355c2a1f789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d08028825fe0a10ac8e92d6bbf1d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d07ec141387dee6ddfce5f810bafeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f645812888b426f069a5b92b5b111b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4384c88b3b1744c35dfbc62c088ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709880897659b4168bd1a656a515e5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374efa9a7b9adc7ddbb054a933e1816315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0561ebc6fb50a44702ebe15faaf35b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4832ea12b3fccb2309a7be503dbf7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd5b51b46d45aa7fdc765e5d2a333318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aa71116d87504c7e0b0d50e3b3c2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6383dcc1939b27f07747416aa25e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaedb25a6a21db1bda02b441bd56fec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e3dd17550d773b0e0fd5345872ea122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731c02fc8a7846344f18779573de6c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41f97cee4c6d5b34be0ab5cef221b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb81ca5489a53b247aca2eb60bee3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89978064abc36923c7f6fb464adeeee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb9b3831f2b80652a4d75e0c7a7e5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed19a23a46bfc7da9c07092267d393c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f0e76e2028a50d3a7ed74ec84064a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93279b96e55a879513bcbd78967aa7c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54d022f26db48343470deb9474b15f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4b79a634eb9f445114f38c460741832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b15a902ccf8316cc51e4a3fbb394f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4f25c7880c725e4309a0c134d87a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fcda820ff1536cddeef675cf3a1ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d81746913d065c7df2bfb65fa7a18936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4937eaa21f08fe476271c1629745a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0723f3e12cddea92097bb89f4ad38f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb067334e5cc3aebe0acf7402d4d8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6266c43ee8cf9e171e6510fcf96ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a85c35b7702e88c3407b6274a42ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aef485db1ed31c8f80a3048d0ab09a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9901ed89f89db41d411ae0b48612f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc89666f4e12dc17b5dbcda55611f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf30b6e8d751c5c729ee5a559d7af345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0191959ae975091bb64a0ae13378146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72fe436b481ef3160fb415bad3f79547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce616c0a7d67ed51c49dbaa6a4f49c6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934ced55baa270548aa23146624b32049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f64fbf8bec893b674e3bc3fc8d42c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a456ae65af4476ef2e9bcb420de91a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b29398b78648b55f3b6c2035b4b64d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f54fad58881dd31ed86248a6ef99153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc203234d4b8b6cbea7e24019a3b1acc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353f22d9b9cde0da6372f5bcd7f70ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f743bc5b0bb69f5e350d64a86aea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7248ff1fb3053311fb5b1650092857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74157f3984d7258307d05d321f7f51ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c40350d94d6d0009175e9b51ba10c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c83a1c1dfb6e134b1a8d1db90f5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03be936fbbef7d5f6bf5505c9918cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b95b0c95fc7bec1c5e9508d3ff4e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc635aa9906a2d3b77fa1750e83cf2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5efe4f14e357a6617fdb02b77800fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e38c1e3c93d9750eab3d1091224cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812968605c98dba10c7860902cf269db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a650edf466cdbfce90b73ab7132f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b57e975c1bb9c90fa3ba128b8117d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c6d232a4b03e6387e01ed909897e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09717c31c3729e8a9e1ff83c26690b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32f4e7945e6cbcc88ff74273a8d67d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a78b0ffa361298215a67996ea3b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45f4eb2eb51010f91f586dec56aa8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ce6be757da171aee49e7af13bb5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36720c513c161701abd93d0fe8b6c7a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880235bd272b789cb722fa2b7b5281976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b27d55deaec99b6aba768b4c3752177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6d81504eadc9bf6c927c965c3389078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b288f21ca66c09997ec123f21bdf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0cd55f5f4971c2aeba73497cbe0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8a96514d9dc8ca32bacc928d29adb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a65cb810102f6b40e03f1d421562982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84edb9064f802217bc6cf02bc17fb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f4a3a3bc1c0332f1bc323261eb34e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c8ea121a56a673976d32fc93c34b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb686e816a8e945bd61dbead6072e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f50691ffaa1be1b1526d604d002c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8877bc86c715745f178a8678f78f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c509e1113659cd5009d5bd7e72d7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834577393fe184f8fbf7abfa9876b0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ba7d48ddf53f9c3384656b681a7cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd447d68ed061d30dca523b716043c5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a6048c0f7f0c1f9f64fd7ac32a5db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161fb60985dd15e9dfe5f2a7be3a5e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87747ce6812b5478dddcf7c36fc503b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8c96bc0ffb3f2b532dc2b59e94f1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5c0ea4c6dc797121c4484c362a0e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9e8cda62aaa9df066035a1ffbec5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2b33c2f56872a880a0e730ff0881a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92157422040c7b22f7c0781365723209100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9ce57ba71751fc80bd111bfae6685101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4546f06e23728803cd4633c9555ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645ff28d8c557abe64810bcfb67130103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48cd6696c146f9cd0bfe52a0fc4138104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6288ac602f0688df46c598872279195105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b04cb8d60152499b108b130fcfac1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ab0081f0b936d782496e467ca6d1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2c77921e5719348d748e51af6978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda20883c7092a6f9ca4dab4909437e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfb8cbd950362f87f3567ebc804a0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716c2bcda118f125f646064ca8af436111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92431b715523954ead4962dbc586092d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4232270be3036896410ed814a0358113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b35d58c1d775a615f0cf17447bd225114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8275820b578c3451b801376ca7d4a3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade943ed41219f20b1dcbf1f9a777a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde343af5dc06bce87bb901b3fd51124117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32a977c829d73d156e597b76ea936c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f10eb835e2d16bd9a8a4efa76be02d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaf048fad3743b3476898a95543a0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb823711679719150aac68119ac983a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d226031592fbd1e88cfa617c51e459122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bc9fdcf264a39c80784b33d749153123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec6bf4a969dc202be1879475768709124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d532088f921b9170ef575998d52846125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eef55ce85a6b7c70d12a6e3004aec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ead05b89c01a691fd81698c824e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def8ed5a2d9b29618b914dd1e0d4f00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152af3be664f76b5f6b784d0c3770432129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bac647070a48b458c04cfef59fa45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149d1d7db900da56c6cbbd27d8aaa21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05da76019b56effdaf3a03e7feeac7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5f2efd4712abe859a36e861977b14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511644a88675a7027fb9dc70958554c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307f1f51bcbb902346aad00bed6362f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f1c8a90373b1f6a31ba6f37d2af0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048915ea5efd05c7ae7da24be1f16564137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e80231398821621ba14cf9d75b31a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35fb91524ae53b3ba01c815f78517a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b877be0dd07c336c34cbf1f87d8114140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dbb80e7ee8aa2d761b1aeaad391c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff561c5d3c0f98df7f61e2c54eff64a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35392509d6e9ba25d9e83e4865fa02b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd215f1eb8d026cadc8ea4cba678904144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c09192dcb76fd4d6bc1fb06120081145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc52a22538e0101bd281d90563f3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcf97a12a671886af83634a01975a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e801ec068247cfcf7eb5bbff20039148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfacd0b40f8e96a2e17b1c99327e21a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c4be00fb6eeb90e3c413e51de0fb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b118c99e26e95aa0227859229ef74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244342fd8e1aae1a893fda3f1433341152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a784431975da7d02ba6b9ebaf289ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a157e764486842509da02b8c1d151154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b44acf7c40517f599852b36a770c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8d13a186c8f71085cfd706e2f135c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe006421b1c5d4e2aa82392d3fc6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fbc14be0a426b85e30539705e8987158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae5394bb76a1cba496f1afe7795001159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06599c47e7638d2e9f849717a08e6157160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f911489dc67f57f2b2c5576d0f4777161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65856e1aae9992876e94584e889a789f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d07221d9a69dba4c0a3c90a49fb5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6da86aa3472f16415f0c0ad932dfdc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dc06d99bc1fdaf6f9f778789802fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d93a84a7f1b25de63e4638aaf61c86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835223f169eeb4b58ce1e153c34e395a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995524c0c5c99acf67804ad9fe33713168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff110312b68e4594a07ccccfaec22c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0990e5d94b9655f8cf4749d0b0d15fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8daddac292d5eb3a7e2bbef5af1ef4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019d53d8ef41333b7bf855c7c65183172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb9f9b92ad7410795dc4d5b41d2f93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc60adf8723a3efa14acbe5f58c776174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59b29d5d59b3b5b1b2554db7bee1e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb40a5118a87145c265721ba99a9184176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbe1329c4b283a059c7a0678fa4d4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde06111c7cbbe34ff891c2a0c5bfcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c30757f5af7657f9107e450b12d596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617bef6d29f0673d9310ca2d3a33b1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595f77c4f9da691c1cac866cb99c43a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1715ea44112637fff79dc0635ac55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dfce13b8ae76ef10258a6ed15d149183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeabccd8eb7b738e6fe4764f756cc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd4409bf0ecb73e21f82ef1ebb2021185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8551299e9376f1b8cfb038edfa02a08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc410b66ffc483bd854d4b9db19687187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59f72f80f964e200f4f0f3c284921188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a32c0754d4d0acd963c13cf29d1321189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9942471e996e8910ba6f59d5f77b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340d236172587a40e2bfd0783fb7337191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cca7247b7a093870324753a5ecbfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e001e8ae92e120e69aba301204dcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06376834ac386cd797602fb0d37e095a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97134c8e2530682b85b896a8403191195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344cfa81ee7158ac591e753c979f4c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ea511d3829fa3718e724f105d45f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a3d517d1dea61956d6e6b78245ed6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6e02bed80b318788eb27a98d118c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4024846616d5cdae40cb6a263b02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0abbc6df0285fe8cec28acdf6d4a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641e77c389a00e3d8a3ba964de3a40a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd31c62d278363c458c4ef943206d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dffeb12f0f415af5c4c882849bd7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114c5f67b5d97ccff0fe0e00ba6a2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb93f7516050831eb85948724b6a8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8a3d944e4fd7a9bc496574da69981207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def2e06c59cada382e9be3952685a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b721297f734e4368df8e1a8bae86f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdf36b28a4a96b251f6ea314da65b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb569f330fac1141ace4cf7609811b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9555214872a97574b480b24e24f7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019e392163160b84d6bf7b1cb87461d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb58bc5587a4cdafcee1d10de1ba35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afebd053416284251eebbff16b4c848215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ddf21e8b0eecddbed9e636ad02221216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3778551dd155963a61078f5b700a61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5ee873020a3f13f7d4a8df16b6cf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caf48f5a2c0ce2184463a5005b940e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d4b7419340499dfdd0b4cd08d3b08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cbb825f84535e4d41efe12fa525ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b825f629317fc3267d8703beef3b68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b13f219be69a0d65514383baabd12e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4faecce18fd22cd9854c81d4df521224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26698c740c6db25bff1805e0a642c99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97423bda1211b84d69b48a8aadeb41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446072f789658f6189a94abb59f5923e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bb10e38bcf3e3d5b3ce71845df275228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f741742b7d313041be51fb526e8c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c3801313e66e848f9f4e6db1a83b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e672adee5a2a82c4ad00e0453e7077231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f41dbb12e6bca797bb3d095c1da35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a225680af83ad5dfa93a7cb487888ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460c13a0d6a42d720e56d532cb51668234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75bc8010b4fc8763b54522a5c27473235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba855d5fa169ff22791d26e32dbf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374e6c65dc0186768d546000eb519ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a691f5d054b1048ffee358775d43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6ca58f2d5dab3ccdb03b659fa436239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa2c3055ac418f95ddfad2cce6b2da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe607a8e5d763f4af4603ae79874a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5809aa0fa6ceea42da6dab6163733a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11864faee96467abfeaa7afc5d5aba07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7339dc6a02fce261d5640d7bd6c720244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907f4684fdb6c6161a94e0da57b29d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d42c9892e2d54b002d003e7b819dd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0d827fe3bae995ad7b1e63b20cd47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dd18ef303dc6a3ef39ece6ad601cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a00e2c14845b5aa9ead9a094beeb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f2fb1e427f1c1ab43195f3da430d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb95b33841bfa1f754aca24d29c20ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff7d0d4a7a90402b93c2a11ff486e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34161c450de3bc442109d28a391383b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94701be648fe708cf97213db581bff4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3adad5689fa8096cf21f576859ad1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cb63b1c806e6cd727bb63f7d85caa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8cbb738a41864f6fe363d7d57966c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bff4b9327cac1dab3d3db5c48a4085258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7875dda880634b43a8ddb9c259b7bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e54f4db142e527882df51eb17e13e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa674cbd4efe6f0a4fd42ea7d8516c01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8224c515031f6b04c7e7cf358246262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e07369e258150896a611dd85ef539263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8d0487646623acb4e89e59e6a4e1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880f0e78b1ccfd714a6522ae010d678265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9c6d643f9938b4f99282d2b3cfd0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76550d393bc1b3d86312cbaba11ec2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec218d0eaed440d160c57143aab43c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a78f9026e7ec3c7129c72907fe463b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03536ffeac367e307e5a8cdfa14eb7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4667b3c7eb75bc1b0f3cec2b2aae411271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd32cfa6dc6112ea891c3234a61a2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ba97021b5bae39c42e08f656b13a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664b71fd87eef5576cb40b762dac1f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968108a609fc682e20f9ea727b1bb805275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2286b32616f067354bf8a470e7291276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc5bd5800ec458bd76b3ffd649b8f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d5c40e1f735a897030e513b76211278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b430adc92c1103a2c35a79108adc98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c2d078088d0d171a2549ada98d163280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cb07d9c744f9670cb55c6cbf73092281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e9bf26e54296611b1a62e1650d8ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1d6536f22deae892f33f37f7b7778283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e208e758cb751b55b427f75a0c614e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49404a6184714cf5ffff4379af9d76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09e26e4a8f1acb9881add8e7395184286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241bc79f2d31122abb0b3d4f1d684ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5db47802b36ce8a32ac8637deeb00f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa28fd7ab00194b1ac5113d98e0545289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212608c563076861c3c80842aabef96d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386dcaeca114c90bdba0d9939d5dd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5034e70bddb855130d1455d26030f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b047712c928d8ee93c7513434451cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdd79c90ec2df9f5dd06267f00598a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47b1690cb6cd1d4137951ef03a7faf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a9ee2aeae114f89cc40e95df611b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7669963c391a8e8cde7551d8d296b38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72628623cbc5c055ee89cf771aa6d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4664cf0235141d3707045584fa0265299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1ed4f3315125a074260dfeb84f206300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd50d6727ac9630cb134298e2405fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c471a89c0012de906afd85de8eb0f5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18117461ce3e72dc1d3c25ca8ace6c86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6250942f2aa042f74843d6c924a65fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cde3c8933ab863a4fa3d81c0f9e70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec2250f9026c555cb10f18cdf09e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaf038df85ef061168a37b0f7d15c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940715310e29e8777755327b3cbf018308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4893a17ae02a8eb610ff7b004789f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eac6cf3fa35629e3f9af0e8b5dcb70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557de788a2c126d543a62c56cd28096311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1e18cf47c99ddb45dd143206bfbbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891a1137fdef746b673a1d015a4e63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaad44419058e3fb4ea5c734cc8a02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac18029469c86051c662ec170e6964b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f745da4c112870ad9aa7fdabf1f05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0a1bc1d72524f2e0fe616b594c89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1729ba4e3e3264396b27105c7857539318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0c08c4512fc42816e46a26c976fef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b2c3dc8597ac0ac10c51926cd7629320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967150cc8222516c575b679eaa5554b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188817ad6ded26f532bf6d3135da993322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdfaa21511d8056c3d4892217e18ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1d6b3446ddb98c90c12be4da58766324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e73b48059a33b3cf70d4e56980522325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60998a9623f3314ead21d3343bdac1ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690038009622f52499bf66da97ce0e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa7baf86ee3be0bf684a2584e062c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699c2f3fc971e18cf505c2f3b51058329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe794012171a7cbfd5a6a337e3218918330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb991553df64aac1d048a1cd806d53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174f972800113b976531488bea4240a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae172e2f1310e3ceb616b076a08304333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70949ef775e8e373289ab2e7e68615c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dbe4eee63aced80936c0e12d84a6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663fdf9dc791a492d975ae462b5a3e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da527e1851c64420e093e6bfc26bc92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4494c579ce21c525e0a13223fce3e9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e4efc23a3c0a71a7402265798b869339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b79855a50128232d75fbe01b26a8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dda2725513c213678465566d890f74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4988054a27f6141e6deb8c83b67ab0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec45254a5da47643a546e7b6e54554a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c18fc8072383ca2170ea544139036344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c0963dcb59fd2ab1e9ae87a6f9b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89acc802034aef6551e6ad727948ffd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dfaec7f8e8143ebfa5ea528384404347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55147a68fc7cd7d61c653a7dac811b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209122f4493f8623c656d0882d6d5d5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978f78bd91600cfc38f75e441051e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb23f7eef5ac8e6f7cdddab9a253d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d67cd6da0e12db85072c17822bb29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e139d0ef8ad569fefe22e8d2bbe6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93acbf8cb175a21b2fe02a202b88b59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68e7e5dc032816b4bcf560a2ffa8d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452b23f4b020d1c3104d32ef5eb1627356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c7e2ae4db936516adcf267cc85026357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487cd76acdee4c804a34078c44a7517358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642813774e53ff2ef5f787a42c7723ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d83e62925222983fd52888c5655bc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41fef68bf4730130abe8fcf52d70f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bec75275d8cf26ba9cbd1e7e33bcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b7d4f69dda07d3cc4fabde4262477363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d3dd9caa7507bf35025c873dd60a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde0be98cc04e1e980006a47fb14f26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099bae73ae48a05d512dba83ebac34d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5587b6a4aeb7d3e89f56fc62f495ed6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe544c762ef7fbf705d057dd58410927368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0856685dff014912ef3e073ba080f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7037227303d86cde55f8f17904d54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3d975cee8d267eebd50ffe2c42e09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfab9195b713f1c2d8e79b5aab29c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a1bf94f6d87d33385ebc0ba4f4200373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c962094afb07a4cca2c9e59d8eab1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2891763c5f6d06277952f251cfe25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6897f7db58a71a025e2c0d8af89c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675344bdd581406931c4ac16a684e18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b040d2792e35fe52b9dd37ca40b08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44d20a0bd7c4aa1fca410d638f74c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71b251e21a16f8aa4aec31d03a6edc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656937ab1d7430a55d2afae040d5c73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c399678651e909cb09f717f4c0254e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60080fc2809c435d325c742d8a60c800383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d3731de9c542a7e92ad0f54d79cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38a1912eeb762a2f0c5f9e573ce62f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08da56a595f0d29945f46a16723913386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770452ed8ea7f3ab07e8ca90374da16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc2aa526ef4df9443a567c070685f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf6f6c458793e6283a95037b38c17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5164c72cc1ea0ca54fa8ca8d6b25f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2a9da5e2c527239ef74ce826cdfdf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1caacda08ff477c39ff03ab52bf3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71b3780598ebc624ef6a23d44fbfcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a83cdf25e6039aebaad6af2f5c5efe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c8e5444c5b208787096e5e0315d89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0e95be8968f0b0f7f798144e91505396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575ac27a68c33cecf5dbce8f3afda45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d509bca22e7f30d598b03728a0d1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0605dfdb39542a7a6f562e65ce5621c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c1e47f3a5d7f42d4ae2f43b014cbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3f46393d129e42b8633091eec69e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a575fd20702efa688fa507045cfe0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80239c40d057cda4b16c9daad0cd355403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f1abc6c94acb17a20f412b793c35b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871bb7f19ee0175cd29651a982486ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eef274789aa16fd8d7ca8539f1d56c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43410a2fb54f245949bdbc1072ab788d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0bc301c363ce14a56ddf4a446ce03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b9cb1f484408013c25853030d66ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190567a9a4862db59b746d0e29e2b232410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49859443a42dc31c40e04b82d8c9db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f7e87a94ba4fa2d373e3eebb13113412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39257b59b72c8f37e35ea64117ddce7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12772df5773a110b039e1e1cac0d7bae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec686a62368ed4bfea0e1fc0e0f9d34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ceeec0bbedf8afaf035a9282388b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dd8332199d5598b74bbb7eef81f7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf5bfcee8852eb374a59fdfe35fb51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8b768e620a82660783ab2d6501a5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae875abf96640b8bfba40b5f21dfae06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe3d3c9889ffa1f35b6360b6905af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a804322bb7e27dc370942a2b14690422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aa37481209c10efcd78ee4ce64c75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe3586f885108fec3433a17e1a53c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9799612af1cce0ec4fdc6d6e6e6e3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc284c295f86666161de473c71ab627426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5e241b33737902577c7b3cf71b01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ca783eaaf725fd05f64ebdc826c13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56bb9fd7a4020d4c6058dfb8d96d93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488f5b68a32242457971253277b3d33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af243d0e6e1fcda109aef03ff528562b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c42e8f552151ab25a594fb79f355da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cd179cbf9b763b0affc5466ceac39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b83e2b738b27a1d03d98d15aa38c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cda0b78f73aea73c013edc0ae3ad54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ac04abf37ea0906b1d70979eb074436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2479643bc049486cdcd5cc9f9314e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1f61bf397cec6869d2bdf637c4460438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1381bfd3f0acf11415ad297152be14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742f759115a9a1a07e0a5d81a9ad98b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f18c84f1630ef0881c74a18fd5782b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af7e381f3254ece9692dddfa494aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c058bab5f8377681df8b29c2ecd3ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7596ca572854a77cc457af1457a9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc28cd1f81840ecebb8beb8236f82bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae14b70e4cb8d36bda79a7d526e2955446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d6a96691427f759ab0d39a2dc5fdc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809adb44cb5f648a07b0dfb2ba39e202448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bca17c438d863f7b6146d46fc3056449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c1eb24a6ae8bf1856fa7e7e6d0c2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe473d398fd603780df682e9a07fd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861f3adc1c687703bfa5d87ed8f9a28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9972f7edc6bf0e4b10b62bcc5128218453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22d78a77ada4b1e4ffec98311783f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf8e3db71c8d9f7a89a358c868b930455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfce26ce785446c28af4a61a0de4c4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77898f33d404262382514038a7ada6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe07dd559e74c915564633b0699c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8347d66524ec8771428fe298013972a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539194cfebf8502a2d60061cfbf203b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024bf08be6c940c817a61c4afeb1784461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d29c549a4a11dc6c5d09422d590926462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f86244e8358b0516d41113e631b9ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b430ea02a677d38474271baea0e86e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ff8888d2dffdbe3cedc68c60d35fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576b4bd1504cf19b26d87db640fd75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2008f6aaf5182b828471b3e7796385467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeba3b832fa7a0fe5dfe14fc2e672ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a9e0f569d544aa8accecf0c77b1e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc9ee2405501bec450f90866d9ee53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84b175344e9358a84beab320bf35ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05465eb43a0c767d252aedf4349ca3a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47399c66237c593ba1374c23b2231e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a1c9b139c24f1425f6235b34ffc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb42ab097ed26b55b0e12f662be18a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c438dc99b6f7b8c80470c19620378476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab311edd7e43c0a71bbf124bbe5ea18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d57934666fa682840a48425e229de3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06879b55e0285bca74e96157f5e56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff62d2c69aa4a747bfafd237c1dc95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e511e4b696dc9f4f4f9e26993e0752481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173f9e14aa0e8fec4e3430e5586d6dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68a508710ce182489455bccf021443483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634073194ac6d64393d0659b2de7434484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ad0cf861c931486f08715e612173f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ccbfaedd396e254e21109c3f8c9bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c24121e8888dbe8d0831c8f4e4c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ede9ac54190f258790a4e8459318488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7ffe55aae15809aca42341380f966489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b047901ee67bb9c8f391dc272fdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe786f6d3334350ace37af569bde7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94cf66498eeb6a39e09c2f6a90905c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc562ed1ccc65601ab1cb92ef02f6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648ce5426f462d892d6cf2690d5f5a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598981e0d1ef283b7c86e48d941a1893495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0c6e9ff824df6c04002a5712089de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18190308e68d8f3e8c36092164cf7e2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622d47cdd789da59790b490e409d938498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f889d2c980037f5ced36a33887795c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03960b3e4f068b0e35760320468f2c85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38c2338655142c8935dd20daf9d22d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3e48efcc3e15b2830f19e4753d104502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911ef568af737cdc5ee2d4dc109b2e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f011902fe46215dc7e5ceb0630f41d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb949d4e5d3aec73dfb6dd39f1b289d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365bb23380121e2e31ff54c4859ca61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bd865b0c3a1cdde498541915cf213507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea78f044fa3d781bacc2652ab8c5f02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c64f358900a41ab6d52b9c1a312dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5132330a18c4f5f588029de35c085e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf48a240c4e31ec2faca44ef2a79131511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc3b7f11af5892448c5bab573a292b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c883778d3394eda1b969c52ed54e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069845831679a4390eac64114994734514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fabad3e95d5c36c61044b2bf12f9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06862e27459625469c6eb2f31161ae81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accb8f9dd104cd647f87f57e4965f0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad77112443b77240e93f534ec7a2ed4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689ec030113a6df51f58e9e8b00dc44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30440ac86612e0d4e6ced1d201e923520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca7d6457e8d944559acdef60434bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02074e9f718575d2a82299fafbe0cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1598cee4836dcd25d32527d246b4a7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971ad88dc2ed6f9f498ae98192819e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6c529a1d38dbb0ca7a784cf1ce87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232522b08f5f06b024a662e04be9899526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c569a71a908a4928263404fbe6a063527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c083ac7cace09ef749dac21539525c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f4dc11cdf47c1f3a88bb18ce0efc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00add94da5b0b90d311fdca1e859d691530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4559066ecda1548350782cade94af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629977deffca14af81e4eb8f04995bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21037f51fe2ab8e1449a5954e541963533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c8c969981be770b161f7c03b0f717534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f498e91e81b49efbfcaea9845a66e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6c01c9729fd7f2ad0915c6fc2e57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e93a830648895667331aaff3a2dbe5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e550094c5278d3f77b056e69d3c20e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5d5c7bc17b1687279ab962045a060539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1243ce40e7ea05199559b0773f286c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76faa758835b2c002c88cf37f72bee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420843422c5a60c63bfbeb448d4a2d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f94bdee3d39e09b17d2892eb2eafa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7279a11bf7537cfd2da939838f652544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe8be8e3d73997f495d51fcb8cc625545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55b64ecd5cb19bad6bc99c84421089546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac449b6e99717ec7e450b493e6a6fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b272a588941b583fda0ace905c7ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d6dfd53a1648c2bf1ffc924784600549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9c3be15b1c9af60783a7e3a68a34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c03868333f9c57d97cc1cc91b292ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7478f129a97bad51f35cf66eb8a076552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb466cb72f60c9bbda6b3a8fd0b1c31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe09efbd87bf6f895e63524830eb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124d3fb61b98a7c5062da43e5dc96ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb641e9cc2c044a66261db3efd5a9c99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a346900c6b7290142bb96999195a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dd974867d0b6627040f4734b19c38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c4871b88d8bde5fe5a3a7b917bc67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d77fac39a19ad232184f6ff403d4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf548ee72e0b34ff5391d0996582db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6b7cf14c704eb5d72914d609cc557562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a8b22b96d2bfb5416e9a72c8cd36a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd91a45736160233449dd16a3dc9ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a732801e68054286e26d82f883567565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019b30a6569900ef42ed12c0af51a4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002cb494b81114cdc69baa1b886647d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dd9a3584963130cfb2026c66e68f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dff92327835313a01a727fea5e11d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85606697a38ee490f9a957233ab6b0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad194d32f721d0150dda22f53abe41e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d533877dc133316dc5cca553c7ba6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70061b5a22a2c1c93e66d63624fd83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211f1703fe73b5a851dd1c7807f095a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4fa941f7898866bdb720e50ab9458575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786373c3cbfc3a555dabea86668243576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace88d3360e01cad01dfa1de34ed27d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d899089ff7eb0250294798784fce8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e0420dbb2bf4169831002e537468c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3857c5cba82dc78e0804d45b6b9a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a97f4c8cd2ceee072d55da168862581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af1ae7e5ed955c317c20d9f35f7b15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b202f4907e86bbdd5670a5f1a97b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5a111ac453eb1d9b831a6ebd0f6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825863c8ea495ca53a6474fbc4e64872585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531496b5bfe3f693b5f493863ad3a95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145195b8223240e24451e34bff7a7707587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb75c98aaccbb0b8eca4a32902a8f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a7befc4a9f6944dffd75a7920ad4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a74b9c1d5824a76b4f9e217345f0e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da720bd1f99f852c218c8388465b4a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b9278333a7d436716ca7347252f73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317311909b2058a2b4b671fe2ecfa7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbb8a94fdddad401ea2a79038759c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b559b6aa02be4e402285da97d529dbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafe303e839524cbbfcf5f1bdc59fb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f77eda3f7eb164ac52ad89d9591c0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b696b041ce26c33d4ff817cfc99e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b5b2752f383c7a70f56102abf506599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69797fb90566b0cc00a128c2a7489f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33199bffe2df7283b23d8f12248556be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d50eb87beb2282c505ee54a5ae6501602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaa5849b7a287f08c5129ae6d9a73a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853723ac034890ecd135e343a1773ffe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1495d4ea8eeba2c39437f079b0074605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a212db9d907bfb9ea6499f03e40f9c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6000da027d072166bf082c2e169d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76613e312b0e6fb3c2b44f74a8389eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa5b67ccdcfc532e9bcc3e5ce19e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca684021ca51ff458724fab37f5d34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd7d5969fbeac0059931c2c52d28be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ba094a2e5fa0189108e0e7899cc2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275c2ead37fd876c6e1503613f76fec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e479036160284dfcba6d11110fb2e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d180f519ab89e39248be12a9b4b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efb1f0ce6eddef46d15fdbc85ccdba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc619f70b4d93f91817195ec7e9975617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ff7a3bdd8829db1d513193f2b8888618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa33b466ad5917cca3f07d95760dd2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a2cb7dd66803725564cb29469696c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27e2f1d76002177cbc040cd8667833621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de5a64ccc83d76cb52ffd6ccadce12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeadb799b3a6d7dab9ca797d1cf2923623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d16ef39f6b903f00267220bd9d409a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a228c72665199c66f8508278eabe9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ca0ff5835149c702084db9f837f09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cad8e5180c26e2fea02b225add53d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de307c69fa10ccdd411c51e099170c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e0a77cab7b0f296c1391fb7f80624629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb1dca80828fcbbb51bf9350cdee5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7c8678bfef88e2af72d66192ee849631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993a5fb64589c0513494565a4a35de7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df64a5b5f5c3c554651f71ca2ae00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d744915d1deb0fcaaada4dfe9c57308634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fab62a1c67a33c69d0462a1ee712e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847782a5ff80a745f61637a62514362636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb9a40e08f3511d766da79d48515ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c6358916a820fd23d551ae78036a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d25e90615da04ff9fc58b0795115f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126222f097917e0044519cf8e470b19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cb4375621090264bd62c71782ae3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd12f05bf78f87caabff58904dd4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2710f3727cf19f58bc5f9042e21696643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c12d01fb8163eeb12ebb6283ffc90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d3b7d899c4cea109c2dba18fd4ffe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c49a79b318b4a5d2aff8feeb874fe2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d4e0fcaed0122e50c058f8a7d1bca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789a7faaa6dbbdebb94457d3d8a3446648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285c22714fd0585273c9a938f6da357649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237cbc6343174e7161239962f63de50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1700a321f8bf16e3bcc48729be1b9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b39cc3aba66a2be9e507699c92cfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a443213303a2db6f57c59d5414810f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59c0d6a18d58e4a3fca41b035d1542654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e407cad15f17debde9b475dd8dded655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f77d781809cc25a5c8dddd63151de4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e06f8720f40cc3e48a6756e4362d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b6cab964d14ea252ebcc64c50aa24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f85d1745d5d3a70b4de9f43eaee4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6da37c73b62cacc96896e4a02e12c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ca64971a14db495824b437f98543d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743981b5637b9a906062906905035605662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe2ee7d36a4bc40cb65708290ef576663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6421655bde11b1e2791f53b8850b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d12c59237839ff003def0b44f1ec38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772f245068ae96e51a56ffd5141cee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4143f90cbc8139e0790e3ab00a80add667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e8f3d326ffdc2c7d842973a042876668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7241931e7a0f47e1423f56a53a80343669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9979edd87b6ab21069659dfb4f7dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b82c63feac5c8b94852ae4b5c9065d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19827000b2a95bd24247fd16408c73a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f877bca7aae8c420bb30c08417f035673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3761e30d2b04c6148648d2265a49729674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fa1652b770a43fc4e0a83d9666e19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f84ed92d44f1fae584aebd1632c01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d9dc91b1b320304ec0071303ffc32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaee1d3ef7b65ae65f8232d071d77cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e52c5b2f758c803222174c01c7942679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3f2c95b02c53c50c1a628640c904e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc08726b7a625dd5d7f6c52706729a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9a09a2bae19bbd7e11a10302abc0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff8539cc55df077af7ca02fe002e1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267070f638f5fce0b8a80a9b26af093684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff18c48d641b951b530b5b827f6a90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc7d8f2d5f7e6f6a77e326424890f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d71ec1cd7a4704cfa69154838e742687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb43a5c7bb5099bd680c6e6dbcf4f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e28931799f26eef0d9aecd08b20a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734ad26684cfe473fd9f557a6b713b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8748da0225ef2e64cbd227a18bf3d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f711dc548cb75c40251bf4759b581692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc355a93b3ff6db58f26b89e3f18330693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac24791effaeb04d293de3cd3f05e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3683f7d535df808975b559be065426a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c3b4cab297793cf3b20e3f2c94bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870f088a10d7fdcc1f0e6e7fd969525697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98409ad72c57a9b3313c7ed65a7ba6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4169179a0fa239c220ec257410c5e17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef958c1d23f47e7cde0b806510a64d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1abac8866c6b71f7035edaf6517ba0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e2ce3508313bff40615ce473a5eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184c5dda2f0d55cdf2820f56dc8838d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47121011939c2b49b6504ee716bea9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3704557f34fe1bcc75455a2626baa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1008be0a3e2c9b47b09fd84c27afbeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01749245aa20bd7dddd354ddd8c0a5a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da70746b53f5cb39d8eb0103a3ee8ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f6ece0629de3da746d2e287e56e66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cca5f39268fd4f5f6b6825822a5f88710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264be9eb7fba3e82e2f131031cc508a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc0723b3eca8a25e80a9a5aa2bca1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906ffbeff43acf01661227fca5ac0a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcbcc5b26349b9cee85975e75b441f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f307c2cccc93f7f06d6527218e3919d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415896ec2af6eed44294a2d436cb4c876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c1837cf0913d2ff95bb4c3ed84f767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68459deb298f1255c2d1a5604640e9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467070b9d1adfb24232820d78cba5c9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc1719876a25287a4ebaeb1486cdef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f44d3229769c54cbc511f3e3f55a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883aa4b5661242f38da23000e3eeac112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e41a6c5d35373adeccf11445d48ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d73ab1f480a4193262963faf148f4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f66f283dde0a00c1ac8afbfbb2db015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abe4937b99e05b149ac78868874b7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a45c7e22369decf0eebf670f1d29e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfcd0e6e0b26e0695b85446f8d0d6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e475e7a3e04fb0fdef9d431ef056bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64372e6a51f1010207d95a7dadc5030d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671442c5c89c90ccfec2855e6064fd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec17b5624e5a384d81842516efda1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800fc4dad215feb163cdec97c2d1ba823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad92cac8ec0acce371c1895712fe23924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190c42f16124ad5285dc4850e0f577525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f616511578984b1d804977c04dde4a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0cf1dcc15aa1051f7840c5ff089027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c3634c035e7cff9c85f3eb29f73d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa56d4374f2e17f7477281cdce813029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060682904c81ee140bd5a24f313c95630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dea4c9e1db7b8b66144ce43a7d0b2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612651a324ae7364760dde38eb1b409432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967b9a6d50cb03c25b00ad30cb892b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ad4a8cc0edcfb455064b635a100f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640f7bd227fbd9b2c05b122cf2b5f1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a155da2515ae7db69a38534b4c48c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90439bac16102def86bf8939d26e43d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1907432ca56c2f6fce83f6c7ccb9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e32dbd3258fa02273b2e8f956c78d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d68ad4745c98b9d448e789786dd5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761b42e6d7cce0921162a10aae979de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9cebb28ee222e76ca8b304f7b3eb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63cd7ff21ec5eee38585d8b136b0da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c38785e31850756cb35874ff4637744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a624e19fc89cec389cfec26b067431545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e1dd0027210b02e702970374b74fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8b45f5fe08a9d465f006055be6b0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520b2671437ce21afdf55fb4a62e87b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac3553f460c5900c5723343b20346b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd57119d18f6a6bd39be1e3b5996fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c5d7ea46cfa820efd5fd1c7a342b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2fe48f7815c7277c784c069d3e70a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a172bd025cf8800757d6719524cd54253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ac09994601b71da8f6094628a056154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40167e541e3a2f1005ff991db02d1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dcde53c0894678fd1257c60d0506756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e386bda094b207e917328b3245612657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211aaa904ba7d9f63acc1af0045943c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc814a78e174b904038a050a72ac6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ec50695de3ac44bbd267d22e2ee5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c3129f2a8791e6c28d963afe27de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4233787071d7a9d5b36fd02c83cac0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38936a4e92ba98050d23e346eb74f55063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a914a727a365e5e6bc6989a64423d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43354aa25cd467867b0844b05c88abf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3430ee9e184c9d4b13c649fefe4fba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2ebe4cbbab145c85ceff15e82c9e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74761e2c7eb91031e4d29293ddebbc0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62cc61a388d9982df4df20e27f745f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3d6133548d4c2fbbaa05be9794ece70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b354f9fc443f1e5540161a8e555cb0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2708ba8d24fb0eb53e9f62a8474171a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb5620bbf0a9d16905b79a37e8f1a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e4d8b1c1e8369eb9a51525368658c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd637b32672fb352c91bef09e2661775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c314dcbb8673866323f19efb6b5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad9f51aa040fc8526297a1cb6e7a3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e04e9c008c46d258ca2eabbeb9a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd55aec635a2fac82a53b82e6b3db879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e85481577d1219e8c072acf1cad8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8edcea85e47a9108cea961a9a968a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9776c5edac409d6da9a00083815fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ee1a800ad5a386e3ddb824e56a2de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60152ce2bd523a7eee1777f3ddfd8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460101ef65e23d38eb3721fcd3f51a3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff99a2f63f757f10045e0fecdc4a3ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe288a3370e2d5572f0e146bd9912a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ccbcfa1c8c4ca151b043323f8e79288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f79a0b8fbecb80853982cd45a6c3b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d54efeeafd1da2cd3c0262a9d5ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460014cecf430c7b5d4e104958ed2c4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a131963408eda3d826be33523d5d89392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46919a1a719144defa41fb19cd66f7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914381d37a382c916caefa3b40d2b59f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5528fe414c8f982aa5ecef39e6c9cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb0253d27d217fd9beedaa3459232f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c093fd2e0213a48f6ff3202ae952ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896afb9aad9501ca5eb990cee756d12898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501aab7089f3e59a6fefe3ffaf7e15399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2466157c982e3456f3d95ba3a7088100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269c40d0d1bb0e46bb859c47420cae1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83b5b6ff62db14eb4ab0eafd21f6ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4361e94c8b0becccf663983d9b9ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e355ec3e4db92e6cc523d402309db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b4358c1724b434acd84985bec9053105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcddd0e008c1dbf1caa930f9c1e53d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6290950da02da09f962856981055c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93b66cabab4774cd1105487b77998108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e27c37195805647095a3397e1992d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09e2f10761a13d6d89d65b63bc38b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8054aaf355f4c50304108aac839479111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe391bb6742dc8c4192c2afe2eef070e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9df493f9bc4b3fcd32ddd440593ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a77109ceb6343031856fae523794b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43061a293c0cc8474f4b4e5fb698f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c990b5005da8c4715dfef9b6adb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba5b8912d2e61de88f4556a58317f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e510bab0642ce2dbdc892d197221a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b3def570fe61ed827c50954dc4ea6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec78757fde028f61a73f3d9bb34eb41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d9f32e4a40b70cfae6e82f4d85ca9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b909a44f30b4ac34da32223992688d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8ce17dec7be6560eba44e49a8cf22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e059388db4fa5df1f0dde05193667b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84293b0f2ad6de174d3de455c3bffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb96fe314d0b8f7bed30acf1cedd191126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eae366655cf6677e707e902618efc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf325550894f6f34c8ff6fe2681876d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0583fb3776cd188e054494cb8f99f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aaf8d3f0d2f923f1e2dd6942a1d1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c79b59b64cb1a6fecc4229e50b19b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f3990a0fc0012d50259646137ad0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b8fac665987e97b91736a5bae2087133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6ce64149735c03e25f9b3d36e98e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb274e0d31a1326f3011dd464f95628135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca934a849cc94b4d3ee771f0e7cc08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb47a5333cdc685ac907e0d495f50c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f661d67cfccebb68e3580825c4ee46b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceb85cabeaa04ff3b2ead0e48c0daa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45581f41d6073f038109277906018674140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73736d19bb5a08c2e7ef5dba932d1cef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59cdd4f17f192b64c19d928d06775a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d0e56ed713d8873019be129a4a48d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c66c0c3bfffbeffcfce1bc7b043543144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231ed66b47efae66f257be3f5f1bd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9a11fe0fdd1dddc84f77e73a3da53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad963c8a8c352f6083de30e0f3eee98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5a969bb0e19ac2193aeab0a79e3c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230bf049869ae3041b141ba56a8b98d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a8a892e152b2463466b1878d8f39d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399a47ff3de02dd8afd3acdaed7a90b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dd453d225a0f49eb1cb946b624de5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca5b5796992c76e99ccbdd56c6911153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b68078d69afb4b22a085cc8ed4ba4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667275cd2181eeca3984e8a533c8be7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1c725a5576c10fe0dccab626accf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7443411625a805bb1c50a95c4b407c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe878f82f8ad6890057aa17522ce108158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9f745bb2a1b8e39e9a9ecf04d657a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296cdfd5e431e0e5e0c8836b1afb5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b0ddfa956b109566473f932fe8b8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130386b53f32ba425ddb151f8d481bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8238c4a6fb4e28e446583d91eee5b61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193440fd46a4b93cdd4d7349dccedce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfd2fdfcca91343dc6bd6c9de55fe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36114ea7019b246853951a80f4e5c4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f4b54044973cd7b4488d87eb33d98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85044f2e92987a7f7242c66b429c03de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b34e25a68fb2ace91abc0f820b8e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7957ae729d0ec47c64b3556aa70b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7abcc60d085f00058ae82f1070aeec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00296c87437ae8050a2141195d8cf258172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f94bd3a8e4db76cfe346659f2643d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6794e0ff798633fcf276467f7b4db9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ba5aa5e4ee679c74fc6cc1a4edc99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe72765e640685c70919ec3b1695ec2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7515f7743c08d76cd2a9a06de47b8be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313b3a6b196a657af53d5a0a01e91f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b6ebf76f18fc4ebb0f63f8703ee42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eb59b6eb08fb0b2b51754f94dfe2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aaad5aac24bb935b0bbccd7388c5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355496e9952d83ebd6a0410313cdc0c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233baca3c2b7aa126df89740a7bd89b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756835aa363b5c8db185067644b960b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ab13c939adb7af8b008f15daadf9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543e04f1d79b4019b6c8b1d750f3e59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f04988dc0877e8b2afafc0f5f94dec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bda3ac6cddf03132845dbc26ebbeae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a85112b185bd6f69f6b65808b50f70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3540da20a07ed729bdf3d7e6d40845190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fbc935ab7935c48e5c3839360d9ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f943e6ea7cab2428ee314db534fa8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed60ed9061ed19832afcefde5b70ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031efc3d9b09c43facad2cc6f00f5cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51a2583305eea499306077cb962f29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c8a2a28d555fbf7e55a508155dcaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9e8345c918bfb8d792b8bb807c4d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b86e3a7b02032ed51ad8693b2ee9d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66a1898ca2a678755aa45b526663ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77071af517391699e73ab3d4493ba8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ed86ef3d37d4fd7b20a6228b0d499201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc01dcdd4663db423308e4b7bcd3ee6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deb81bb5c258a3036a5dec87ffd489203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd88010580a82a81063ee93a7e25fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be44fad03f5e3dccafe913d7269976205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554ed29ac84e6e15c57bf99f2ce5f89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeabf1b3e75a654384e2f00616d999b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20284d6515a45cbe433eb6636fc85db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084df12137750acc8a3dcbc2af810cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2bbd9985c7f2763388be18bffced1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd634449f8e7820fc64220fa81cec9b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b231f9c8aa0f0624636e1a61cc00bf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e9da52b74c4899467d0e5fbb4372213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d964183990823dceb14dc95290c79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8394ef0a21c6609b8ff12fcfce09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac225f08a4949dc0c628bb9cafbb5e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f3aaa28b846b362efb800034e6f06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd539ba631bd675a2bc6fc8457421091218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a40ae3783e98925682a4cbcdf0caa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c5795b6d9c439a37fde9f9f1c2466220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bfe7686afdbd89889f4a1643bab92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba204a3d603cf9489227fba038a9edb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd4180c054271ce13db6511dc42cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f87ed9adc1e712ae11684a3e5768e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9673a738568f5290d439f1c553037225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f5da6cb0ee864cfffe404e4e725a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cadaf2d9559a75a481f43e7bedd48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388b8b2ec0140bfe36813e8478157d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0cdc734bafe86ee1b7b171d1ff708229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b725faaacd77732505c8214338fcb13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f49fee2fe640e52285a7c1e52f066231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4660ecc0a85d22241b43d2d2434be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fd067c8a4db7c115ce18b94fee7fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e5ecdb0f7559d606302a3edd2a4e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d647f2924303d9034097faa27f6cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282a7bfdc0dc72c785cf456e19993a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9c6de00ab1a6ccbca996f55a94fcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5b8db9b09abd4331539e8c2c6d09f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee4af39119420bb857aeb8afe8c8ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f713c430fa66180bdeefd842614f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7780d8ede9a4f104c55e6d2cabce5af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127790506368e6386c796bcc57d9be3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd5686f61813ebed037b50a579bf2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba136c1019471d9de37bdd48b845a98a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513201f7c6dd442e793f77e514f2788e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd84b988619505ae135ad39c9f841f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578634056b96aec516881649435f5f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d9b3f7d9d23b7fded6a262d9d6edd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec77bb7eb8842ee5248510c2e053342249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a40674f380bb4c26197e9fc01941e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cce34ba3625c46a157264ff25901a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71bbcb5473863466378471c8de8136252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce097ef167ec80f82445419ec4d0959253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644945aa0ec275a2a2e200578dab750254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f604446e689e68f5f1f2c8a11ced8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1339eda6b7d77e819163f75a5fe0017256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880631a1bee67c3486fb2788e5c46465257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561179371aa962039dd67929d8c8ff6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b23ab46f0a4391f7382cb1ace32e19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b004de92d98d2443f6cf55020ea47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568dbdd35227e14265ea25fdd922758261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da22c75de968822abcd720c70e63e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5107fb87472ef65970f82659f53c47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59335511ad60a75d11f1a879bc38a541264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1509676565a0c56aca11beee0fd0c33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9399fa82853455e24dcb0951912e550266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995c51f55d58111c90e764cee4800a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc6dcfb215b7744a45008c9bfbb029268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83f4ee8c7206175a847acad5bde6c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e426f81246636d0e241b5a816c9e8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d8d31014188f5ed4a31a2e8904db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6460d275946e3f580349cd785bc53b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2320a1f97525d570b7138bbb500c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af90bedc1c18726b8c460d2e3b0557274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3aaa644c56860e19f7e5dcf72441c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff1ee9b02c7029d413c234ec94fa5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8217f9c08c588999bb1040144686d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d81cd579a7d7476e4674187524bad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5519cd026c1ea7ac270e292f9d9e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553eb3c8e265908dd611345182434d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5a35a843ec1f72104c910ceb25a2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8adbb849ba52dec0db6abd32a784c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708d45545418f05f7e41e001ac93919283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4cb869d0f011e992dfd2ef4b98eea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97077dfcd2270d25e36931c328fd05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432588c703766efd28c7a3594af5dbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8756da356fcc42d7ff0457fff327c70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe80a41483fa3546a8c71f8722e6e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac6bf6234399139e9f5aa8d5d05fa9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc17ba2816f7a3db08985b9f461feac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860302bf5e5629be490d713fabf3854291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf523c87c89d5839414eaa01640751292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495f7a32f1646a0410f6184e373b4bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af509c9a735379902c6187368855597e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff3802b2cffa368809511daed0ecfe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4117b18d6bb38009cd551ab6ae5d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f75133220dc9879ad718fa24dbdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522176381ece38b36a00503a783ab2c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f8fd8d894aef141a1cd676455b9f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d93efea38dbe9a88c4b8dfa58486c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dadd53146a74b0e0739161c441075301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef56a483738ec96f62918354386c3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e7ec903e4163153177adf4e903c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb8f70884e07e4cd6059ead796135304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653045b52626cdca77f8bcafc8b73ccd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439b21a6fc2e6d302d3c8f42d6659be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d601dfabe91a6013562d7c5127c44d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023418ee1b226c335feac0fef3edc8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960d2183e3fbffd557b8e560639c94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a460af29c823c0a6fd269da5c2f311310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807c40193a0aaad40a9b46dd097e336311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bd2e3f7db7031354079f7bc897f8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea807bb857e5b26b7f7b569b0ca17828313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5b7ab50d52080220e3320c67b7d40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdc70736add09f90b78d0a13647425315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087aa9db4bacdfe4f3dc8dc7cf9842316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b13b9bb425c2a685489f9d33e121d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d489cd357df8aa31c9adac74aa207c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6221c81e5e40c7f3d7894672434f533319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba785bc55870b03812570ac9ab7399320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3aca85187bbf67d40e40f4c70f996321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981614acd9e06e8a033b1bef86463cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979511efcd2c29547a134877c42450f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794a62db6f059b547fdb9dd9f2c67d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2bee1c15edacec4f159ee73dc2373325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5cdce867230cd8f7d2afa0bc1ccc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fa1f7eb44100bef2744f87bf887b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8925b5b3b2e030978656b602bf94a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa4830a1899d9cad95bf2f83530bbf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b525243717efec94097b823cc669361330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc45f7a592a6bad75896c99fc7ed52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a2b11065e9527e83ec98362e9a524332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bfca259b849a63dca8ef28b815963333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072f80577b1b22574b1b418c4e64737334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e825141b3d472af5d19f00be61034da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f2fe13a6c167cd15dd808ff8a73a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86289087eeffe269890f2a0aa912c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8133d1d7e9057f17ed436f205400a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0f24e6b8c0fe232f52b14df9cb6f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f9961f2d7b6635eb6cbec8f27889340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d707d84be0140e3431b1c456116d63b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ae87b9842b8707a28b8f29c97f4f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d4fab54d943daa29bbe7fa09d83d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d5a9fd93b37d994a15d30a17e342b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed616c688b79662307e88697291b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f78f72693e85adc178ae8f2fe79bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a28d2b61fba1f856aa70f178211e3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829321a8ffbcc00eda2a83e87e283176348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bddb26f83fc1d599ea9e8fdba80d4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d722481cd0db1a858fe27fe24a6f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034af81dfc737b4ad32dc77d793d289351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38977173b11ffaab3675b48912824181352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f8f931c37b49f67496a5cd0779da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a464013a2a03b7e5accfdc47fcb41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26330585d5f04083427056a6268239ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ea6d97c4f60f5188b39b321e47774356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef0c1d9d7ab6824272307e28614903357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb8f4f6fba82110f0feec6573a3fae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0768bf11d3745371d96ada6c6db05b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8064498553082ddccbbcc77d1b119360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422c7d7501a43508d255eaff9c6062361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e5d5c8108c3b52a42b2cb4e706a79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008be4c94a04baf36911ffe2f1cb91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13bf792c975be19cd50a84384f4855364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e1fb3147d96755fca6925b784b435365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406b501bcdeed150cad5737378e6b12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d946a5652974569c4b7de490326cb31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb23431a5e5268283a197749fed16f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e30809a792b2da571e596cd3db32f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63251068898976bdf67fe0ae28e13b1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6633f2a341fab404381b2a9edb5a2d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14910615206db9087d160ca4a0b2fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba46fd80e08362bfc7f5538a5223ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1dd8ac5a4b10549865cbbd19f6c6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d40cfb57743411764c1f70f71fa6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f77cc49a292544ffe0f30e7efdd02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddcc3f3b8988d8f66486fe185dfe4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8e3b870d2b026dab51379008f0f44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e70eda2981f2ba709f9b8630cad24e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4759f64dbc6d3120f1da701045f32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd7518e757b3b502599b3914bcf74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccaf8cbeb7bbbf176ecd49104c1da6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb0b79e6221fcec3a8ffd46f99fdbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4b923973e4366b0b68aa99479d76b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafce56c39f82ba8372016881cc12caf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c197c23dd8bad05cae672d98f66dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93013d54497fb92f639540f19b46807387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ff1e6b7089f1ca5000ae90beed7ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11600606d6f4f64221d1a845f9c824389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ce000bc9576c3c637b39fc38c4c1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bbb186f4954a9e06c77882b56fe9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f429a693c94b8947f5dbd108953ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9849b99f54a7f7fe6eddf01a2ba77d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e12385ce10f3b7df153aef766b3321394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa95d2b1f78835aade0cfbe384bd97b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938bd102b7ab6fa21cb0f69e65303c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401ac758dcbaaa02d013f9c593607e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a19ce0f4cff4aa2ef5bf1d2802d74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97e2342edac339bf89dfb61a439957399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505155543fe6e33a064d8d134cb3dfc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5e4bf8a6535dc4a81035bfbe10d99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568590abc474ccddd5768ce5c10162c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0981f74a3fda4951955311743b9d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb2258df7b6216a366c8c46ee45a17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ced960c06507296e9418a8cf8538bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae067a7251f83690c01516db898ed286406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0337c5fbb359dc5cdfa3544f0f0ed8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988164589d0866a18f34325d1785166408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc860effe519df7b0313cbf0cf197d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b371be62e74e5e7bf4bb2890d8f1741410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c707be61a778649d5d4f77881f92f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091c4455673a61fbb73a40495f535ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107f158212f9d84601b63aea9caf133413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca6aafe22f03486454134e945ecd63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f14a94b968d9548ea4b0d6e4c906eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0e7e9d33dcd43646e2f2a2674be9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c23182515f62dbd69f8cf6859c836417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8e76e01dd04a105e8a14787eecd6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12288d075d70323dfe4d5ccb12345d3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a12fd03f18a6b9d9c83e73e01b61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65616777a77e5dec7a66aa0a6481667421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b35a57bc76a1cee4dfeed26f78088422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d80263324b2244080351090308ca4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee50204385a11def26271ba10b110e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e03fcd1a364e582bc438e6bcf167a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da394932e112b1877ce4ee8c6a46bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba68b7146871cbf363f2b2e3670437427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66caf2f0ea24a97d3f09d2e8fa6627428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32b9e62dba783ad1b50bc9405f8b23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf993f785ab32a448b26521fdf325ef2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b6f345979831be2dff9950783472431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81873deb1d4aeaaa4f5c0a836387c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19063976a28532f02c0f442c95436e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0ab7467215119b1704af25d93986a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f15c03ff1232cb46964a903dad274c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d58fff265fc12d23bde3fa24d790bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f60805bd820886c2f3417a6b4bfb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa0c89a96fafa59d3e6d610f40477d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaabdcd7dc9d9205c9c85cae8a0e4eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8f74f56023549d1172961d995ce43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc8697a5efbb8d5630b7f06180c8b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cf43595575c5e9f7061111a2244dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3a054b9f21f7c19764a1d0a79b37f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aabbd83e3e21ce66c03c0ae1066136444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf58dcca374310335727ce5d47370e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99296aeffd2f5d2d253ada1ee6511b87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad2d97e6a9bf63059e405efb5f70fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cb686a5c0029c31591b8ffcc9c642448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45678b751dda4c1dea7b46b4aa92fac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b26196e691e7158b29f01f8ba0f595450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a946747cdea56920ff5baa4726b15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722246686add894bdcd7309bb1018b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c761e741fe001bfd8027a991d891b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a905d476c6e3e40ecd573cbea218f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b61ad239b397671cb2ed91ee6a10a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fb63453ee172e782ff79493a19a53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44074b462997c38527b322c1e87056457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b54aa0f30325a0e7ea1741eff941458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5cfe6ba1041f2442ee3515bcd4b25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24157af85d29305b7dabe5e8d47b1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0dc3737724aeb5c299a4c4edd1f92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf65f120875d09fe5bf1b92a21c869462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea644362f7454800f18d4ffa7b229e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbeed2fd72f133f8088a7faceb5d51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f8b7b3ab4a22a41f4b0aaf1fe7eac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0315b1e877d1d55f629e04a2d1d602466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe290341b3b71aa85942927f67c111467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecbb2df60cb1ee3ee1ee79adf28653468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5edacfea2896b0582ee029b79de8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1dca9fc05a9108948bc3c7aa5770d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89efec8212fe51391d4c5b8cad18aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12480d7a2505158d89fee59bea44fdef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a3e5e42fcc0de5067c42dd49617d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee694072a9d1c2587c136bbc0b9cb85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c47a53a965a04e964db51feb091292475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e62b726ebad027034a096e4c1e19b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3830fbc448464d745caadc2fa8270477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf3ede272556321a8ddd658fa0e233478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282699950093c8da8a6593daae06b9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcfe51ca2853f443224742fa13401d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc46816d3437a7dae75d5ca56ad768481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39807eee49803450571bcad9132dc54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee397f816c0d8569bf057f346c022f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d8cb5ee6d4fe00c2881aee292665484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fa14dfccce8b739ea1a0410a8049c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d24e64c01a342452aa5e14e1c7f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb4f6e6ee42278d57175ad2192dd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b6f45b7bb81bab240b48aa3707d45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014dee43316f749366a94ae8808e0fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992137cb18787fae943ec7b4c69a5781490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc3b31f6665ff9a557ae36ce90458491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dfe2e76af32ab740fdf84b52a7f04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6d4e5c4b2233f3cebd4b460bed19a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052e09e1dc6995f8802f0cfe0faf9af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c1f53f36ad267d60e1fa70cbbb43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6940b6a0edb0037c3ffbb3f668a269496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0ac25cd20b0d4608d10d687c50973497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b115d3a2b9e63cf1bc41f63fa68d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d47c9cf37c6aedc3d752e03923cd3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c073e5a3e43d9b9c4752b167aecdaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46a40eac2be29de8a509f65ef8caab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4397a9b7931cfddeadac43128e3f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff6b8db28f0b6e896d573d51371204503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b3c61a5aab775e7fb13731a28091504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb556528b7242a985a7676302e0b1d0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bf694bea3da187e085bec7d373a81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83e112a4812b0a73dbcd52fbe41144507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2148e6c69ab40e564d53f5ca9360f2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c1b175e84f3e61c58f0a64c55737509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279dd8ad1ff17ed4470eb3b181bad2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231546be3642b4147675e623a9e226e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4578ba1cc6d4f1fff90fcc79d89c58c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68120e559e72f1b41e48c1e8e28c52aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d595c32c28a1e60e39a72e3341ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7784d34f2a7b0ba12dc9d19276b60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a0813c4f01201aa8877950de9ff98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108be413d55765d0f2f703e5825bdf4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dc5d48333bae3579e1acb7d738cff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d81663a20abf756b4d89a7abd83378519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f98d05bd49d936ef43c9a7cd79fc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46f919b8cf5997079f65720219ab57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51839bdefe85aca3f6cc7d2cdbb1279522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc92ee2dbb28ead0965f781afbc4eee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bf4bdc5ffe43b9107bd672d95bd25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa01bf28c954e67e92be254e82cc7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b1b936ddb586a81dd8e4d31d8722526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189eb7f9b68514c8c27fa251977286c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d8dd3978f8692b02165445e655d32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ffc4b5b2d457bb47804a6f2660ac2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdd1326398f8fe3bf7312dffeb5e35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0421914b31926462dc4bb48ad5a03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fc083a97870471ee4c7a202d05a14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8109ac85541e3663aaec1dfc3083dfb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91f5d7b0af2097b86d581ec6942e10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798da21be92dd4d9e2ca42f8e4dddfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d729a1db33950c503c08463ccd8760536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1b584d82dffb90b4dcb2ca12c911b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cebefc285f2fc4cd2846b91380a0e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e2368798063400689c7b2326988b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2d740d464b866d1ca0a4fde67a676540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81b4fa66525ba6f7d2fb16c1c3d6c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebc152295acf2b59127395e9f37f4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14dd3abc43334d5d1fbd8a865307d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a27a5d407a6112263d725653df540544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7494ea09ccaa35fd07382a5c501258545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d70c88f064cdac6549358a82c49e31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576592abc7908f8667dea076030c4787547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d08c162156c0f9e40cd580825933d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740433836a3a6b710f1b268d9c538d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1a96c595f6b8eb7d00951150a282c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc009c5f0c6da6dfca287eeb804c37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad25a13c9adad0a631677a493f077f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8acba90a2ec7aed87697507321686b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55aab01db8920b47ecf3e1b18fe488554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9723513bc5698db8f00b238b7c85305555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1e3b649fa6b0563917e5dab54601d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751effb09054a9886a6c01035246d60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad199159d4fb2644338a75bf509e95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ab81ba1b730fb71be2719da06704f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd415c8777dea2c010bcb130f3597d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253fec98165d2067596ac3dc074d9ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25ccb2e38265268fe0eef88973c905562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08725358b3465370315b4d9c82f5ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08932904fe9b961c16e5fc1c7679dec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906c6fc197a2c7f17eea79534eba1e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf159a95421cc9b92c53aa479e0dcb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0fd82b730c87a67f453352aefde35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2350bbd7a61e0633c64633e565cc1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374619afdb0a45b4559552fee8ed303e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e5fc5d4ddda2d0f3eaef823ef8248570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372c3e23f4560f667248accef59b96f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66473f937ff9139b8b5dc7062d4e1bec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3402b28031db82c3811cfbf490059d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd48294d947637f0701311423de3755574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9dd69a407ab882e38cfbc36355b7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784e54d335300f7b070842f4d28ec95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9127fd68d2ab15c92c33bf098568f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3032123cfa3e9e8fdd8b8b0dbc70e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e8b2db23531c4bab441a6c91b091579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0613c62e657cf8dc05160e89714d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0246c2cdff7824a9ca942d456428a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c8faa29b766a2387c87ac34262183582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b6e5ac2c8d87f6ba072d757c18427583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17628b5387c8f28516018b263ee5da97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebf9eaa3b73e6d321386756cba145c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c50def7e51b97513cd1aa0c7bb7da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f350e89820b49f832e7a52a089fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c86b02f1c6349c635202dc35362de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb452ed75db8c491c786ea275b52024589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba44f3a5859805bf38db6ba4fe8bf74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5347fa48580473595aa1b43d4239d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a17f69ced1c92b6d3034b837e1c02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ac5127c74b6786120a64666147cbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f6c54444bdad89e90d53ba995e6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22614378bcad3d18bc3495cd184b2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec72deb643e856082d2aca6e3208ce5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8f218bb73c5e7d59ae144ca40a041597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b40fd61158c7812d64d4887c99a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664c1947a7a764f60af491a83ff5833599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614976ba747fc3234a347870f3e72742600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7faa829fdd92750f79829986bd8cb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64e3947d0df94326162a80ce55d5dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409405b45ae7b9d681ddc3c072126f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19333c3948012d83de370d9a355474604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab353f333d1fabd2d789576d7070d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295a59fbba8ed325ca0c2c6c85684a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68b8aa27c3852cddcfb43e6404caa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bcdbf62511c57c7e1a0a54d235c48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fa875ee1397aabf952625a24a840a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447ed6f88fc3978b0974d3720b0d941610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18a4ac067a821b18235936a8b1a6a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa0c50db841e0fbfe15c0d1ba77cc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df855dff7f40bc1cd22b67b8ef5dc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec21c1eb895d1fa1399afdacc1b04b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a407ceeb06baa092f3a4f9d5bd46b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5b17b5fdbb24e4382c5fc533e6174616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03d2b276bdddce59e3c868a50ebac5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb776bfdbdbe1e55ca70fef62816f73f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c46440082d80a48aa0052e58089c28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c474fd190a313bb54aa05a6f2aa1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3203f27c0502f80ca2e9f24d43d5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b4fb602d8b9b0624a648cdc95ddd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aae0f366337b92c91188bd02425bbf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cc40cbe129b10ca9e6eb493744370624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266e2647d5ffed8e8cdd318650f8dfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4a227e2425763b6adccd5c4181c3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a708b91af868a227ec38be82987a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b61824159df0f33e100100d11ce4b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b5962633d3a690d7dbd91a0f3ffea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e0d935590b8ee4a94865017e0afa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052ee185103d1e3e8f4a8a51bc17e72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6178fb95c0f9064a1256cf449253e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5dce080b0ee69709c2ecb6dbd0bb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35cb81cec2bcc19e7c4664773b04e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e09b548809c41994e68084693d2c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145286e89794b1acd5b21d03af015d35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca8f946a8715d1a516469bff446a30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397acb0e4223b458527a97d930b6674638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94ed00ad62d8d243eb029d010bce6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec63d667b419ba1b5c6c34f2ac7a81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed047c0da5b9aae4fc5e21250b51478d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f109f061fe92c7d980a50cc12e639e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744f21dea12bc61e363a6314a4a5ebc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be95a52bcef86db3471de43f329ed1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2958a7b64a2db22a96e25845cf1a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587223f076be132297310ac19cb775b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6200f5bf92f5c8d9d4b6eb77a514b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb549ff6579cc7213fabc4da2f9271648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7937e7a88b24e187b569ab24e395c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93813e6e06b280ea6971c207a3e77f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ee47a1c978d62aeac7d31a9d46566651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb90f605dda40b41f68dc4fe4a2d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d05f570d12201ebaac8b95870e8da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cc909c551873aab0be44581e05359654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34a61d965b16e3a93e65964d194552655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0536076d1c8c8d940b77da9acc41eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37043cdb512b9750fd52d192b0adf26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9f9a1f50ee69f13deff7369e90f62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58240834b4fba9aa0ba801abd710b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e0fec28fe08bbc7de789d7dce55ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d61170219b620170ebaf1f409c7325661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb47ad244a755efc080ed321fa32c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f0935f044d4993be589a95d9d6ad9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28f15fed05668d40842d22c8af8b57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d01bb459cce8b2dd8df2f83f6aa62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c31691259d49e6759529047617ff6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaebe63c07ff83d391159c98e72a4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d705a00a64104a5c97425f4ffcc239668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995366a503e5a25b72c88d9aab6e1406669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44402d23ba896b07d2f0e0dd02c669ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd4adba3f388ad7e3fbf07dc9133c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd53cfe3143d57fa103db015b1ddf41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf79433426e9f8ba601b04ea512ef1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06c41e45ec6acf251a1102a3eaecb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0265f89a5a32c34215b2cec2fa649675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288403132bb711669fa1ec1358ea49de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc1e01d7e225fa2c222360e5612403677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364e3acae6ac7dc266047441d212a90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae03104c772462314f6c60b2346e9cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a5ef9ca2bd13ade445c7abb15f7f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>