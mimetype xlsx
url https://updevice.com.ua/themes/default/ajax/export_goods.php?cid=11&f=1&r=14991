--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56bb377368332018441a6a55824a531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29354f6d6801c0d89b4ba1c6dc6c752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e015b77e5447a5a0a314499e623ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59ad6dea97c7c0d6c83cf06a69371e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3931e0b0523b1be800634c0965ac205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66479f34b43f2fed5a800031e2078e206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232362ef77e34a03f00b2beb2699b1527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c975fdd6451425b793b76162052f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688796a2bfd4526e2c00bdccb21f74a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f87b19cb9a2c59334414e7e0c3e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51864524a0a591f07b90a28900643911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df5c91fc4fba238e8bedd3ac00dffc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940482c043c52b2182f8095e77a84f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de5f37b2af4e0ad5449552366736a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3dad61583a35f457ffd660acd420815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d2551abdce1f36d8009afbaab10f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed1535891bb337e82b5db9d9bf048a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c20381101716acb0e311d34b68373518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313195c457b23de3318f321dce6ef8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba5a3dd0614f16d7d0c69c3669add20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed706978456b42d73f7038c13d7c6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b0209e5d13ff0d25a7738ebbbf8e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818582141548d3343921c7e6ac5568123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff04484046922180dc6fcba5b1f7f7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86beb204f753f52778798935c85e0f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34120c0b4c3956d1d9784e05a6e61dc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2d9b637873c0c7fca92f6e672b29227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba91c4a001ef84fcbdfd96036dcc68028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383fd7cb70a84a70c8dd7caba63aa8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a04a150ee55756d0e7626c7f889ce230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1fb1fa1b17972f9b20f07bd6ae7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e085b085fc71a45b9f162da5070932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caafe7214eab34f5beb42533356ace33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4918c2cd32b457712ffd9c3b65bb9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640c1ec089b24602625b05be1baa0fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af88f69aef5d2d1428c06e1df2abf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cab26671c7183a8ea46910b7b69da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5da0344639cd499c5ac590c65178c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d178bf5d33a109c808fa4fe746a7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad210232f11fcde709134d476e92eeef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678ae303cd2d6b4541045b68aeee88f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b48c7712747ef60b91288fbe6ab43a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd23a3a23299b5e0553b5a1225e8e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dd1ca644af120a74beaa2570ec85f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa948e2ec472756f8eda6309b42322545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05bc46c088c40e8743b6dcd8b238cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed76ca8b2637bf5c78a0755c9ad0d9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dee5d64b116b0981ccc2976bf7b7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53dba876a70753fbe4b4a5cefa7eed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e4ac6d37ca057ee9d214e2315a35b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6820ebcf27e1b7cbc6486cee1c2a1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc44f1abffb7ea1a5e2cccfd1f83d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30335e59081b7c970674267b9e5935ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f495a8e90872f96f052a075d4cffe054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe61c4afb58e42a66ab36d8d222b42455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58be9ea4441b96a45a6b080029301ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6bf928cbed8c7c957d665be182db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ff95f7394a3893b492d3a2fd92ff158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbabb34fc43804a488d03b5f6ff4b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360967e83f26c4cfccdc22559ada79db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359525abe1dcf0a730551ca45886b7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc610f00776dfcbacba6fd54f98ba6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d67a44e69a554ed14965eb0ed2d9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7214c4526e9288c863ac27de2cda164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b0129daab9da1aebdf133b16125d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c0d0dec3daadec009bc6084680fe066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebee826cd1801651b0991d2720d94f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e15cab38ff4bc706575c2112c1a0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864a493e43b81cc1f92917dd77c770d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b8d7efc06d7ee1a3e1b87a033166f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b648a4224b4dc33e0b92f30fd99d65871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc25c78323db5537cf0fe6021cd34372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6406f4fae1cbab7c7174dd260a40c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167449517bc108b2fae09b0d4746b4aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58494a9146cc7296e1c625373cfbbb3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa51f80514f4e59875ac4591e937e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a38383164922cf7597f345543f3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882a524e2be4f94bb5cf1adea71383178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b928505725b03cd6a163c9eec6427179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c46e411b8b1afbe18ddd678c6ef5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b8eb18d589aed3af5ede322d0185f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328fba17268baac0d5024e2d0274cbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d669903232af04f23fbaba0d38290c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372498665c454752f36358a37a0238f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd4d24047f36a6a024717ad22c52e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6db82ff79ac94b482e1e28c2c43d5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9bd20f7562f22dd4cfc705f0114587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba1f6e7c1081da98765e7a06c310ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79cde71869eb9ba9ba17502002a6a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61cccd612df31e3c54d7d809296a5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea23dbcbaf798222337dbe32aea4c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553a39bd7f1286dd69c3552afbde06092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09ba29cee8b396652ce254d159c3d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c601fa47a677aa60e8ffb03a7ebc6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651058b9279692f2e13ba036fdd443f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea326e02a229aa209e143c271edfc18796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb983ad26bf45cd6e809f6d0a2e769597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11080c31b614df5e2563c0c15c6f5c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f8af65a81f534189b1055c6da4c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c040c40f926039b45d6b85dd32099b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba19bb41600a93e5b31d349c62ea1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab361fa9508b9fe46a905d57d4391bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76162022c43cce7d9692739978af57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ffa78680be91a8876ac5d9b8f5d13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11cda102aa7ebf093f5e772a7a1dd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ce132db53c1b4105d27c452c49787106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1421d1fb0b5a80900acdf138ed2c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807a07c29ed1c85f3022b0cac53be43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b88d6c2d8b3a19c36735f144204bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ecd63dc55e0aa90e35607eaaafb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260c67323ad178eb47d61b2b80914c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4382cc11c289e55e76c61c5f5424112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00880c4c8bb5c868a701f920297323c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346eeab0bd7fae23995af4eddc2c864114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2299b3ec3226f44934e360b61fe1d94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a6bf5c3fa7085f89086e93b3d0796116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c43b4815f87900efee312c56b23bf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9f3d40accc85da80b2030fa6d875118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4dccbdb87f71b906f88e87e7bc165119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e103bbd839cf4aafb4a33cd602c1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc510c8806158be8317a32800a07c17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee589bca087a34e589c9b19ba61745122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f3cec00353f47a899134f9e04ae1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6775f572c4eca3f3179b58954a4f06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c920af4d726bf43b4584b60a3f4d19b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59adad342353109c8b5c9616e159e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf50c7ac243352fbd1e63162eb47e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b15f954c7a40cfa0c93eea667e5fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f347b09d0ed501f01917a5c038b0661129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024634404b879c8055ef06053d9b5a7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751162cfb94580c8ffd4bbf2b7db060131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963114cc745a462cf471685ae86a6789132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e974456ba77e83ddf54175b8805bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7f92ecf4bb8152a99505b4a279e08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee86fee136d12aec62a50d1e04519e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e112245ab5aa7f15508a43680d75353136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a064ece2490e381665779722c99f64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ab28ddd44bbcb2b9ff25895ff652138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da014acce17f39ebf1142c494d0110139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef77407ba0146860a12053d1b5c569140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e954f156db77761cd208ecdeaf76b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a7f9fe136cbc90db141b77c4ccb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced976a5e5eed301f93cf5a288bfc17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d1703306ba86ad22eaa3849a7838144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dcd082342f7889781c483121097a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb295d746f9fcda4487dfcb0bb9611af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ef216a6811da5d36c03c51e74240a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877768202f60adffb58fd5a55377967148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70577a0f492fafdcb993bd529c8c2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c7788c78e3f5aedd38a2a03433068150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee347851801591980e861efe3557a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e6c0293017d590dc9190940999d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd121487d7ce99cdfbb151aee187cf16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07352767b330c5ac3e67392e8c76f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fdccd9caa460172f23a0c90b847df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dd7c91a93dff4283853a6a8b7948a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446606e5020809aad62eee52391cd01b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73396167f00a5f4fbb233079c6801243158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb35898aee4ce5ecab8d46087442b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85149148725e39535e387f4ccc964c5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9ca0105ef9c8343170fb4a4089109161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e1eb146c1e52540d53fd0cd166103162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c26178743d1ce88a79193945d7515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c801b2bfc940dfe77104d3e2f55825164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5e554ea4e2d1c6b5cb6f9b9caf23d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f83b594a737b12f8078e54b165db7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948efb71a71736928ac388871e68735167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cbdc43b40abdc64da897b72603973168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0771803a3090321475374648a8ec6aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9144082cf3fa3e6a57b980d300b19dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed40b3d712e7dc6b7543adf4a0bb55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccf6d8f7d8c873cb2b1735c4730c4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e866213f0634550f4690fd211ec6a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56ce2407c1ac3fe03156814d1d170e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a29b74c08c395626aaa7fa8ddf2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967c29e5b328e05c3587b9a6f4f4712176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689332d79163b7b9ef21670144003c72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0bd35b89f4dadfd4a1b0a168c3d95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8194eaf204366ce3e98199ab6e941b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e804dc65696fc086d7d07fd0c0a8c62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ceb97dc448caf5b5fbec12ed8c9ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2116af2816cd09fefd3dc179462c09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183499dd7967bc4c6b2c96d666957e6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f297759044eff3979e100667fa4af8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584d8d2b7158515437df4c4665ac178185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122adcad9d90454b17edbbb0f117b74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ef5915ac9e87c8311a4bea91df1b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af48c10c07bb3bf54ee83a796635ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f426346dd6feff28770523ce815e605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271ba3118748ea9f3c282befae8cda9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7881f862423455e4055bb6438399c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661b98df40f3cbb5a85bc07075617c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4effc1c93c28c1ac1edc613a2eac0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f1c6411a57a91be2fe957c203c87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188da394d1ff7d51569c7ee9bf01225195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e145ad4dd4a93d040f5e8d1b250bc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39858c2d009a544924541e18e691b02e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d011807f584e5c9650daf4f7330b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4be733cc4bf0d675dfdae9c2c3b9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331be773a65bc392ec9fdb4048f0f05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee62d7d62e0a2bb7acca42bf6759db1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89e19272d82d915db279157f00f250202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eaa6018afbe09bef7d37970422c5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce61c013813b28af174fb8b530507ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4050aac510179b2af28f3dc895acd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c4c72d5ef000d015d1daaec063b37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc891070eba5d751d4876c9b59f0563207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dc28b229435b3f39790bf8df7a50c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca468de01e3bb2f59dc85b0078b9746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2087e1ff33bf0670b2945de19effdd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680e4317f7073b3405ad052e35f1944211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fe25fbb0db0604b06c9d14c4eb56a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ed517bcf0c3eb42d7395206f2ed40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de77ca5f3aa34c867a556cd984f90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aafa5e3013b0deb551e36c189918ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caadbce01c0467dbee2f2bc7494f69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110458410fef1bce345c3912f2dadc28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7d0b2cc934ee43f5df9ac84ab509218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1aa13940622cac62d2fe518b541cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4fe332a03eb8edaa90860c5734ef5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dde18cc85011fd838baaa1a603b39c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b10718598cae34d82c63b90409b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5028cf593f3ceff1e4935dcc18ae558223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa1387ca198eee7e52c9b153a7e611224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc7a05d2248468cfd01653ff05041a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2677c278743ca86347bf798a245c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0e4467975073dc8a2e40e78491c73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84eb49261f751d7cb3af53cbe3490228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b1939d0b658cb826e393731aabc30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7831b5331fcb62c63d55cf835ca9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8741f06601a9fde33e5fa3ff862afb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909acf4d5f963cfddefaf2737064efa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0319ad79b5b48c8e955653805591b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402342b22ad7251a453eccb64ca7d8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ab3816394b88d87742415c79a0dff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9995e07661cb6ab54aa195b1e0734a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a078ffa9e15b86debba943585c34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aa24b5a4e98e1f7ee4a55679099ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c36a8788b7a92de773670d9cc3a7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b47e7d5bf0476c175e0498d61910e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77288ec79c0762b223e798c6da6a58ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dbac5100d5a6c009563961b758a64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c36f532d8d36da626dadeb56c638243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430c2e664d3f032c1e654e9a3073bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11297aa8f7e7e79345195082c4e7c6e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12869e8246e5e130f09562ef170a46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef199afc10a1fa5266a7a31aad5ba47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce364ed0e7eb8b1f023294d000a188ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7b0564426edf3d5394893a80efe56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4de7eabc6d773f71a89102af5d519250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b07ced204117c3ecc27a80c3c6b1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94f773385b5d2aa414f546bd1594dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c906b3555287d89ced1d168b20956253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e70c972dd6024adcecceac638a189e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e8fa720e0ced3365b40b358934f82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9bc4a7e8ddf9955af6d6bea727192256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a4507648a0bc41d72b079ded621fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20017f97753861f3488eece4baf2deaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ca7e24858d3545d5c441798dde2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd46d88c5ba2c82d8652b236dbfb3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa99ddf84d2529d83fcc49a400d5cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e184607a93c9968df4bf242ceab501262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7481563f24d4ee35579a8e0ab88c52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faa31a4340a41d463cab915cade183264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ef438f76eda87429b8d551ee94017265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f677b9713ef7ede981ec5939588ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a7a3deeb9051ea9868b46fd35253b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32897f5b62b94f9c164abfe0466280268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b55fc7af72026e0da4bc2ed7a9b249269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd641987693cdeaf90b781e161edc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60632b880da76bc099a93119b5e95e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071a774543e41eee55eca69cddbc85e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b8fa4db9c0bb872c0e3c9766fc62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc31db8bec59e267a18a236b948009274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3d326c6dfb8f75b71119f03ed3ba0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427e9212f78f36d63d8e8a82ea0153a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747c3441de9efe5d3408d9889036386277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e573548a4dae726b26b2e23c54cb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63441a9f24b089345c2f6a19187c79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6bea241a59f22204452dcb9575495280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469384da5378bd2b3947ee05408e7a2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea61a07bc456f6d3f7dd9ce21dfb0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f460fd587b28f5d092325dfd796ca7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80aec3f73c3fc8b5d52f40abcb4960284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70fcbf14b3709f7cb24db8c086a790285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cedf8d7933264f7b8d8fa56af0b433286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a17c75f777acab98943f0aae61fcc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38822695996e152b160c89e10e7ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2240da897131805a91199f5ac682f9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d8eab86aba5720947efb148fe180290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67064c841cc04c507bff06cf765325d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff39a1a71e0b57e98e4890cafa2c919292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c2c2489618aaadf9619c964cd7c6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859218dd3bb42676d5104785166cf09a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af0ce882e1230439ed359ca3dc917a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cda867ec7fff41fcfdee833d9fa7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7890f7f0a5caf3b880e7ab11b99c9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6bd5472114bdce17168955073c77a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03df1e73fb171cc1ed5ff771b842bae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017424367ab5542aff9dbd8058e0c269300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5d432862006ea4d01a7eac84e68d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509401307ee579331b9bfdc38199c90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa80cedc3f1cf61318bd5388ad53c4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb7adda7d049e368d7867eaeaee27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa771d563d3b7e9b103862c5470f1ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4c1473f87f2fbeb1d633d07d2eb85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85954336dcd2c745f07300cf74a37f60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a805214a93c3098c09c675418610990308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a1d483df317414bb7e5838617ccf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d44c1c78d7ef7a70ffd4263e10beb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2896a3ab0832c38015351ee894191b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df957420c3c1e2d87258d8e7bdf6c87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81a48a084aeb3da992e79e5e8c2e7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208abf7a768855759248f1f1d7a8e74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a94b5d640732addcab0bc70599783315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f442db9b2fdf5d0d86cbdb83eda5c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e779f330cc80356c3d1c324b79540317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188d9c3d2b336ea82af40d379b2f7dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc42db4184674b5bc4107562850f96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd229afd3b8e8e72a0a7b5a751f200320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80b249f10c3a70ae518a909f486103321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6503639222c3e5a21a415bd99146e36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b086ce60a255cf3829a42134c6a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84009bdda84ac3e6c6e47dc140b87f5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a09b1a5ae75b52d01d917423c5a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285a7ed641b9939f5339fea50242eed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300a73769b771afc40bed43a2996303327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463380653e6757047f3368e4ba03830328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd832c5df141bbab1d274dcd45dcdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441d1c8ca2c97f32846cc859e79bfa5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecde459d25427588f6b23ca1ba7462331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7225977ffddb44b613e90c61fb0efe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b297da9509a06348c57c8f1e1e4c97a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f0c164058b4579805909af47964ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160cb7c748fdd63c69eb441ac72c500335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282becaa013204addea9086d1542db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7952ab4cef999bb1d1291f68df214337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78840fee995b25c798b525b5f3a7d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2bd6cde424476b0c6d8daa4458967339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32502637ffe193bc90079825250a2b54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc2e22e9ec72edc8cdc583196f9a87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b89f1306f889c0772af7990a60234f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578cfbb6188880ea4218d956eecf4da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f3c9817940a48a7b32f400720731344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e52b0ea15d22511ef5ef61686f1d5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f83a9824148373e0fdb92c40f972b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00dea0b2287b33e4f484c8eb21f776347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b241b4caea1b1d73f992252eac276f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdfb237510c389a3511c7de1841bce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1a40f9bc9fc79fc0bc3ed6e8ea334350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6112a5b40fc78433447f15a92f7e74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e3a08d4fee464afb49aa66ecc1355352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08956762274891fec3b062da279ad9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15236a390a673b6dd8b9dc5a962d1d67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffaf2ec2565900c15b889c042709e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2937132cca3b641012748e7ce6d783356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24146fa6c43a2a00bc48b6cfc0ae3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac505429da596a5bb5a16ecd9a6d05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f70f814e9e63a640e119fa330f1690359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2560bcdc69063b95a91214d926bb71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ee3f9ec2e76a0afe8b5eddbb6a56d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387106c4bd64c8b412b83d843ba13e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e5d3efe50a9327f526ecdd48ef13f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f19ef8ba83cbe8c7fb017c094565ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6017ab193d112be821c7d53d8ee38c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e1bbc0eeaf7b15722d47623bc5788366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b995ffaf4c35ce687ab2911dd53a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69092e10fada6c9641342b3943db1c73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60af951b767e00944f3955f8420c02f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4ee194fdd758130b21c117d5ff4f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3e40c42dc1a9a69cefd39a3fb282371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1e76491a7cc8b883de81bb512cb86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdfc1762079c91cf9b75d374749484373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd524b68682864635b6831abcf1855374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b60dac8e5c87dce9457e458c864d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0a6e7773ba032cbf5045d5b614c26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47243a9524e377fcc65f7bcd90335be2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbd4c841b5bb1f435ada9e3e0292e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff812d4e1831039092b2d5380f146c08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048c43c870991ba22d9af7b040c0212380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b37ec0edbe8653488cd635b27d2365381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed749cf938010aaa847c14559b32058382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19ff2670703a8eb99b2baeecd8ae81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e7fbc59356eb095001ba7c401f50d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f827dbfbd457abe626b1e0e24fc7d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c5879480f2d01c7bde1ec6b8c533c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f12b7081fadd0f3354be6cab27623387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e836ab6ca2af0be882ed5ebb79567a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf4b415107169f26ff3eb9bac6fa0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42923f25218952128aa35d59a96b7163390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aeefec996d76b4a1cd2bba0257226391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c561e61605b80232fcbe321b66a8642392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ce9e99b9b3e344c7d789c9aaa337393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a8631617a7d35cb186559f739dfa2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba659e8516f49d6b7711ad1b6a4dd0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64fede9e0de5aad428953f76d43980396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4196a9a0e654700c8bea57ed76310397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc7218dea578bfa6ac229fa3be1904398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac20d758e426c6978f4180ce124936f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468d49cb2606ee6b43272397f07d27c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582bdb5d14e7828d0eed779296103a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b6a60a73a9eadd7d5216c3d3a9b88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4bd7bf83f7430b2218130274c5ac4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c0fcca92178ec741e97e4c7fee5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5bd1613717de5ab5b585d2115aa7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b903c78cfb982eaf8cc85f180bbd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38014c5d0fde4358bae05f8d009291c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf58390f544f7704e85de7b9baca790408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30e9a2799f3daffbdfa78960f0fc9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0b605b6519c56118fb0da5932f3b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92725759bce83d3700253506658e7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806df2a21487aa4d76f30118496692d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3f43b0c97088bfc5a36be11d8c67f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d2d1ecd3fde8cab5493fa24e0b4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad43ca1262fbc5fc1f756d697f796e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b5fea0a6b3a6fdbc3ea351e85a489416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aebe3d7140cb1a065d5aaf956b7027417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac62bf956699322875d322b039d8492418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cb5b400ea0b0aa71c54b006dc8443419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f1a38d68a58d3b30025d388453fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6e7adf559110e38f8dbc8b7e47783421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b90c9c3a5995b04539631a7de48bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0796a5d378bbe19317af07067056e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24908ca2ff1f9cadb0d8a24a43ea9eb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747de740b2f900a3d4dd83a228646a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6b714490376e4c7fbbc43cd75e1fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188eea1e0fb23650432f5d6a82b4e2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6221547bb76f5c6b942206af91ffd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e568a25cb3a5f42fe38c5abf840b9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aa8b70fdcc50cb85920595216a693430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08583212ffc504af04c0cacba4313e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b51241385cdb4bf158d000ced07eb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02cad70051796749d68dc2e909d508433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b619c828a7f3a1fc6272eecfe4749fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca59a8d40bf5a4ae070ecd096adae43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b790421201cd05e4f9ed4ba8e1e6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac32818444c796dfd7b20a4169d312437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778786db7a69ed80ee9570f75e93ba5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bddc21354f6f5b8201e18b63de99e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b711fc003e121ee1ae875a143b7393440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3786b7a059a9e10e0264145285056d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910e9b0149f373413168e09655190b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ef187b9220466e1c8424456b3945b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23000e5def040291e7f9ab5fd763739a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f578961db192d1b5e5de7e5ac0374445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9589560fa96f09330aaa9570bed8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693f23cbde9fe995156f5522b252e1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad0d91ee24331bc594e96f3838f10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8eba49ffe23a1fa87203cdb1264ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3227c4d7478b3af369220bb33ae3f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dd6b2b239bd385841e52005130302451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9b52d2ca7704a2132b704d44dfee3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3801d09a191fb00f10790e9c883caac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefc26496a468febe40251cee8ef379454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40cfd454ee9fc625970a0de91a3deb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b5266b38fe1cf232507e873b8725456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491761c7430b2dc0317d26da11fabd4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef778f27dc68cbb111c449326477c227458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4dca7a241ba72666e539606172abf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a7882df5c9bf12a007b5ca4104ab6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3500443a194bb2fd414ff624240455461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab567021244e3a24baf42a91f2ef34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e08b02c8ec23311a092938eeb085c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46747298fe84670ca44d1905b59b001464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc586b80a8a5b8ee787c7a86eaf7cf9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360132bb3519d78197971fb29914860466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc2b795c105c20388edd1ca47ddebc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b8bb5e8fbcaf1b0a45799daaa2163468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04918bf52d79567a1ded9e037367defa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4352ffe8ac65763af774fe4373559e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a33283b62db584b4930c693d018ce8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3058954d1739f8b84ec168fdabbff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769b50ab2ce58b42e71b355cfb6bdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420265e6c36b24fae5885c998f868a9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e964803560d96ca363e005c5eac199475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d9dd3c200aa5071ca6fc663ab0017476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b45061770afe26ba84816bb03525477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb23c037b5fa0f5a2bb2ecf6c8c9fcd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f21f0cf856f0811b7af006fa8d5f05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba8a70e678fd8457cbf9c120fd52d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f508c811cdbc9d846345292fb0cb9ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8c91389f251af6dbcc3f80c317dc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1da641ea3fb9cfcf4c76ee1e12331483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae95b711ef57277627a386ad22803d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22245c3f3bcdabf2d21dd8d0743f1c36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a5201690f73b0005fb16bdeaf1e66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c479d98934e000a320418ceec76b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc544c358719c283e44246a66cb7295488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a696434c2332337fd8bc500e9d8d855489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da79e8da12eb766b29212827b55ad9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91275f26d97bd386f6183b6ce2675d75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53075c4423bff606bc2b53b3f9d9993492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd7531ca684e438dd96a844470b76e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54c8217572a31a8d06b6f403f9c542494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b72a011888b6271cea34a7eec9906495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad6ccffe8bb4d06184315a0b631d97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5190f5b64d538bffac2f373856ec5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612b51274e70525db3af75cc7edebe7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6def8275faebfc49ccef4675cf12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dbbfcbcd0c2ee62bd3bdd31ce494e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958e0415035fb36cb6cf6a8a7f37247501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52dab3c0d31b2af1f857930d250793502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c686e96ef32307237464377b40fef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538012d94017886ebe62b4896833a89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90109f26bb5fd205e9bcd8028bf0a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47b65684a322e50c582692ec860d6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728e744c9ede59efa135083e287082a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3576c9cb4de4b629d62a2f406f01d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d0dc677d5e2c676e74cb0f0ab740f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091ff4b99963bbfeb9c715138bdbe99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e380483a9b77cd1089e4c843c95829511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a133da0ff12aba401f8451e9b439512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca2f747ec689bbb7f3b68cf01ff4e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91ed07d122fc6a9d24af4c805921ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c436e2fbc807ef0f7047dfd2ee61ed5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8fba1e31585d70596f358d9a8d739516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a742ab868f83e91cb99104a2b50d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07b62cd001575e1bac4a9aed8cb932518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e631b5164f4c4a6dbd2bec539bc86c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e390461def8ed4f2caf170a28c1e81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ffdb434c2a38dbb40c9df6e2fbb65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfaecad252bd736a8353da0f4c39be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426c7d0193b68b80e873d75eb1a5b52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd74c3af921bff50af800dafe58ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc054409f408c71e90b39d6c27fb6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f350757063643948877a144fe2db7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3866a50c90fa3f4b13581d46fc8f1bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ebbc685cc4d2d91b8ab635ebb3c52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e005522854ad17806d36a4aa5608018529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c2e15d4e6e89ae5687a4a20d082ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c4b1f16a67330900ac7f0eb8ee72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8dc228911726458b79006d4b0fd1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657035a4f78737c5dfe2190fdae9a480533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046a25f62d2b6ca91d385d39efa6b2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c1b8389366f58d65e986222178f82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd044cf30679f2b5e4e47dfb1056fdd3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97897303d100adc9022220baa09da9bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2fb1b0bfbc8a559951a2d638ea54d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea60f80bbd2f037709c1d76d8ced1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beca5e11560d9075f40039153bcc97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80986fdb1a071d7ddc19121765510b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc44a958285c6f8bbe6400837988e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ae9d21e27a57a710b27cc20dd19ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc51aad1346a17afbadb5584ae9f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ef7d65ee4afe7c258a6fb3dd328cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0b3d53a604c57e40e0a4232bc9c24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a5a42f915804cf64469d9d804cac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad3320f0d71b6cc646a882ae9b66db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52078996b8c4d1b768bea9c523cd562e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080857dd57d343d7fb241bc78335389f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be746d51666e4c6e522d4ccfb1a4f9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a6619321f3e2d0ad569aca6393580552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e2ad9059bfe08ebb69a754d48b4c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1376214d509f107802f14ff96419d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72784ee6001b24ad4e1e1373eceb243e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ed14bd020dbe3262f411bcef64ecc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b35fe9577f075596e850a86f0125557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc10273b92e9b3474025368808e3a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ec254b5943142f5d918f1dafd7a85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58448f657ea8b60f41b0a8ba2134fdb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ae7aba6f2eea2e1455acad82fcf64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acfe49c12ae2e779e4c097f3360370562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0c092086961409ca36ba66c339b16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a196fb4e85a469e10f08a48ae0b859564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0f32684e27793314a539814f9d24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185da527bb128acdfb83e792b3da86b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a94f6f3aeb80d6c595c95730945862567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229e01d855427dc62ae6fe20819e1bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd922e9cb74fb0418403c318036d9ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00b6067155f05157e8addabd31f6ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc884aac04421173648382992e1870571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbb1a9dc8475352a9f8c498b52b168572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd861b5a12d6c9eb75e450aaace44ec3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c18e013dfba8928fc4b82430dde46b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f0110717c7d39478a63bfdfb4dfcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269c89eb51a114d0a5bb515176fbb8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9abdf44f639bdb6ca3b021b3b00ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4486da05cfd096ff3fe92a0b54f0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13aaa504906666830d0915714a5f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fec00b0d1eea8ba8808a79fcc58cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290969a3651e483c11abdd0aa7db2e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82941df1afcecc33eefb88e50a32707582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631bb816857050c5dee2985865b4f80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e1ad8f13af01cfa18a16c378ba853584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c0eb07092a17028f36e0f91209ae7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a633d947ec8aba10c26d849718506a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456f0d7692d62b4ea55f125af7626b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603f0ee6af1474f3d451784f640d8a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9551f777a41f98dc611d506aed99f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05938887a5383e96ea3bdeba6827541b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc06eba17849aecbb910a788fa6539591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060680634345e250d500044e131886592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62037794da185b405757d7267e79a2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbfd5a030d2c0ed639d325d2c4c055594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ad98dde5f703a4130c9ff1c0498c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed9a964b6ef3ded46698961a7ecc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444ba46349dd45f1e36b957f8bd8a17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffed1eb695af41848e79614e80f944598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69414b329863d4796347a24755a1e4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916123ed7513bf29571338d346c31c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0f3ae8682e518bfb4d7073e97a121601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13cc61d1209147d1018c45e11778c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab6c398136a8a87c35de19045b3452603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87aa0d69f09616d3ebee7f5a490640604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684dba66e32be95f6889a353597a5d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284c2cda23662e3c62b3c25fb8f8573606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f907538fe1274b6d96c102735b9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3d3e52a52c7857c6044c3a8924218608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359235969e57e764104e1c1819ae8b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aee37222bda3838c2e1d45064565df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9bb58e97b097b8bfa16b530be125e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc5a70971ea9c6d276514866816f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b66389fbeac6080efd56356e99691613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d7502ad3ed925a6e442af77b0aa5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4645e3372bbfb706e88274eba5d42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2c665c774e583035be9f27e24c0af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6668d1575a5f5250ed16892caf9768617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c56b34eb3cc1505fedcd6e8a82d71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e8e91aa5cf8f2eb36e4fb06054c03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e423035b32e01ba77148ee980ae5eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378630a403b731fd5d8e1ed5718d964621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ae52c01cd8c8f82c1f088ba0076e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ddc8ba45ef1e239815263a269240e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd1dd85de767aee0a1da3b949e895624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d369f36decfe22bf6f0f913ad2a876625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d68e48cbe017e98c0a527b3605950626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50f8fbb6f84beafdeed15a18f25efa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143b7450dcf82c23e09f581692a4310628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e3c18928fe58ced87251ab5ca235629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2c47cdc1e22700de36027c3c707c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02271670a3fe5bd1bcb0dc0df5e8837631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5930f53c89ea8aed98aa32f18194f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa7742f4cd70f52261abee4b5294e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf867cc79e7aa9417441fd1dd7efe707634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c40016707cee65f5fee2377d5358e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18763806a44e68275c339708b681d358636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3d7ddf649dcee6211ad08c69e4494637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65404751d521827bec88d15c6a254f28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf3a080537d2b615562b2eacaff269639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb18e4bb32dfe6d8ad371b5daa58f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0d3e22c07f4b618f0d08b0298bb8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a979db35735b044d19e3ec70f9ad486642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528e9dce3ec64b37ae9c1696e340ec6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd10c11c9cba18367699cdd78e43cf1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8debfa0a982369207484214278476645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f47c316d6cf2cd04b23331964395f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244b35b6a43024946cd192713dcd208647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053b56155e8473f20b98ea0e4e3803648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04c57b28df4bcdc413e98fad82ef0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b3767e540e68096c6f4b669797d72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691da4fbfb6a49d4920cb9061730da6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1564641ce93e6a6f4256f37eb2368652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca75edab5f084dd5a88c007e8b2af9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737af7da113460258098e0e3e70868654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaddf82010b64c3e734d82fa5c7feb3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec50c579b4e05c291be39d1165b43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc560e4b3a8354f048ae1e2ded9ec090657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8c485ea32249833d247ecad19dd1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d364e4ca6710a719ed993186158b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296c65679b8373253a561839e996d32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec831249f2c2e13f8e870ea55e5a3b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d3a3d0e55991e822e4c09af00153662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2547e71b55e10f5cad3d18240dab3e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3812b69ab627782236d6c49ac3257b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87017b5f5f3bf481cfd466556f70089d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498afd480134de2952362e484916c75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d80bce3ddc0aa07c6c9099e690e83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fccbaa7ccd8233382fe63a36d849d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06985c1b8b65fb76ae9b6a4b386b22da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817b3137d8a38938e09901f4d17fb6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b667a3bb934badc6707318868f21c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da9aaa52500160accc3710640b36bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c153494169cc903013b5b3d113602fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8982c5c3b2b74222fa17c79d0ef5cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd5dd09b127b910dbd409858d2679b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea590ba6ad4aac0b859d133a32df7c6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3f296c7fa2c8cfb2ec9cc01625e15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9341dbbd667d0cfe6ca3126014664678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d36abcdf51a6f0258daad1595d161679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cc517caf38383329b2b1b991a494a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400337b4fac6edd4630f6feff191b49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9d0e5a05fd15b433b568ea449f2e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f255de6c02e1a7ce1449e15a0860aaa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8232326ee5696a9a3ac71c02717bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff44822a9bd015ccc229a6fedbccc4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e1f8dd2bbb92c736292fbb2b8eb7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069da525bb84589951ac885ba51d4fdb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10591bb3e8ac86fdcde1dbfe119ae7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6cf56c939dabf6f92005698e1a1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7a619bd09163d9cafc449e6a16d79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdeb4f11e5df83c2560b24f6e59038691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e824c93b195c64be74acb9f6f719692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dcc815cfbe9f300eacc3d21a36ac4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a694488be4a7903fef28255a7d27a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fe2047eeadce70173d9094166e5b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c19208c005f5b1035800feaaddf5fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c7ec32d8b1d0368fc0d4158b4d8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d6a88a08656e4e1c2170484121bfe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c6f875869f2946b9424cd5ce19ea2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b61cd0031b64736648b12618f4c04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e143e6c36c71b8036ffd235a74f8eba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e3c946bfa0cb630676f3941747bac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720be245659fffc3f5d9bfc7aaec1b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70173c131eb889df4e97ecb5c8b9c5ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6dbbf22feac1e6bb1c7f05b6ab868705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93582468b4b176c7161529167b6a3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ea355a4b6b7f9c2a4b1e2b880231707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aaca2c988cfa23dc6fd08876cadce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd33c6b1a9b89dd70e601e111e0a105709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf21011a340c67f823a928f3b202cfd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e7910ddf8994df4c56e8f960fb26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b14adad938d700b9ead42a9a216239712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb44d13f8b75bf151918f5a6a87cf911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ebbe78a76229702338ae6583bb5f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e03f6ed855b65ed47d9bdef5c09023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453a0c83c4c2d47ec9e5f913bd812484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ed3cab25fb9de961f1099a71692cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b86a64cd7389fb14eb45a94cb8bb836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcfe6447f04fe8ee30ee776bf8c8f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bed255969dd71ece3401275d5d1448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cbf03a2e12289bccd3ddb6b1d9aa79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0494ee959f4013ab8b9d1d39ffed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391e208c44d9b930d86ac99d6939be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4321111a7b768b16b42984989f84012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975606566e49fe4fa86bfe81717e15e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118df9ce8fdbc79c97dbe704ceb8e2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9dbf073a720f6014d7f65d1cfa93c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df838655b4abe79bf8732376456f99916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2e6aeb9732726ae5c3035faa0a60717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884e8e06e41f6461503ebc3da55087918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76b9ee71a53fff97dc37af6dd38c6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfcd65c32e4c8180196a4db2e193f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ce624f15573f534ed063c6cb4d3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d221b678e1ffc4d5c8eb8dacccbe84222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f74f93e7d58e0f2da57099a41b97c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350dd4aad4b69c76c0e65752355dcac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bac00ddf09d1daa0ea896bc535ba025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc9088fbcb20ef8bb60f4d47b200626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59695be67d8f32f9ffc14e94beb40ae127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3759ec43c6f6bf6f665ed14755ca4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e493b67fcdec5c8a8db3bb31c9637929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a501ba77fc41df92486e244cdaeddd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bb5aadb3ba511cd7cfeb508dc884e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87921703b7cd72f932402e78108ceda532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c21e9382777e56845c98bd716144ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52f890974c7697dfa0c7a76cc43aae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c095579e851931983c685edcb28630735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976f4a783afd1d02cad7c1631addd6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cde2c9b47d93618f55509132d91ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50259835806a1f245903a9f04437966c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb90399ad826de036f72bbed11e54ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea20c7b050b5b242e388efa0f099db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495c39202578340cfc48cde99f594e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c5213946cf745f9b206a81af6a5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf974091ed426afb57875ed4e989b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178134ec9d897be1120351671a27bb6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00f46e729428f45a3fbdeeae716dfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0d93c02514e99e908ee2c8f80a7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5553a6615b2260f1b7e5a4568bd73a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5b61ec81875ae6316fbdc1a1d5bf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8895f247fa3ac28ac23432865a41d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d77bb7a13df1853a2a7215cb14311f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc132b2af587f41b9de21879fb64be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce304035afb192f41ee6fa4c7d4c7e6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51003f9ef30a3a07a179f26f2f7dd95b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c87a79567aea9d25e51f4f296a764954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845be12a6644c79596ae4fa9f58f467155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245e9cc9633873bb8550e0db97dcf9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424aca5fad640b709d1b758a50184b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c97830768e25cb333369552f40add58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b972e52615bde3a01934b4e0d9e38e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46826ef2ccd008ddb4b2a6a8b45b6c8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eba0b9f1f68490580397b2e2e2bdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d84b385a0fd7766996a5cf7ba111162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262abec451593a50a134e5f823edb5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fac3e948d85c74bf10a3eaf378eef964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baaf711ac8e7ae54216d43e501581e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4e0739bc61c500987353e0db1141266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed5e6d6ae13828597958b27a2dfb3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a51a5209788070a6ac905c2e16fae468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d28bf8befc9ac8d0c719dd2ae4a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159594f8083a4779e92ad5fa4e338fc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc630770a29e9c5b929c3517e9e37671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd0403859e4d3acdf2fa1101f8724c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b3e1430a08227308e9c4aa50f41e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2885fc48ca7aa9dc8b5557c118d2b3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f125f86b4b6b221e6958f24c1e6e2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451c9b0f82a243c21e2a1863f28db0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2e0f7d4fc619daaa3da7db9617ac577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cf0766e49463d7396ca36689cab7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7874db07c85f2edef9cd9d9bf7b0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e13ad47a8fd4d0f1551fae521bed780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd615836af421e3dde78938b670273e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba7426117ef6b79b300fd8871840ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa802c9d33a588c9e00531d4076e778783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce746cc3f7507a48764c1ed514188ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c07bb3da24c2eeb5077b8461dbb6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e903f75ff92f5c526adeb3533ee5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d08650a99834c6af2378642e998ae987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352dc54398184ecbf5895bda07578b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d1dbfcee3ae05585e2dcd82356b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723c1cdd18edeb7a44678287a07a4ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822fa8e51a3104fbe82971cd3ad053b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a6c8fb0bd64c752453c1599e1a4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e138143fef7198cefb657e7bc995d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37343b9652cf91a3c8b6e08e2ae405b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ed95f3421ef11379028a81f49ea6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca52b2840904589cb0ef5ce6e3b59596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89891c0dbe2bc18566ee6af7aedcdaff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b35a83f083674ccfd2ee933f51ce1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a4d409feb60114d763391ae42c44999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbd960d9ea15bd4e3fd24d8eb24910100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aed063ddbffabeb455c5338c41ed38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e00e0e6f19dd43f4e221e8bc38bc78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6cdb2e78071fbd78211abadb3d94b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594dedcb5b6b21f8f84adc6bc9e9622104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c9ba24a347efc29092bffbe7f827105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827df7115126292393acf6e7c56db44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab080ce3ad407e54616f2f091303d2b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54fa0bcb8bf2839c7c57752a29a195108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d1d10f5febe4af4eec92476fdffa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5019c9fb99a5a4e36826a57a701d62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce814707d45f42f7c78cb91dfc7ec3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc07b76fe27114ed226d5e7b210e84b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18352248113a05f7259583ff920b65a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ee9c089ae84d101d369f1a59b8e02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd49b03104b92527d6bf033b2d3cc1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e1a2318eca630d3d8ee80438f323d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbbc4ebe6fc92cce44f72a74603f3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbc714a147ddbdeb3b3af2c2658746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96543b2b0a17c1dbf8df15e3c3dd84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13a70b366d95477952f45464cb604e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9cdec139e7229b1260fb4b416804f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e01e8c76bb220760f0c153753e8d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f85dd6891f79c081f4284f46c2456123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5233a60f7cfc063891719304a9b881b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60df8c1765d803dbae247b1d8be07fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de873818295c6977456b83cb1a021c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85231cc063f9bc3fe64e855c8cc4f15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b1b5f159e6de969a7340514f4dba1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f285a7090d9480d156b00caf78b834129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b4b9cbca2ae0517c48fb6cb9e83b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a6112a8aec88d91c3bc05ffcbf31d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5705a4937ab4096004145c32f18f67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c017367d4d84a3507a38bda15914e21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbed33a854d5252a2675def6359d7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d46070647b30c73361089c4d8dfffa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9f10b11665089ad3434df226ddc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c24ecdbdf496e6e3c1063ad808e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c695a4958dc684c5a8bc00a85c6d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580829906818b3e58aa7c88d6be42cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c1bbb054508a58a5b16db8d56c74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371f2f531dfc73dfcd9797a56b1fc9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c58468f3e9e06cc094a2f0ac05df3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84942e46f19b4747642617b86906eba4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bda6d5f8336b2f59331289a49d2e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d88ca8346f9665e062c109d4e71c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2dbcc3309ece7686488f89ce5a431146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68e188d46e5cdfa336ca167a9e8f18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce979f987e2eebdb14febea475f22d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081de332da06d22330a7261790595cde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4093202e8abef230022b0733f4fb22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc8ced6ee757ea369ffa1fc0aef6da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e21b5e6f73ad8be9b3df917a96344152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461ea9ba8ae705f6539c8c5da267327153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a0712e5feb2819c9a18a46807f829154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd9f9834a9863c7830f9a263a05e7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0387e24a50d44a2590c439f759fc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8bed679b10a65dde3c6fabf8fef37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aa64ab8402c30140a7545ffbd013c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb0fe7a77209d850bf98311b23efb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b16083e6a15bc5e2c299202b2e2830160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47b04bab8577e89ae991decdb26784161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf19c938ba89797fa4b63af73019f6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0e86a86b8a102a8c8685f1e422486163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583615a9a6838b0740076278228c07f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf8fb4a95fb68a057a785486f2fc84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb8382cd6fc17a9942d4af4f4ee6bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2202a92d999f17cd4de34b3b978bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7540fedd37c44dd55dfb4a0e30e06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a2acd8b6c7f1e4bb14fcd6201900169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0d65ee54e1d72b4ffd11845e85d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353e6b799f3972399f8fe1b92efdfa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab999dd3cee2eaaa0febd877055bf66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744385d649957b96186639e38c84e7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a0a5935d165fdf480a7ae20381298174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5cdfb91d5fcac81a755f237c22e24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c471bba48020ad16358681a4dda2866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca555178a5d54a495f524a3b0e9fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb91e4566a43c207fa1a99d35f1133178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504c23bd6fdb8129186a0e80e5f6c83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed3b6c1f3cbc22d73bfbeaaa2c710180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411914822396c42825e08bd7340dcf0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38415646fd5238cc921519cf95342f1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27629cd8a48de52a8b08adb100232f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07bd23670827b7efd6c173b93f67da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aea6beab113860f921cedd9a774552185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e55b5132d54bc553edb34fc1066bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4645a21f97362cc30652339eb3933187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd82fa32e79538b07672cd76d3267188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb579047fe3e7680266cdaa3feb3f539189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d09653974a033862b2ab7030c35a0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2285fb6ca2e48239d6e1ea744b433191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa06f6f38f715f2b66bf441289734d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2943fb4a955eebf60cf18663065142193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eda73267520c2a9c86823a769775ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d159128e939f52d44c25b9936faa525195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7af11975dcaafe10d98cf4d899494196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d458010998c5dc8a3f613cddb559a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17088153751a8fbaccfa2e3b7c555278198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e23ba7153321e6333925cd6ec4a47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3489ecd51bdb7d0777335a8826e2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbe3368611dd92e4569d9f041b5f24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e72c7c84623da7d5142da8c61a6559202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c685613e9d79598f997f78b5ac215203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7610865b8f4fb818cc2ffc2dc5459204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2ed5e619f9afd4daedf94b9394f11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9951bcabf914f993bf6a961667f4a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8952e7d1fd57eae283683aace8a8ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c1a869100eddf4ac33f01fc4e30c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252711c416f837ac4460c8fe066a9783209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070099d5a3bf09a7a41728865f267ce0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7525397e5b376be65769a7d6997d41f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c2b67384c85be02d044c5ee7b9d87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e00955e9e8335b1463e87c38820e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9288431da64716e86d9db689b9bff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b8b122861233bf075bb1453ab2e00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1509a61d82de4aa3a437028e63cf25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66f07f60f524991845eef51f51915c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ccf48f9abcf22aa8c426c48992807218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae44d0c101625ab105611aeca02d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e846f3ce719f38d16316c08a5448a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063df9666cc0da59b7212a7e34499876221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b99537ed474022c9f5ba3518d891c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a2a6429c688b7ebb8406fae83225e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a87ccac12dfb2226366be8fb689f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a769d97603ff50649cc98a7643615225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5277c5e41c5b1de0c855d4103fd3cc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a1e0cb2a02334466465ce96f3003d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6434d6dbf54e26cd23e28f3f0e921228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3638c5df91e5543d21fe728f3accc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668eff1c5bab74bf161f75d9958142230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c08f4734832c4526d44dde16f8f08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109253df1748d150c2bf8cc68dd9e95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea5876afe5f9f58d898d56a9af3f7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7462d8078c136694791936eee13e9b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc76def7c6dec35133aa1596032102235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99184bd960f6011184a6576c433986d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74926b7ed470a15d53b3cc5190890b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06719827e657884725b1eca8ad71cdc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfb5b7c21e3ec0d03fe6791a572b29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2677f6f3a75f9940a7065f84ce34dae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2174906ecac92b24c30ff02f606a443241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cb39391205ae00cefbbb6fe490480242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e66e0b18f455c9bebc3a6e0ad24e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99bb4435c59fd2184d201ee413d86c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78354d16f1f78b0986be470ac17090245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e9a9fad3cad8dc4859313b905975246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eee863e07ed867ed613158e5ee2bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f3aadf2070419e213d56b109ed839248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465afc616c678d69e2590141d3142526249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c545c3f0ab4ef269e2842a7d050b3b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143cb57d9db3cade59233a4a21c35fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96887bc456a613afd2d019163c2bdb5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924319a5cd3e814d6251a4ed1d08c19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77688ccc965af4e6e448b6b466555545254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef94e0c7537461addb5b6d36e655ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db64309a98d29ff1ce8e9dfc15fc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c1349d1cd8a3a67a2e1fa7b60e3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73920217169c5ce9992711ef56ca9ac2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe47d023875f02991c4f6103e051460259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4b17d221f7d242d5f92333b421bde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13951bb70f1554b6ab579e22426da97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca864611931d96ec0fad6ec43165832262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0266b3b4be04178a50d19223c3add263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f41895e1fea47c5c1576fba94e2e27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ff9d48f6f2392a1fc4740c2b6cc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f45c321aef1e5d997c99c804d957bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb563ef1c5a827f6557e192b82f3d3c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7c970c09552b70fb4b89eadf3f7c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ccf23eee47c1c837f5d971210a224269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce763c352472732d5bd4cd06e1fa8ba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf48b2b7d0899d4b2b60fad18416dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a0702f5bc5121fefd60397decf7b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdff246b739cc66f8730d0412dc276273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2620f1c51b21e2339fe3111089d066b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e281556aff32e31fae4f5906b39a8e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c84469a459678d65190b1bc00c013a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abe32df45c978772233274fd4d4205277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb893bdd4523a945cdf18be89a2d10b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6f937b66e5ec309c707f8aa465887279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b40d24fa140acbcfdede6ca55ce156280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9fe6f59598e67e9b7953e0121070e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2722b5bef56b7cbb5eb6f6ddac136f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad08cf2894e248eeeb83333f66a04f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649870829549a095ff50733bb32e6fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6fdd033d1011627e88cea330432a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69761ef4fd345d2607ff64f2655562286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bed128c381e18992dfd963e1865da8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2684b85aaaccb952ad8751280c3ca13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6a59192167746fa704970789e18ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6690f0f89d3c1f1398e254c278fd827290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49dbfd516308bab226e8f4f3901d1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994abd68dcb49648f53a822bce2b242c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62774c34dbd485861389844f041275293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea87733699bcc56d04cc4849e34d07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87535fd8b2ec7e769a202e9b0b9af5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e268cd8d9560c363c441eb09f652222296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a3d7b46c197859d012fba699f7836297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a225139d249eceef9571aff67017997298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde8c4be7343c8ea6b764baaf5cf0c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e12c1f396abbfacbb5a4acf8e4b34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4ea43f06633742f859f23a3abdcf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f799bbd10b03ef2d8875998018db0ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422fb49f9173391d64d64aded3ce061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1d9036529f1586452e2041d361fcc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f529b12a6f6064effc58b8f00b34a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420d66f25ede6dd7a61b8205b4676a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b946ce0cbd47707c6b1f22b7a0928e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2f5168e2e8d34631862a91166aaba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154bc7ca8440c9297f4868b034afbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c3e255956507c6f0599f45bf90ae5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418805d06cb326aea6ea5b82dab3a01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea00c42bc838ca9b23a251164250b06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730690514a658b57a2b161106c3355e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21683443d66f28c1b61eed828405c71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b740bbe4e14aef23b7788f3be7b8c96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb53583c5199f3835168428a852f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa34ed785f62bf9385bb8bda7b1a2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c2db6361ce7cb3cf15b3683afad5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94db9b820ced6e8828f4459272078f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9387be35b04461e8f097dd367b5c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063b1cf087e15d8966f3759333efe4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107537167dad1d504cbb5921b750681c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0987b579ca4468dd3d1c77d13c1614323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fee8383327e3aba845f42a3876db0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f4e8161958ad50291e327d9df4eec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea16bfb07d2d82b68dc68c2bddc9ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534898a35fd463c1c570de339dff3072327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333dccdbd10f11a0edf0a3c8ce57960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231fb8b4414b07cf4bf594b6f5275e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e349a9a425ba922bd78f6d7055b638330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830269ee832c35cf9e483fdd1153df4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78e6279500cac1aa712daa7ceeda42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264bdc8b045bd3a51a01048e7714484333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cccad5196edddf00e9acdf5fd35e9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03895c66dfd729fc3371e21118f533a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b71fec7246d6ac5d9ec223842a881f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb309413e4a40aab5bd4cc0ceaffa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af761b9725bf514b2910910bf5791338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db387dcf0d0eead70e9ad33686329208339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca16c74aefcb9c11c3e409104444d93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28391a0f678a017f74474ce590ad453b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e5ebc81921a32640703ef2c073eca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c0f0d843bfcbdc819bd1c7ebff610343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8b4fd0ff7343f5273bc8401f008ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573e3ef66db3e7926383830db2bf50a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c68150146e738d9b16a6d6ad8007e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6748323d5bb9b525478d096bf49591347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b50b73297acd40c4186627127c9f14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd279755cd5357d16966626868180a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8deb8a4f8bd76bcfaf0098dbab072350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ae00955e626a671a3c1c88956f02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730040d4b3e8df1ca75c6f78a78317a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f05a2b77be9f8fb29d9fb8151524353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17401604ed665e486ec32b5f6bb021f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c6d6cb39dfeb6386ec076c8cc9923355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83237279d9d70df460a04b36a46568bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f47395f4bb82d9b6b90b3a7e6c4af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55224f6c853e748e0f2b5d704a728a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01099e7070c78abb1d1381ce1e8dd2d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801752c1efade6a2b8fc1d9651a20120360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d2f496f3f4401dba13d51af421fd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b2598d285f4afe6ef5aa58ee0231c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09018b8f1564991238835946d17cd163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac715a2e92fe2a121bb1a5f3aeb229364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8622a281c4f1b72b4dacf17f918bdd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d0d0262a2aabdde37684bf63aee0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a044be49142362de9f0df8358635367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bad97f1cdb2f8c9fe66af27607c55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce786276d9e5b4674ab049f9c562fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895014c6d6bdc07c529c9dd0500e11c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126d00793d41295446a254e8e41a2ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ddc3e97ffdf8dbf1661d44dcbf015372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29750e351ad2c3bf5f78fb0a7204a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f767ddf4b9b2f19570940c9319e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4517cc6aefafc6fc8ec026af6c2b084375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08845286845f3b30e043eb3eef080f61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b583f51641a142f6380b836ebc868377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35450ed62b2911009387e86698ec0af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a154be0ef141d37908409cde981693379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d810478d250dda51030e0189af428a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c98e701e5b0001e0d11e1013c2930381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fe57f9bea71bf143bfabc02366c08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a33b79ecf049a3eaf9ade4272f5fb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13119cf6ad53347ae868f54ea58c7c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f743ae455e8650bd4380fa2d9ca6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423162cf48d0f302ea55f3877be66eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f838bfd0c5333111818949be62c8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48115cfff0a431fc8a976a0b40156cf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae73a82037a4f970c932d6401137f51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80632a629de6c507b2c61c0cd26e58fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5a9c0cd8582738e390a0982a9dc33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af88d5be7a3c37b4783a28fb79513392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575abbcaf4bc506404feb34b20063b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f241bc63a6786a7cf8966eb1d97935f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915c2d5e3d3fc3b3306d860fc8510f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c38b4c4c0080394d202118c773ce7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68e6ac2bd7e2a02e0f44429fa1f287397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a556490d6d737fa2aa60da7b5f34f1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cd0d5f343e8273e339c30b87016ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af8323923570a2ef909def042b6665400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0da04050efe8978ce5a6d0836d1345401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218a59ff7c10204b542beb9d290873f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a919efe2dbadf89e1059905aa6190403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee73a24fea10d522b79a087b901df4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f6ccd7653692a26dfc8e3eab65b2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7a3f06739b5db4d819ce8525179f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220d1cbc16f13f7f05ec3df25cdee25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62a9df0e864d2ef03d873858b5af32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430760fed095d979a9f8000f51d59f20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f9291692bc060bb8769fa0a132c9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a41b1c0375047ad9f558d0a00e42ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950e9d2cb36028eaf0ab961d861923e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3e78a7126a00542c363d0fc7d6b8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527287e3dbbb114b98048145d3070c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313c12856e02a9df1dc27bcdd59652b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c5c46d6cf1323d118e395a3bb947416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688c3cb0db24fd96a90441756c2ee35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e2fd93c5e26216605db71e790dde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae48554b6c4f177956747e530282238419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c3dee6fb58c380a7dc2faea8ed918420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e8b11beaced6a9f86ca7c0f96eb15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a44e116998f0e0bbe236f8613b12e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaab6cbb956ceb34d526956672a5b24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965212d899bc573d0ed47657897a1d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4bfec47c6b228f7a12941062d544425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b6b7b798e59e7dbce22059f3c8d72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb6b6dc47841abfe67fef635049d36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b47365555eeb329dbf06c5bd84027428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0edc8058440c9b77f35e66d72571e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca8e1266fd200d9f38233b187cb2e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ae2da621744e13059b51ec5e73ef9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa82fdfa4713cd07c001984b466d7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d6157ca96ddf974d75e1ae547695433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31300403a64d4087cf97599f9c35eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9541e090649d161d5a02d95e48ce7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e529dc6512aa1b62edefa33aff7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93ca74d6b5fdbf9234129f4833ba34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0a6acf640d48074ab051b2c81859438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1652385365a79c1ec0a46c7a6bd95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9071ba4d76457fb749155f780b80428440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc93338433d4dfe404eeb7667d7b74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9032b57012f7a4db8aee65b1aa47131442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0b34a467b27e7def1e62e74d96330443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec1404dc8922e7385487b2c539cee2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc431f66fa30efbb32629dff73c0fa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cebeaf1c36177d7dd94b5657da6ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a860428b37d12a637b21b10c2d6654f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01237c0bd709fdf97f0838e4b58b47ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f24cba77284ee4a75f940ca19e6e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6e97da4f699a14ef1e9eb80e7a63c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046669ce7d9b9a37ed998a697742a1d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aa7e4f2f01401aabb1bddfd3c6785452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd23018067c3fee85d214b5bd22359453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c33b0c85ab3784f309f278221212c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b09ebd780988826c6751b0391c81b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc1cb5fe4cd99183bfdcb3fc0cdab5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bff32c47656c5c6d9c7eea0e5cf4a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cf2e3da1a3ad85663c477987903a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798abdee5272ae34dbe3b029d654783459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08f841267522c0f1744537222b1dcf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c03c89e2b8a9f0a7851b0b3afd991461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdde5084fefe920409b0b106fa0f31b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dcc51129a109c89199dca43283b9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd41dd76b04d07be5a1d23220d92a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccf9ea752d3312d104ceb2d1b672f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e2e24b2a6b4aa45c7447826f6c7a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73591448d6fe7caaeef4c74c6501779a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab900e359e3aa50696ea3329e26fe72a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19125f3a2d99ba8cf6bc621c223639fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13013954561503973e945e6ab3b5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f5adb85dbd6a8ba8ab017115bbd8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f6388fa5bd7f7e66e8345321d6489472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acbbf9005b55cb5b71cb894bceb316473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c24b9058aac6982f93ff8030bdd593474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3125c21f11814444c1af527bfb3205475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc4663d05673786f272f7108f1b1ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346c6bdc3d6a0d8e8980a6ea176d3b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f0be237811f8133a93c616498aba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57007752379c0d138a7d81048be9e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41887c81b96bad3719839065336f8ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d84b800fdaf1ce34edd0ac022a11c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a05e341efa161e78221295a925dcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4153a6fbdeae89a788a33bfbec1f86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a12cf7d08422094d0b9902a730b90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470e3b206a9676b842034d538eb4411485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f914a09e35916a6f7c172f74c9829a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf93900185fb680e88299765f84cae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70323f277299717590dcae67fa914ca6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bfdfa006be4c2b9e13b9eadaef501489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e76f5a06e03aab7d32d0988b7b2ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b9785738be4e041bff07a8d6cf5d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80695508d855670cce7917d4946343492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ff4e81fffe7eb69eed45773953ad8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c8a21e4dc89f79aeed47872945c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355b097974864ecd96929aff8423fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbdd2d33f5eb1218ee7a0ec47ad376496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c916eceefbbc8e42856e6504b75555f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e36ea1379f93ca5f3283ed5940a80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20344aeb7ca00b6c2d019ca770113b3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710e8b73f502169a7d6127ba78900b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f68b424994026697aafde89ec5d639501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751937f6e6803a159e6777d66dc2e1f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df6de35ad89768f7a6786bc2d89e55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74188fd788acef94e011663a87320b8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d03faf6b04af1ed0fb3ade43275599505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db54d5154d6c045133611d07ab0220506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f4c350cc2d8fe65dda11933632014507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b79d042e3c3c3e4bfef90dcfedf90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f2b42b2b4d0b880ebfa376628a17e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b4f5d58d6c318fc530d3712b8f7e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b51095d8d2fc3418195a971a9235511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f2c792e9147e2c605d0567799136512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175c435685919152d08c253cb267c8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f0ebea77b10e75f44e8d764d2b43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07036b2a4d56dd7670575fe941b66371515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcfa5bfd23a1475d28a0aea3dfe505516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d15666977d621b4da10bb9d34a41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa54a1f4e5cf6489324ea19b7409a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7b77ef64417045ca30d7ab16c5aec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141a1f16f67ab77ed4e815c8ee94842520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7fa0f8975e07184e4827f9da6d16a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc23c1e4cdaaf7d2c15f9915c845b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd2ae013a2db4069d56029c22c327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e467d12e7f808ab3eca83200bed55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1d95119b1e93dae295dae664c004a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef54bb15ee307a3754081d021c401b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ede989955a50f8df8dbe95c2a8fe0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fad447b87d8db61c4d9e04d2203341528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b95d928ab53ca53373b5fa4c373b19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921442c34624bad2da9a309768acc573530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd2fa49350c658adbae5aabf864da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f704717d9edc757b146202cd8e2f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71110aff446db54a68d0eba5e2762512533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452f973c05b53d8d23f5311796eed02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79e8f64636ee67650a68dd00f86cc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c4099e0bc3131f6c0a619c7833a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321d0fd52143514965cfeca3c1d068537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0188662c1c5cf1325020ab08fb371538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bdc7c26acf3c3dcab2f72342466d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798eb1e806018e57ed7b2a62c0fb873540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52503b0fd50eb4def1a351abd45fe11f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c6da685d0c902492802b633de535542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c887f0f18a2b42c2d469d260040a2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce2c6489a6442f1ea540eb6926a603544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad6043a58c64e1edf84033cfd52875545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ae340561c1808c92f63cb2b59f7ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c7af29bc4331b63528a63f457e659547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de6cf614c5b20048add3e663a5fc18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c9daa3d579f174344165450d1203549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb7e1cf4559bb83bf2e74d81c6b622550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b15629d5b9aec9f0c673d384209104551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf18d4f1bc51b516d22613195da8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6814a19db342bf6d0c2d38aa99f7e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36b41512b3c7fa2e5fa73832320220554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13469a5986df662eed882adeb6e5aab1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ec7c3079b7fd63bb482ea5e6e299e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ba2b483b6200f7849cfd8d77abc2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee0021d5f54b20ebd39c22b4ef6d79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0539d83aafb72fd0b0732281b1d311559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a88a506a353e5fe4cc0d4e9867dc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7985a8b0f18c33ce970be2a17ac651561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a612e514348182fc243dddeac8e15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a497e43e51934236588383861a870563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca15cf6d3ebcdf327d0673f1f3a70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe3296dcb7011159040e23bea9f19c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f30e926d91dd69c81ac31791405f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ec3cd126d6e6006f5f2be4cb8ecf3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558e9494c422eb835819ce03c4101a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a47382c5b9ddc7541b85e7eb17e1d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43005ad6c03e125fe7a4915d46c5fa2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655392fa34ae165fad54b83eefcdf7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c86172275e81b95e6ae0fba17bf19f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076320ccc3403485e37c8ae977a877f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2efaf9940b710bc23f1f6c22e86bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4d79724499fb8b92528d1f8978b84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaf4cf3467f5d8e68cc22da3ae3418576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f18d50531c2e0d3d4e067600d696a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15c97ae2be79c3ed83d51bfdbe025578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492408abc4c29bc62bfe3bf3b6a7e46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbb45cb661c2c6cd19563671496a29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03847e85d43a4e16c1e905b292896cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ff7fcc23cfab1d9bb894de095bd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d2edf3f2306edc78e58fc45e1501583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fd253b65ed1e2c6c8e6bcf54a083b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5571b01f76e8036ddc535f8739e90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b47a3ccf3590fe55a3cf8eb48ba749586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817820b1b7034621750b174c16696f73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c537f2e874958ed6c63ab6a044948588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26162636f0ba27933ff7724f15169ca8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66d2dba1705d8370f0d0ee8149fcac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989cf24dbbf2e930789d8f523621bc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf808b2ca227cc01d2f4ff2af90a161592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79986463a73a2abfd7de47d11df0a14d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bbcbddabdbc506900216535c81f36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ead1e6e0b914332fb48c609cd6c518595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cc2f135ac932fe3cf613a7c0a71db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497783cda3ba78f4bf150d25d9a66651597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74f4bb40e2f7a29986fbef8d81f51d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d5bbfa0fef55e2cca55128b2cbe54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae69aaa5230426087868da4c9c1e10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfcbc1e12591b17cf73541e2810493601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a041eacead9db72fc48b18dfb4f21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e628e9d2958f988f606bf761cc83d87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a570ec45ca4be23234dbade694fee45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7a7f97de18214c174be3f1d6ba085605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204919aa409e8e652abbff9dffbb1767606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c604365f03461608bdf0aef79b0266607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef3bd509d8450dd71dbe4b60b64f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4613684f54dbd0ba8845a2de5ef1f3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035bfccf44436fa6acec3e47d12b01b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531852fe427b880567ce9d0820779ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ab118513c1efd0490f1f9c7d1f3e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4a923d7a9063eb3981969938b4f79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdde32cbefb1a3ab4e638e4eca4a95c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aa214f035c6cd36869835e3e454dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ebf03b5a3f24ec3af9e714cfca50e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e557da2e6d40c1eb00561a1ca823c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7046d1af87def680c38179c26fe35f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fdb858c0b301e31d1413bfd132bb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eeffcc4b813620d4c2dec3875b1f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578259f4b557cf61a200d43b1652d2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb76ae0fbe80f074300cd1ac7041af8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcd01ae302dde29e8b0a0bb8d74d50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17576b694ff541ae283e999cae72e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d1873c3936e29aba976dec23a69c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c13679bc229f4fa961a776db2883a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1e5647ae9666b4d5aa1844c2b1ff0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf55ef1088474a137ada7b131c91b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745906a927858bae19efffc80243fe9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971e500e2260ce99dee733235a7e6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35af63ca919aa6c67c5f54532fc257631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9747964925ade11c2b8a49a7fec0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e889097a790cbdaa4d6cf4f90509633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420ce829b2279373a5d11c79b319f8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a55ab713e469ac9cfdac66cb2b5467635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a400e2c04f3c5ccbc51dce1d435aa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f98f9aa2fbcce1679855b9d2de8754637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f26a2db947031978ffb9258be15c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78479d718af69334d4842ad3a6e635639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ce4b4dd2120552c16ee6c6385f8c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74bd3bf27d2d254f147e39c1ba43f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6334e176c711fd3548b42e9361957642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6d9f25462004aa65a352834f4b069643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74541274c627f16f0c9e87b1ef5bb2f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de5ba9e8318931fe4e0b658e53b9b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877fd26c3e2cb166213b1f70bfc39e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95e630776cd0c264809ae7d1a04faf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae199a46fdab6095a2b786b237df7b80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3963e4e31f17da6e9b8e7e5a97f53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308e2121aa9c38bbeacad833ef21822650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9d38b5b688146cd89287164e6eb66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d0479ab6c5d040e286042e356006652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39816aac62f0e505c332609cec230e8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f0c0d741314b5aeea5b9400923060654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b816a124795ccf573d285b63a334a86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe14ffda74c0003cdaab1d7cbb446656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee83a10561ae2c8bee3e8cc8717ac65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916e71bd300256dee37cd4fb621c919658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6044555ce73d83002f278f3fe9a51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0fcdf5114c3e47c1c1d778afcb87d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7264f636d04929c67cf14324d40d2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d025c35e95f498a42ae7014b4c6efc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5ead280fadc341d2914b0103a5f38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb570a3f80196c120fdf1d413c8ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be7fd17aeebbf521b2a3a7aa63c658665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928c67cacb9f6340185b8d4c6aac65c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558428aadb04be0916e63e566d929833667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6928b5898a8fed5db2e0e25a24c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db4b9f5568c55934029960da1277dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174a700ed37ec85e7238e8314681c85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddeda3b6a8c262ccbfa0e7194419c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb608b041c88b5fa2f7b35859ff24f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30094a6aee5de9fd4e7f7e1dab1546673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c57546b2bc94f135089bd9818a94f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a45e3799c646a31f8b1ef184426e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8984b9be82cf94e1e6b17494bf399d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a3484d67b0bf6e5844c75e1102cd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add1a66fe77a5236d4f0dfdc4304048678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b9adc87a05c02f5f2288bc995670e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a6c8aacb7b5737d2e59c426a7c7c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>