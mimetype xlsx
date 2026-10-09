--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb96f6f3ec8b0310acb7433af978b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222320fd924a740545b42859e45a4a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb43aef82b07a1bd54283dc9014325c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e87b8264da94c4a9f895416e5b97d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc52c2682ae146d86736578833b37555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0764bc96f96e91b6e6db8ccb9a1a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a505032d1d2091defbdf630c54c94a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391e21a5a0c556fdfcf95c10a9e8ac28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d913f8db480a9f7e534d470c5060509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9686223ba1a13c413be0f040eba52c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709d9d95b97b69f32ecb80bb9a220c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a082ae6cf7fd6672842a2f0dfa8bd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e77759806ef20abd8f28cea72f74613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2290c2cfb3bde57edfe1ff201ce7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0906bd5c9e02dcbdd5cb27f08b56b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57659d1cc3d048a32256ccde7d9e4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fca34f7ae30c8d6fce2891aebb8cee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52855684dc96173c67e9762798854518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a629c16afc965d70ee5cbb7c60a5dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a55d23f8566641f3fd7f4537726d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ac11e89fe83666e16ce1d912943c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e8b209c300354957fa4ec0a32462a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99cdfece69bc23e63051be2691405323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670fc968041c4c084b0c1fa5cb2d27e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abdd09bd10442d5976edb09beb582b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03600f310bbcf0940bb123b94962e44b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a41c393327fdb7ff6eb52019414bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d9742fc123b03cca6389ad89407f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e762363b3b9ec7ad6727a98846a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e23fd0faed3b7043e378fd906fe4c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b32a817e6511907a09be9f9469ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef104a37e11a91cf0382f06a87c88f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4cfea15808f031ec0c429f8ae947c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a77a1119fec246e6ce3490401a57334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85f4a93681c7648710580968930f4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263bc0843c446571f499d504c2276fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e0c4084eca3ce5e2bb5e2749f982937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c41efb23dd69437681fb532e046438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825bc885ef1089395e00ca09231076c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6727f56e287c7219115734a4ce08c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ca579c69766605beb1cefc81c15a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357330f5f993946b77ad6ad086a07fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8b4452cc2ba5c2b5afc33d96348b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d8e7507641b345efd5ebcde91c74a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee61c6aa63a7e5941a2ae9e57bac61345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cf04a5c4b45e6550eda0e1d572d9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78850661e5e3fb3d82ee22834baa9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1fad6f88b48b8bc9868051775d44648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838df47199481af754948ba192f836e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508868b791b28702e28db7791f5418750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6230ab274b0691ea5727eac8857c2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214f6fd544ba7764e3c34d883e6a8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ffb40ee3644a316bc36c8267876153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa07765ebf881aaa3aad0278eca45554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eadde31e9e096e494a53956a41ac355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71896f34ccd6805951e81c1e957eaea856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d276ab1ba8b6e1d34bb97f02f8d501557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b666bf5aeb76338b7ae10c26d0fca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6cbc0f5cabcd9be9830902d6d6cde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2688af84e7d31db438219539ba5563d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff1d2afc47c8443d30e352d847a4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f79441658b93c55ecba1551ec924762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fea5f3362c54c90727c4cf059335ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304ee737f801f8b3eac9c13e992821e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c40d31b49eb39b6dc3ab074d60de0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7e64041cd514bc501177da23451f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae2f704bff19bc2f271a8390eac0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3423ce3d2454c62dc8b315fe19363b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c99006546afbc1b633baec000d27069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7759c517d41fca85aa350c2a299670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b4ee17f8f91ebc95c5d429393797f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563c380f98be894ac93e8d0ceb3ba4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d3b5301af2961b152940f4b3127a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f090a2200481720db6e975c26c081774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c9fd16478c4108b4e14967a3f44375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c8602a336e1892c1c5ae309e922de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021123fc6af6ff943a125f4161b59d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1dc829675c6c95fea5feb38140b7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e870de2402bd800494131183998b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2d7c96eb9e416a7c9a95f02db0c9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07906b03291cba3bfa21ff881b787081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fc4492e4ee602b06c48cd109ed34782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a712a5451552270a6d0c290bcae01b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd7afd1f743bc51d65662c397295184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79373b2a2ec9377c66ae8d61c5cf1dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4889bf26bcedee4ceaafc322ae91f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d65aab9c02e8bbb4d45315cedbe3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34839c6c36a70d7bc3a2404d38cdad188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21506c622b30b308493cb8e99497f43889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f42d5fc75c6898156caf6cd21c28090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c93e84f659f5ed8810784004248fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390fbfcded79ef426d9d4a02e5d186692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309cd02fdf460c90bb77bab1a16fdd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63809505825155dfbee48b1086959a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3815c6518ed09901861b90db02dcc0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c6d9c2bd9af01c35e854ba328ac4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61b147e0773d2f6a787326f604479c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd602a1b9da4dbe8c96807754f2c2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e2cf6258a7ee673961bdc21ec03999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2985f94f573c53836c8651d7f2d6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17b1628cd93cb0ce8dc241cab104f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf075a0ad8a50387c1ab1dc781826910102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e69f0edac359e38944c763e33f23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c4746c19e35129041910eaea6a15b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdf1660b0c92b9e89478512b58bbca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd624e09f82818936176f9480a63909106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e035cb469bf62996ec0b588eb3cce32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd889991da26723fa602c1f4720b2f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb6d6ca1e83ec2c7ff7cfd945d4f88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3387198952dccb2d5f3d62b935c88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07283aeb43f415da8c870ecbdf455b02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d194c94b1cd50295ec8dc2735af215f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb469aa25f6bae2aed7e7040aa37a5af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec2f86dd80e153e775b7f5c5967734114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83a4458fe9ed4b56039919eb24e497115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f876161d2e28b1d5a7ba0f202ecd0ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690add6de329bc41a39b18dd491ef08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcebb00866ea6e741a4c8caad39797118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a4fc05ff4d93ee08bd56649b0b5d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68438973bcadefae83f7d8dff8f8fd85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dcf066addc257a9bc0892144a4f17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae824f9559c348a54cdd4debb1ea51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62046089f33ba5dcd4b023d78f5665c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b75f62adcb5e8b114898b2773bf63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151916ec012ddf2509708c936083a27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd260b60dbbc20cc5c7c0c728deca2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1b5391ba92cb96cc5525e68785223127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1cb98c4f81aa7111119be57fe860128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5048183038687743926cb5c307bf29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e215a8d5d85c0b6bd5d30fd975d24e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb68f9937a2e13485cc615dfa364d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e7476899ed33280963eb40f0b4e0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7732219e338edef2ac287823b31485a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af512a2e7ff8dc744302eb105ad30a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e906ece32444b554e03ca28bafcadc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99fe7e0f1c0fb40a3b2f2274077222136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba8e5dd738e96b1f95787ce5e3ea79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50906bf71f632d32e4443765d0836c57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef4daf8c67812ff61124755ea7dc67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7fef4ab7f1f2cb6db3dd52410d0f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04664e31f891c555dc470ecd57f8dcf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd4b75058cec15e276d598b6236e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c7147efa671ee4c2692c671f47170143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54138abafc155b5a7fe39324bd23b9ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dad5e5517d943a7467a6c58baa552145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f79a86dd81280064dc0ce52224c6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7640bd1e68182bb02441e5b685fb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597107381ff6c483036e57fdd9a6b17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bf701bf8dd5c6ca0c5eb58c326ade149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e514456f16059234a8dabb8f77efff7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759945d854d9fd2e975243d431e1143151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef086b4c1a4ff5f5634ee6696dac25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422f968396f33438690f33f54c77291153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfd3cc8e7405fdca5c683489272779154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f1f1b10b73c719c4a12c22d4e2edb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d46c0cc66fd4c9ae14732e1bafe7cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2471f74f28028724ea49b47e0d688157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3a1030a759b9ceeb4f9f07fb54dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce2bf66037b025c55f55a064b6cc3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7c4955ded331a45858d7853deb53e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bf9c47a4d4231f8777f39cfaabed4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab837fd03149e793094670425af3e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4ef4bd931bcbe80c71c9f85f270af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053516ede52dc223e3c8ee35496244d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8350c7c1b99d980ceda0c426b5620d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295cff1f40cade1e3cf76a5b60a2fb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8b7b03c33f3c8b35045ee1ba0d210167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80875b5c81b2a3c6732a17c5d47ac981168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f902e563f066f5e810fd9039859a8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabd0c9cc381bd1a1a1097175fbcd52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b8d255aa4064cd8f9321fed7b3512171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b2b9e5f9f6a33a32db526eb133de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770977c79fb24cd9074167037baba9a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3df2c206adc5a5ea34990faf831a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283735ec349b5df0c6497298bb9d740175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136af332234b84e698e6ffbe7547c1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31355c501b0ae70803f0cbbc7ecd29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743c79d12fe959f17a93aa278d83121178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3519e792de9eced66f3666f7f2b5368179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a4fafe31546fec85f53ef487da1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4838583c2a54927b09ce401661daa6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855029af987e49f2625ed8693dba0ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab648a7a5fde2030ebab52ee1621d40d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e9c31e2e566d77ca4b4ef5db016fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d83924e13d850f346c6480aa643a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabb96e76423a90647ccd43d9d4463a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65154a9c7424e491c536451aea5a2dbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca950e5354c458983219b9712e3b0f54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392447f4435f79e70755d57280f9de66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973447d0653aded044827ab20b145573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abf484be993df6672b62ab7ff0ac75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa57188a8b0ef75a53d4750400ddbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743a8658cfd5845923c1c1670b26d15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943e69632bce5ca7f9adeb592e6ed21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bea10cf41f7ac93701ab26be6680ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af934c1eda27af9c0d8ee96b5a9169196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190e8e7f494a1be9ddab9bfd85e44c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57def1a7df58c5275775a10c496a8c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0faf7239f955f3d4163cbc2a53dfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0ec82002d09e7e86338fbbfa38548200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f86baccca0f196b26af70fa578173201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c743d647eb2772031b81cfbcaf1f86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74620285d64f15880f6b409735ec1f5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85a322d60d940d7a4e8bef125839fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12b64f482e84ca4aa19e369212851e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f516617743d24273c2c564b98a187206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34a3b3698102fb4587794bff6e4b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91618145caeb5c8cc15c0d1d044b2c05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d2dc4ef3345f472bd0fa053fe330f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c715f281a071abc07eb2927a2ca1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3f48d585833739304ae15433b05f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c737c4614faeec38ae5523946f987fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9747d1862118139b144994743aaa5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c284c00260ac8a4bb94f998e6d677214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675efecefe7e194715046fe946aa051215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83e7e8b30b1bf0149bc2ccf9749ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a580ed27a85055678099740f8cc5e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb87dfeb557a2596584ab9885029a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526923c75e5e636dc4951fd193d7b91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c44c2edf8c48701873ea012773981220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70dac289fabdc6444de35da7bda0d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86d5d054556ae25c8a829d30afed15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd35fc2e05e26de03b3f5a14b661f69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0254f57ee8d281af65dbd99e3e314f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636fb5934e05d4cff8322e6f8d4194225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc5f8137ea8793ff800631bd6add2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3fd807a7cf679916b2b6be90ca8f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828d4222af0b7267325864224ffba4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f2998e520dbeff85b468b9e120a3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40bb614a41d9ccb0c35fe83221e638230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458420d8cbb41760065059d0869d0e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41a1800f731a83856e752d9a19cb30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c87ad3167d971faffd02d66aa11e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d3bb9be3aeba343479c082c367242234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ca0a511e02f0b59bb996c7680cd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519c0915c1184240452e4823a717576236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c322267bb0107a399f5c016c9198b51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc77f135928ce826518e5c0eb318359238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cc698447e0ead297f2b2c813fa09e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b42cdf421aabd1c83e9af653894d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193eb101688b571cc897deb6fdb69ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a9dec0deb51dc43b00f38180ce677242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fbbfe2f9b65135e225ce650b3913e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e053b0f103032071bec7b24e5ab73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb0ce126e0ae88152f83996787e243245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14c2f8defdc8c35acc9c8ae23ed41d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179872332b0ee6a5e385562fa9e52eb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114b47b4c00a9f506f94c24a9735d20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371b948e9b8fff285ad559e8f7204d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a74b37f709a98ad79627604d9320a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28794c346b84a4b20be455e3ba5450251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353223bdddb1e1aabaad96aec135e46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b233247ec210104fe2139233a4ad0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0681f4a794136d1c89c86fdc6babda7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5498626fd1b3683a2beadac23eca9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b08904f896e9d4af84954a1caa78b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db560307897113a82c53b66123516466257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cd7c0a3eac973a3b019a3bf5045d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c58a8774be9208b258280240e83b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c583d8feb5baa26cd26d53b6dec63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b91f2f5e0dcbcb46436a1b8a08ceb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bebbc0eff02a7fc90e3088e011edc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cabfa7b5052e589fc039b7437d7dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b681c2e41f3d49b68bf2ae5b1dd542e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200f122a2a8dc21b3fd58e1362107b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f10d4306832ea6173e74334cb398ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984b675191e363ade9eaf8241f881d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14411fe2010c3576e40bd25e4ba0488268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f108b43745e2e459c1a7dcb6a0929c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56982ea6f288d171e7aab27ac4b097f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c266e7ae5073b3d3d790985d1fd9518271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96637915664829677fa0a02b06097e75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ba1c8288dd65a0411c01e6550e483273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396075bd7b89effdb8eda9b2b99089d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a09f9136b99f2ad660f986e5290175275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca64663b8c0d8401fc58dfb94f06f6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53e9b710a16b23567c157cd18a192277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffc00105e6aae827e945b2573e706e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d71a5995b55086e74afb7a602f8020279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48012d26450ad5256c733a9b45bd86c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf9ecc0f57cc7b651dfb42a89faf87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242d475bb68f815490ed3d35c88a478282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29698229999e874b3f51b589fe38c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaa486f2a9e99362e06bc3bffbf576284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605db55dd62754afec0857d6d561027e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e1c94d743a65cc5ab0b76488a01ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aebd0e3c5d25e9014a4bc18778343287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec119e03e5a9c8ca60780152938f6d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079988b04d44fb701c706241855ea174289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a62f63ed3407eae1779e19b0636ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68222efba132fab411f458d8d0dd25f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7907981803152caf5ff0355e23de4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cae14690bc901c80d996d3335c84fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a306f3bec302d64e873bea30fe8a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e03cf31b4ef0f5e7b648d451ceb4f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9408ee379df57fe0d27af1ef3bc02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090377ae9b5fe589a54bd4cd620cf9ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c3f9a290f6fccb33eca20ad380831298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82106449fd422d1725d958db3c8db1ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23840cb32764e89e79e4dea4f180b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341fbcf6c499e4259d99af55f77c2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2156f9b0e4031856992ac2a06722d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d1d9338bdcbfcbe1a3af598683d69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad046b8d2e216ca654a19ff2a9541233304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa50dce6a539d1ec02f8a6e16144e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c918d635795517a8feed512b462f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284cdd29e3c5495f90654425a99e7bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edc5de11fae79f7f79e67e2e070065308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ad36c91389515750d2e0a1043435309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f2abb37693a0cc5bf7ee983d6b630310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eadca1ed53584cbe8aed17728416ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087ce6e3c3f477b33e9bb83a7d86101312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8256291e3db54cbd7a451707490f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f23970cd31abcde72b731967963b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5592c307a1c1d46f494978da69cd4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e4295f77b3f54fa6a8d232aa8bf1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ab67867d9c8dc6187b498fafd9d4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64ecd47959d354fb99a72f5643dbbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e66a12c6adbdfdb74dc5dba28adbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f7836d3e76abdd6e2200e796e41e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7da377737fa04d0321e14af0ad071321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065fc9f81e84e9f59cb3be34f514944322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa7841ea740db9e40408a2bcaada46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6402f9da0ebda3e6c6df52ec1aa4ed5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0aa50a9cda811f28e8e8ce295139b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26357561fbde1c50747e04de5a0a20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d455010161c19a200e12cb41c57dd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d781ea4243052b1431929e8dadfc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56359f134ba132fce99cc76dbbe53883329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878f6375d8495fafbb57afacebc2e33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0055de0637f18c7ca6a74f231f0734331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d9d8825afb534d1b26001618a2a44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78116723c20823f9741199a13a914640333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff191b7dc3c015b6b490751c8fedf9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5df85d66571699dad21e65ab35558335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b023be192018af05dab3c701441266c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c5aa22c0c4eb88adf94e60fa66823337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0902a37d0302b68bdd82369f9f6a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6ebd799a4aae4e7c9584edda5daf3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bf701af075e0e6ea84422b0f75b91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e45359af11e72be08c0c0d66779f3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629998eba1be5af4194de6344964cc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89eebe864e8e51b1d5cb4031f397cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923763d5bdd2f2a974cd7f221168e4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af3d753fb90b65a1f645eb6cb28d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bdc32059a514c132bf9502fa74676346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc0dd166d42fabf34a94541e67179347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512d2516751b25b9fa1802747d78edf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68090ace505e551a3c757a17573a1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c03076d576c696f9ada6122d857cc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494fca9aa8b7d015d629633cfab31fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece9cc850140ae7b333c080532d25aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c751954a3da73f60cb27e24e007d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c686e8c82ac49a427fbc33bc3aa0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7425bc5fa404f2946cfc9fdc9da42d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d50650ac60169bfccc1231f9890f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93715966dbf9675f4890890a4c4888357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4ef35afdb0570ebd02651f91fa174358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e564e3d8acfea920997140741f2728c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f4d58013faea9e275d4bce691cc8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8428338b8d9a3dabffad4454bede8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814add6264484574f9a92638bdd12423362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca3861996bd847648096fc9253182b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddd8e10ef5cb563440436eaf240ab3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47105c6e67b54ac283cc62cdf381f344365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a521f023d818df6137379d6968d15a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1fe92b1887a7fd7cff498b7400818367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0308ad939e728c31473d5e238bf40c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57048b9fda4ee185acbd45b8df2ae374369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff971019eb613025aede304a8e155f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21013c226509f3d7eaf2632d7dcf31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3047e3469716a35d82f96051b3715372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52d78134042ff799b639013688e3d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb95d0a25e39f01f6dd72e56d65a35a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad15b7a972b0dc96339f80b01e08d18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050cae9bb9a14795718db49d7d3d8be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e3f18bdf1e5615ad80bb036c7acd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb9ad1d7d1b99204be9ef8bcbb27fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4d30602b3ca7e2e32241bffec40fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9569041763aba3ed5be6d38986edf65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea54b01f589e32e142fc308b3ba2f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8f87ce3b4fda42433b3a5fa421f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c71635b1910f7df1c02414806d2a18383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69fb7be0451c137e9a0bd283b8958384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d58bddde34928bb007805f9c38222385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e071a2f9b32f6c46a82d2408c0ceae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe263fefeaa6ad8293b03e1c7a9ac13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18677a6fbfe7a63d93ed2d637fcdde1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc3ef3562ddd19b4dabf10d0d57408389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f33ccb4e068d8cba9a7f1b0929d321390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2328d5a0c1553ebfb1e5b0f8d3b4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08a6916f4a38bfc78546b81b637719392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931289ac6edbd05aeb60a44e834a945a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0530661857c874db4ddc87041177a1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd406a959a15ac6cc3afd4ee5b724ac4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a828eff5a05ec1ed49ddf6ef5ffda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a06a6c656adc7dc5a7fa48b93406e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecccc813c273b8cdf55e6b5cff812b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e7dc4f01f6ba190762c41b6c2d5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c80201f6e6c7cbd5085c8a4346e19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c06ec1274741995774ca4085a1bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc72e05eea88f21795b6d2eb47110b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f3f5e9143ae604e58af7a8449573403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ae7298d2fe7fac098d2a9994fb43c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f79716a601508d3708644a2546eec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50fe5dd177e977afd496271223f503406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334edbf35a26b1e24a3d9c5cc01e04d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5b228977686cfa484b49663520459408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bc22914e45820d7d8aa35c8c6adb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafd985c557a9d02d8bd15c97e07a54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6820c77c6139b75fc07d9115c5af5a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1f39b16a679caaab1b7adff4a6c76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724e608e8b6e58989a863c7b8429b5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7bbe9d1129f010d35c55875d13c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725e7804ec0328247e5edbefe482d06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147ff67c5c70f81ec946ed665918287416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5856f2c517abee5f3936ea0b9d194417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f2f50741d7c27bdfab7807d739888418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e2e48b6ebc257986949d56429bf9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baa5548cbdff0f7850e6adfdd71116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af1b518cc3e1384b52a4940fbda0a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd7aaee62695397764b5237dfcd425422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c15f6d6922f6f977b110da570952df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daeda1328ecf15ead4be3723f34bb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd925e72e2cf502c0ba6bc0db8034c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e44b5c4690b41ae83564b8bab6e6d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ae9ced3cdefab2cd1bc1fa924b73e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4fe2e3f15809553c5421f30d9e49c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f03382ad6f00fe7e842edc843072f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb1fd9e1594122c31503f877a463b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c99c5aff23efcaaab8f838c3a7cfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b99bc95bf756f9b0115cbdd8990036432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeb548cad5b621989999e56eadebf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513c23c2cb39ba184f4283ede62f719434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bf583fd32f54fb4ee2b4f239826c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca646595e0b46ebd5af82d4b622021436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced37f6051f6b0da8120e2378672fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dd50a995a4eacf4259f2e4cbb2ef3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc265353ba5c95c2b354f1fa0b8b0de2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29065dde91f40a3ff686bc386570e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af09b9014a3c97eee2ed9008ee4b10a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600128e35fbdafa08a8c0adf83988863442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa252284fc437615bcf3afef1a42ccba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e96b843bf05ce69ac38d21b77a1df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a49641bfbac5cd57d780e7e8a9719445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838314d61119adbed28153c2eb4f6622446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ab590a04f313864c4af877aa01e88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee5804711418f1ffd1dd5e7b98dfe2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a489b192d4ca73d26e48f83e429ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a8efffda6152addfa12417200838f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aa1606751b5860e36b2befc4caa2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52086b729dd8f0b0b04c1e56dd75ba2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a602de93a674d37ca534fa97101076d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e2ad68f8bc7fdc16d8140ac6ef88d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d7c0d64402e68c0286f6f8a827865455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdd596f0ed716adb1ed7cc2b499a94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a415fa943f1f350af8c2b0d53a0b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c2dd2c00aa36fc2f0c03b1c2551a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b79294faf457a1ac109db8265d5fb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec79b8ada7010a96b7b6d914d1645460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46416a32dd0460b8d6e9ac96bdd95519461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec36d84be09c0c6e33552961fa5193462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e33e5bb1e857d3a9d99375f37aa325463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451bc5275e957ce507479d5a6fac633464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4461ecd61f194e0ad7e00e50b804f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec5e7f46bbf972aa7ddb90b0012588466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e13a6a29c44aaf898f1cc809580b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea392744673059450f7de6fc8a2390468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612d9cdeb5697634d826fb25d1cd483469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd7bd4b36631342caf3cd5616ba30e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067117a41aa14623311137fce12bf23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8554e6b0b0282d0f54af2a1c4c456472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e743f2824412112ea0706aee11f48af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b7f3ef2a5a46eb19aba615bb6dec5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec30fe0c436535d7b529f29bfd0c80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e80c6bbd62e0eb4073a15634c7714e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326b121b9efd96572233d00956502a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b76e1cde1a8a80fe084059adb290478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5bacfc3f62ca2cfc98c30395dce87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfde66b4463e682867de2ec64dd450480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59f4ca1a6c1228a050f238ddc361c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb02eb2b6e5f0ebc2a86c02521a99d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962c71515d4de5598463c126259b3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e241f13afaa5204a723c5d7c80b503484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c574f2e67e137dd679e0cffa13c5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6418507a6c310e4436f279c7698c471486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902dd29b7b636817ce4d59d56c8bfe5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb42173796c7b8b93b59c862284d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542e249439fb708dccdc503041b10b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360959c84b81f273cde9232585b315b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521e9dcad527af8ad008c8aba348983491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6f47f620017dbcf5d9789c1e34c62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e5d02706444fae5784dca6899349c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f79d65eca2eec363a3d14388af9122494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875559da2df5a5b80f12fadaea36b45f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a7c67e6d3d01377b01342c237f22e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d503651409faa7380cc9ee383bb74a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63b7d4efede7af5b5c1671cf4bb76b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe3793024691b6c7ee794465e7263c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4801eeae969bc0245dd321de9f13f71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88227549dedbce732e96401841ddec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d47f3530033d0abb181e55c0c59c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512145b65cb3b1b06221595590f184a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a2a6b304b59280dc4a0f6a4c9a842504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502f3039a99ae47e17d980f1d1255dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c717cfbc934d59cbcd29393566256506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da6248ec944c2d8145b2e35dfa4185507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028c9350a3c8bde62ef7a8dfc51dfbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae00a95bc0ad0f5b4c8c60eb12f693509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335609bfd1c3e9fb06098a7ad700296b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe2c48fab89097135eeddfb3aa4c01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c96d4d3d9a550aa6bcb0e5bbedb7c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bf74d724fb3a543270559842e9506513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf09ba58eb206195abf069cd8e8e4dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5903a8116e365db232020af7b373f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0b3347de4a430525dabe2c2b35a45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b2d6e7c502a3b18f2076a567c247517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a65f1b9e5ad054992c20cf7560bc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeab26fb82b7221553fa523c0520989519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b517e7522ee7e377b30772d646b9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7ac7fadd8b74c9bc582899e8efd3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fd69dc1cfd2e67257e7bcaa7b6724522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363033595adac766b5521a40deb182f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eef241019533fe87ec6e28780e53d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64100a9b31f70559fcfa2109564fcc5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eb5d707000b637f786fb33aceee1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46710b5a757f09fe1bb25dba2ceebf2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ad63cc98598d8cbcb1ff83e82f48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb6f5f6caa8d8eb900b38820972b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38abee961a9a618b6920c0174b41e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449d06637a827391fe5484bd9b55661531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f934da6923e1325e7fae05bc762b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cba5066d254963dd364529aa9b4a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f183c9a698cffd86e85456fb3eeb4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca34437dfe2cb2ab2ea76adb6ba4c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01870547bdfb97a37c7c506fbadfd2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79ffe464bbe3041a5c7806811fa8b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c34e8a58b3dc0637f18ab2d38adb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f4a7271e178bcf9434465489c6e24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99456ac2e2a657f515e896b2b416595a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dab2c345d1543a66a3ed334214e20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53ac1bd840f0f384a3518f063e069f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273c18db78f2325ebfaf03b89b08b70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0356add4240bd786a51625d4aad9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406175ba1063e6ce9b0417644a320cbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b981e815c64da1529bc752584bf0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e63e4ae025a31ad6e6b49a72a53f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883935326e8ae2eae65d95ade12c308548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633aaa2d7638de69be57bece9d039b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27cc410992f3f962221a7cf76bd10b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4ae02104dd8a404a84eaa1b332989551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f7d06330e7aca525872eea57ea36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eefcdf956a93d7a55e5e92834de1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854110fc04cdc8283db0290dcf32e26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f172bd35dbd5101a4dbb831955158c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf4757a63365c2882adbb0b9d05ba2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466798143f080ec9df8fe0c58b749093557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9c41d66c0450da35b09a314f91715558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65b2afdee0cc134f535fe3f2785d04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887080a7c9ce611885d6ae3de27d5309560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8521571fae2b35bf3c3efa1b81e7d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b945f6466bc7aafb2d5745292771562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171b6ab86657ec72a21e2daa6f5df56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef6c4875952826e0b3ad696d86a862564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fdea2712e8a0ad5d7cef677a2bbdd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f179df722760bf88fb9170c7321a67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ade1a4b28d0b32457bc86efdfe26fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19363088398f03818044c465f73298fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8c87d7891c05518149ff795ba3645569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dc42427f7df4941fc536bc6e45c0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b3ce53fb629e2d14d9f033a984560571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186cb1b8326d1cae98099f7029da8d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1de7396388f026fa45eb814324d120573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a3e8f6065cf7e06bb8bdc9eabfb69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6499d52577e6ca3ea3f0e33fa872fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be60791f91a028bf85a97878de0e253576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fedfef1ab6bd6052b62050708390e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be5283232413135fb9388f03b52b35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d28be2ffd1e523bea9f7f36c3023f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7fd9968149e10eef63697c959fbfb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c969765b16bc12f4e7270f4c3cd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ece44400492a734e9d4b7bf28db07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358cbfb8037af912f9b8894685975a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3ce17b48948aa9e05ba34d3afa3f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c518f0c22998ccabe16391c08b0703585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de56dc72b31fff20837e9d0f4257604586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d04df3db3b78adee196f32ed3bff0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06306daf3621f473ba154eb88db301588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfb20a93fe8135dd2aee6958c4df7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d31bddcd84a8a5638f0174e9cc24c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb693c174b7fe35e342c28bcdf6b5758591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106be0dfe28043a66074580c2a3f9aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863282323bb032227a56b9204bed3bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff36616e59e62da4d94de87c7438c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b212cb959d7b9702d0130d5bbf9492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236ef52e22635a4c26d2706094aaf39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fffe938b707de993ff98d5ea24c3f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58ee554b671d2888e64a6425eb1bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f5ffc48a010d817b99c980776306c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7dd4d338de5a4e6317b4e9fabc80e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3602acd35b45fd281879df5bba0e518601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7d089854520795c89526313661992602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7d44d54b4b6c1e4b3a423666a38a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f70f1af48e14620d83c2fe9046de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094d2bf3e12d5108a6ae7efc1814d30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33f5d57b95ab763c6ffde663ef7908606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d4808ceb28f21505a06806b3a5de7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c8e4fff060d567e6e937dfafc12ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07ab93de7be746e389fa3af6c79c2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47665888cb8835b21d32f9a80511118610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dae1d51d2702ed3378f7b80745657611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1bfeb823283f022a0eb23ec092869612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bc072d0b850ab0533a35732a8f37b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb745b4b7c043df280604d8a4da11750614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a947f018d69dde33758bb7c40be37f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77465b375550d530215ec0ff96abb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0344d1c5dc77adc0c39e925530467fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198b646781b9e265487c3683b852de7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b42bf3369ab2078ea99c53a5f6459619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7371603118fb9a779c110e4f8ece7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27a7bafb91059c3b2decd0ff1f897c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd781b934791060c3cf7e8c72bb8b8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c8b03d1952dc20cc7055d483ce841623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bebba5f0423cb6cfb38d0d528875c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0472b858b4f87d65e7bf464450c0773625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e25fd7157e42f9f4eb2402cf92b2c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068989e010432515c1b9a143e4c7e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555538029c9a4e46fd481561ab00d43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b68ad750db158fbbccebc05f16864a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b15ee0b3bece5dd9d12a6b7016b1f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fc304bd8d79447bd446cd2c2346e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d57018896f6364a28ea4ea7b459f4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae479b06b461eae34002c46162c968e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320988037723d60a36923d3bea2991c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e721dd2af8941dcb8712d6903cb47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae9382865eb10c4fb8be862b9272b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a1cab6661b18889d8bbc38f9bdd76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546f41ed1199748cf85c3b4ac27d616638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3c4cfcac68e41afcd4ab477bff1c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5dac4310a7145e56217857e21cc33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f311855f69b758251e84d7f539d688c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c7c3d932f4c577aa9f30bc92b7a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57c46ac45c7e9a5b3b14e4d4561bda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350564fc52ce72d3d4365024963e501644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bc881189245a5f49753d127a7dd18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74978c2db0ca6fac79c4160f1054264646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e037e66ad3f349139e7ca4304ebbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90f8b22169f9aaa2036ebaa735a576648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318529b1c55e4e4750cde44c62d1248649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8ad6a87b95c24085abdd399583d47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84440f818c8b0a7cc210c62a804b34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc425e614e3a671c6754004d8da546e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71f2cc339d4092bc4dbe7e332fa999653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faa45a83c874773218eeafa81b7c0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0ca8df0f5c8be7126f50687191c53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c203dfb50bc042e1db581d841f99f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a116dc24eb5e350fc7d6405d2aa7342657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68db05c2863b600110ff630882052c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2308208551955f078db098ed71fe5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85806a29b376272944f5598f5ad6cbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d75c62869da304e7dd4dcc4def4515661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5740577ea41d06d8aaa935d0511b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97370e314c89a786ebd8fa97029e77e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4776dc4e7db042fc138cc970c0cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73debc33e1ed5f53e299da82c64ef6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18a47c5354fdeeff02848255c2c3df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8833cf6de8d25dc1944dc9075a633e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3409f15697809c13446b0b626c705db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79387e9c52dbdeb47fcbf3a863569fbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdcb08118a92e54e0df4b2b2731660670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a6d9d0e20e05676b8cfee19e3d1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3f6a8780f182d54abde7b00d9c8c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57383e2fe9a7e6a4a9d5b5d425235b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd50ba807b1db824817946a3f1af4bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2be0b751906284cd711e2c3b4002e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0a96b8f6395ba11e64cabbf2f5722676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfeded028a309630d8dc87e3ade27d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786cb0b09d8cdb49f0b7d947204ab99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c66909e733c3e3a6f546a21bf82b34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c590db49d22437a6bd842aaf4314680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92557e370c764256bf04c838ffd6b399681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309a9fc0dbfca10153dc19e56f5e0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b91ae435a0da8c9deee352df5fdb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8384516b50f4f8738e494a0a8bf9885684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddfd73bc7a0b0e73cd71b5f6f11aba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efa648f538c44aa9b60324de5ce8b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a02dcc8140aef87578b2516f2279e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766802a27c6fb5fcbcbe4212f8fb62f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abcf53141375d34f2325ae13cfbe36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e96df3b8cc52965302cd99360e540690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f51c16fca042926d6810ad9e0d375691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed0e3ecac05259bc2ca5c5a6d40618692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b648b032fdf95417927839bd925ce9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50a37fade5cca5eb3498f87cdd9e1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686cc02ddbfc38431d1015a3cfe2cbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b98e5f463d493dece52993f8c8e61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f439ebe9bec530eb094459194fafd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e95ba4630e777f9c68d83b227aa0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff51e7cf62fdedc852cbe21dd65236699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432c2364c782146dd05dbe879581d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a36f1ffec5588cf89492bef1bc7aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a45795d112851a78bfed7d2b73157702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a6deb4b74161324ff2b3cf38bfa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf1398f8ebdcecade3fc219f047625704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65070f8b056fd210bc7605eeca9a56e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183f94f5a162946058d7e844611c63b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc31b33c6ad8aaf95d675978d1073a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195313ba3d4de62d043c21c2f3c6bd82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c563387b1d5bb7ffeff6cecfe4ee05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58708d38157a80c8a760a4958a8ccf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530192f5410958ff2ffbe7423487bae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372bbc273886195e8f74380fa7d5ede712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c9b10dd56978d57e81cf7fa5a62ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977af09347121d62728c4cd9cdba1a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87c0a315175ab7e71243d84db3423b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ae7daae3f7b9c9800596eaa265327716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c1d3f2226705f53a0f6127b0b35c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c348b9932d99cb798c4d7c11cebc1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b013934d7b0623069b7b5dbedbeba5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5d7c103362d5252b6319dfc0fd7c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dd3be27e57fc9793fdac201e7c5b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2351cec46150b7b29e017f357ac28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9616320ac28fae636c6e92b3068110723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b7a1bcbf23ea6ce773bd98c058eac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d767f09a230423e179c4f6c52acb95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4c3279d4be0b06a76db12823903d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a767814751a5b6a1b83cc0aff4409727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aebd15e99e845d15b3dd0b417b2ec2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a99160c2451dcb8a7ed78eed1df2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e615e8f7f4fe019158c2b1c859be5730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078628136f7379b05ee6c9fe6bdee0171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ef000fcd584c8314ee17b4dd949c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a686e81f162beb4b2cb70cca9413e0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2612afe990f2e3c8f29888ebd26b964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9a6e57193759e9980d636d30136d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef79fbe699a436fa9227d4cc4af46b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739b75dea17611c720dfa5de1a0d2ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a6bfea07885fc0dff7175ab6ca8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051455c2a1db6bfac076e4648894bb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13942bb9ddd9eebefe7232920381c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d785608afa522d57248d87ba43a10611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263de40d407f7dd9009e23fb5c351a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582f7dcabec3a3a94c10f55773674c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a846fdcc0efd3c886f42fb176fe221414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b89ed81f216eb69c67113a91ff4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0086f0ea97779a8330dd06c92821ed916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7895b4f240561ac4a4a034f99a99d5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53efac0e287bfb5c32db6e8224234e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f91c914ac5c3398a04bfae65f496b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecaf1060a08ac463a4b22b1779c9f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9e2983687df8663fd8a030ab2a5ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7deb1f238dc3647927eb54faf057e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6617f103b8819438dd59675e93870d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aaa261100a12bf5220af0094edb6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524607741e337263667f546896c757c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb533dd02a0b4ecfa985150fe55e3ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e10be6d1333675a2030541320a5d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47653cf2548d27b8dfcc8fcb9c2678f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d630fb16556f8aa062eafa6158919e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f2bbb4f74b8f5cde259889f6b41cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edce32ed4a4e4fc0ab9051b76841b3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0fac86aba613dabcba15cc8bb34932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f24353380a309f314bbebaa0ccf69733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a95c97f38b7da2da3ea1ea4a2dfae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835524d56604067818b3403c93a3bd9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449da8d92e2291c281e38b44ec867ba636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c40b96b5cb9af151e22b1789c9bb1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39acc7a744abcbc2c1b538bd5de3ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130afadb56a3dd662736ef55fc103f7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fceba47a88a0c9a79a7f713a054cbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d083963741980b2aeb006984d2e22a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfe8e8f779a6035a2cd57d34465c5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd332b0981dbfa36a93aa16bccb9bbd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa213bff9c96ebc052263551a5184d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b343a11d3a4632d6ef7e4c39320ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862f87148e6931f0658d2e9c8b51d5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d53625c8cbfdfde730fba0b5ed367047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec15c99d820c368bf2ea9e3ac516b3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637866d8b91e48cb64a05672847949349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9f5986077a139012654db15e7660350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb31e73c01ca421757f891ecf1920751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307adaedd1aaea47a6e8c70d19b1c40552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb01ce1ae1def383c25f71a476c40e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bac3edec3cb81a1d272ab15b46807954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd168433ebf08594676ab04d86ebc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4202a9fe5e4a3b5faa01f15417101e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea403d872b87442dff08d6a77c9b68f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f7eaf94f5c63465404c66d6ea03958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ebd9c96757387c9d15686ccb3900f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ef60f13c4990eec6bd87d8b910bc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11c68cd20f2de9cdd0d7a7664688cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e52185475c124df25652f98593a1db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf995c1095d7ab188dca76da0ad15f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c32f319a94d20b5fd0e271998b0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724c3b45fe6d91f0a1f0d450c5228ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f735b86b191e750b78211eddb4136566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b03c8e1adef38d264d7f1a797b113267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2a41014aee241fb8bb4b2b04148dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dff10c5c160bd944fd1e09ad562f1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720b3dc561cd36a27b558361b7a20a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f916356c0567d8b095be2feec8e0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f878f8465306648e8fb70ca080fdaa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973fe61125a4107edb9a7950725aeb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80430cc396ba507a1b1c618a3a78a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a90df526c4b4590013ef2509850775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f3b1feea2b5f76e6e709915e49e3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf27af8e9b6dd93c133cc8a1c5decf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa196a49316c68157162cdb2343dd9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02c695da82d0f8c30729cc04ebc60379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3f833f804834039b78c1a467b16c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a76ac5d78105ac0932be9f3e379f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97453129c0f716e8c846cf1116076ae882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a0fd370c57c678c5138895de16a4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4fb45664956d70738bb306e7e2c9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5da0cfc7588d18a9e5cf385da661f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0270107f69c24fb46f3052766039986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3053af0f790c6370f888398dc981987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d30efa7695b0773849972fc99039d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d650d22a2e4771d6919127508acda489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe808193239a847819874e9377ec4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602086080d154b20a9d36a999783ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425242d02dfbd6e80eb860825be0d28b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3019e77d8c667b31db563166e84642193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41cbfa969018aa659f21577300f2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd7b1708ac9b4ce062e29c79d2b95795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53bdac61b2a5aed78dcd87df02ef096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfee90fa6963045817fda9b8e9d47b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e3f749b213f811e4b683cb088ecd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ba770316021aa9d64cb92ce2da1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33220261905304a9bc264de74fc8edb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a59d77646a4ee471298c368a1c3c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba317cbbb96e7c5279cd2fda745fa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82d33e1a5e6d90468580bc055b34c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e679d05bb370ea1318f59a8c6919f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c556f04d5dc88ac788decfc2d0f27b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a698671fac28af55f18ffd64c5a873106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e986d8bda59f9ba5da2caa0e68e179107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ad0701202ac6ec3ce02af24af9ee5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895b1178ccc58370c1dd74407bbec14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd8cb7f4eca56cf0a10a64a8295dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453cbc41df4f619e309ca93355cf96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5001d1584ed013371e16155d8e8763112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4371a8452fe8191536540d773816356113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da387133dc08ac21b899cd673793697114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb66eb6785b131c55e3f312a95972f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35e363a0abd9f0204cdc7b8684c716116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321c149a4b1c9622ae4033680304da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aa79b194bb16ea557fbb0f3f18cb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba9ff4ad8ca2943df849ad2975076119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39413760a5ee1c91c59928194089eee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363decd2b231ac59281748ea9ca6154b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d6bb9ad56873ec6c93679f540f236122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692c1fc3f767085d6e0ef5cca468bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15476e8d4be099daaf502244cae9758a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c9aa830318f13d1f0616ff3abd8e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee16bae1b636d7e2bf2a3f6fff5eec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897a30827a34d8a89e99ca8ba80278b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf71245c1d9590eb0a545b363c8ae27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b37dbb829516c95773a8f9a8cc799129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824e21fe496a2fd526ae86e95f4281130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a665cd082e475e4f03b0424ee1f402b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527cefe9641be4b27b5325b7cd3f596132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e9729f507c28f0fb8a564aa1c0cd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1d73983d5746b39ef982045b2bc1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd9a1524c35b61dfc2ef7c62089bb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901845db8796b13d27ec00542d739fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2ce5244e87ecf506422c916198c7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcca4908116873039b473f36ed0510138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d5fcf624230835af150f08dc4f7e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a0d9a8667b55a4a1e73076f96edd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ab6a9bb9267b5c3d1bb8a1ea4aa01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f67135403dbe1d3ec30bf1f289e21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459b2c3b3b4167752a6fd6a132815e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3e17b120a5a4977de74e3bfd86ca5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad64ef939d48c978aca8d5b199d4831145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4fd7ddba0b8b8628201cf1b93d8c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d0afa76c931496219a4a230a1c850147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0627f7657f92bda7891a91ab9d206148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c18b3cec8793b4210c18f6b0397b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8dafed624803414d63cabcf88dae4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95b6e4bfdb1540729989f15f0ef29c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a146375482d76ea6bcdf66254a2e576152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84850cbc9175e7183eaf371b89ccb17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac6671a8f1014c052f0ae7c5102326154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e868ae6a4b4a6500150800608d593155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510054ae236bfbfe67ad7a5faa106dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8110c134de15ca759440bb9c8d1c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479756e634d13aacdb1408b0e9daa2db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd2089a872dfbd038206ff9c3b2b45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69593332391366cd3ad7ae07a4df0ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbfa8cda07f13b68f3e7b175ce60ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227fdaac746f7198d50ce3e03399982162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a207c57d266fb04964a807d990cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d187dcb2eadfb56be2978a1d4f684c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcebc972f1b9e005cdd11a7b516102165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210951342945b28dfd52329ea21844f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9032e1f78074f9e96e09d8ec9f593167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174126aa45c2f98fabd3d6363c54ea93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90595a7cadf5412d1812917357c483b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6142ac2abeeca5dd60e8915a93a8a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe78f2a3cca4c2e08b2b485033a42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d0c87bd2e7048c2af868f5a3c587e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264b05499eca848df1943fd743da9b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848d5fd026f2273acdc3edfcff1a9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4b316adf87f98147c096b68e823c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd238807ecb24652acbf7aadcce336176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b5e7049a5261a05aaabd8cdc60fef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f91c48a22a5fbe984bd6c5af69c431178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faa2ab9b893b28deed295ce1403f08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40c5b342594c26390b41873f57822b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cee8a1120ff4724a19ce02e7a113c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1648cacce0d805cb4518593afcab5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55af81bd5700f766854768e3f79a79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bbb533c3e8dfd94e2b93e18023efb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf0fce40489666258ed72fc988abc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704049d6ac867dde018545f127a52004186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01a6d3477fce28dfa4b398b3e0743b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c38279eaacb4655075384dcb6b58d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70544f8f44ac4458b67ef5c4eda881189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73082494e239135665a9e768e8bc08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6bd170653a7236837f6616b3c718f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e0afeb197380a0e07d2a578a7b81d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a46a0192b8d8fe27c525c5759d9bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261fb54eaf2667697ecf75bcb3b102b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8e00776585c94f0568a12b3e112d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee20d6257e420a26e89c664b1421c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4cfe0326db60f7b74b2b7ff3e7707197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803d76ed516ba2b78eeb64f992a8cb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952fc04981388248963b9535bf32ffc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e633a144cf7c448f5e29507f8e7c62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc2724bc0484895780adda34bf51cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7e8997d6ab4ce4daf79d9a4631e31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce51a91fe545ea7942696ba2ed45ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b3b2cd401e5fa6398aadeead99ea5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5a1082ece25c965d70a08017b18ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48492504c5d848b1c012d20ff93f87c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22179178eff2c9075c40cdf31e3752207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552d2bcc07e06ab58451461bbb4898f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f4484d717ee09c8617e0f77623324209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f53252b2d55accae608034e09833fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfc7e0a936ecc73194c2d95729ee5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f6f09ea3d968aa257bde041c69794212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8234a1e37787b1d8d2f6fe7807f8ca4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a957e22fc6a81ce8249dd751ce070214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c6363f57b54b016f64731d3ea0922215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ba88ec97055564842385b2931270a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea564f7faef074cdfc460be00f14ce97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac3018b7a00f77a959fd4aa358c0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35167acd3b3ddc467c6784f4ffbaac7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad71a3e5d3197c90b010a20fad284e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f9bdd20499a0d49927925b3cf863221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ae2bb6acb9d3ab873efcbe3b9ad84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4bf96ab239407db48f0fa0e50acce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d31c23ea76dbd5e6d6ff0f7862a0e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd483c0d589cb82011595aff316cd8de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe2a8e9adddaafbf30a85c7ebd3c2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7cb1e96849069897581ace215609b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd473543e6dd17c857fa5cc1719162228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab385c9cdbc77497897857a1bdfb32fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f47bd906aa76d107c61f4e0e3e690b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e9a779c11f8ddd7ed7b1909864d19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462cbf513247abe427b18625c9b6a67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8830375edbf18adfed60a50af36f8ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2edbec5098ab1dd1113ad6484460c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a64c4eb77cd99746f598ba9d4766c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9799717b6f9d3e6feff75a4005c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff137167ec76b065776f83c683d4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b539b4c8df0c25902bf2a50f500199238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fa81c3eeea2400a736c7779562ffe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84869a814c266cc210514c87ac407977240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d2385e93473fb92b2b5104880627241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ae676831cbc8728d20dee2dc5eb09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8a68142f2a596bea6a408d8d59808243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ccd84ec2dce87f9e8c1012ef5c2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2340287ed7759a43d3297786bbdba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f38a5670feb2f3eaed289590cd649246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829961b58319ee0a7f3f9b5d4ccb6e88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba2020b92dfaa0e168f5efe0d78680248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af03e9be19f8559d30540effab64c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4b1ac37783e0939bd1978a2fe0d5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e31eef330e5e6b425817045e41e91b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d04494624957615f06b6576e56ddb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d435048eb2a086a0bd7c80a7c5ac1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87d6436eb3b43bb5ab410c5efbe742254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa57f33ee9aff042f873fdc52b2589255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a0ba5af1035ec8c0d81f28bf6cd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386561641aca6963c36b4c995aa2c170257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1b3f1ef89230d32fe7941a4a22452258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4875fe1c7b80d676740af4c5cfa62cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6c1b6830b488852b0db4fcec2878a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0e4fe928ad6038f44b4b25605d663261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ea651c9ae0791821f8d69c288c671262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7362599af0b408ed1e08a1401a6b6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e45b967af1a63b5f1db1f07eaf368264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731ded1cde34772376661a521df3ce0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57a236f002648a8255155a105dec77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e0d9b72f5b751fa3e8ba13e5d2884267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168622e73dee26ddc4bc261ddfde7c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943947cb6478491eca5bc0070c1f55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995a59b0a639fc0a935f2dee8b47bd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25717fbf78dfd17514315741c851d97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b1a02ae2a885efeb705b63a7d626272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5e5a20923bf8d297527c224b24f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b23fc839e8461a0d74e1e2d1f3577b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d180adb056a32753b72e20d497de8cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b9cea2d623cd2593b8e9b40088dea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f81e06f4461d111d7809f508b245c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b266183dca4f8908c839b5b9aec9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cca8859547e467056cba455ac6b53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7592aba1a8f0840a82ae4d1ad28d76c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17c618fa9a46387f7a96adffe54cc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fbc5ac3660e2eaf7f1a1f85ffeed6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f9f2027f90cab791aaf6387d9b482283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e8d49732fb8f8ad8b1f23dc1ca3f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee6cc21cbafba20446f86875da6ca2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b20534f826084cc3d940b7249ebdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff6c60796cafe5c3d7e68b3f476148287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74555c9d65d0b847a906093640392df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8c40be5726df50121378f98fcb41d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb7e5345e7b8f9aefb7e2750dfbfba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cb7ae1b26f22a5c15f32898e33b8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74252aafa60dbed740767fb58dd7a64c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762610e18c124fb6a275b2c482c1a48c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e28cb8b288e9c5e4454b299bb25ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2cfd33ec148da6ecce3259468bba0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f398666644972d64e5ec5bf70a86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d0594f1bb1deb283c3bdecfb32cff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c0a5aeebf9b540fdb0e86be2bcc8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ff9c2e0d710eca0847fd28c381e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda7703bfd8af111356fff727c145f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8043fc5f05a4cd0a703971d7e4e0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e13bae80f2e1651f0a0bc26b5cb0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633d2f1fe125cdf71c488c7561c457303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b20935126d5304a91621b2c126f53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30de518f93c7dc08aeba4cab673466305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffed0237fe660bf6b67901371ece408306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55223771a34dd0f3e506623bac290b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e494965ea34557afd0627855e82020a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c1e582f6bbd9ac5b39713d91a5f1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08113fc9b3488476e281b9ae82514ff2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae108071e4655d065098c67b64b2b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55913a08b28e8670dad875d58a45eff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3632bef09dc61c2723771b1531d6e16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb069fd30bcc598edb9e92466c0a01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb448d87a2060d86389e6caf04119892315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3db3fd06a5c188a072d45f0777fea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9caa1458c935dd83bcebac3b44cec1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c34d0406f5a2c977323ec457d623e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bbbcc5eb7c66995f550fcf09815c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e5928fd38d7c6acfcb4ced05ee40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeb9ade96c77d646006ff54345f5c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d7cb6dd893b6df39dd44324cce62e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9c3d8859fe4410a8da3692333ee9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c9e2ea92ad734bd1326b359660c9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6ebed4c8fb8859bf7828610eeac55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c070fdde811a33042ae42ce9edf28a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca739a4c34f1a163c16afcee91c25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec178753d9420bd8d0f94d747886928328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949e9dd45018a477461a0c9e8fd3c67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59848e5501345929dc892a6e764b5e33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec412c589d458dd6446e8b5ecf520e7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a514f5a65e3e86622356e5230068c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212db4bd360567753107d1663cabf0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002e22a929beecb4fd2074aa07ac319334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb284fb2100e9939211788509d5a44fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc299a8adf26c660648da9187055db5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca04d27eadfd7b15084c4e04fc7e4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661a865e26b59fda8dafe0ee420f330338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28ced5732dd803d3f1b38da986e73d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e2c885dd0a6742ce22f1bff968e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccace473cb957dfffac0451ac5bcdd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6f9efa34a285389c1c37574c598c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee51038ab45cad211d740768ba53c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a2311c6e85580ee7da0e736397e53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62926f221eb5ae73f0e0c27b74ad3c10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3114ac8d4246fdf345c0f8e55594c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ad6028ad901284a2159c33e3368f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42230f6911655617bc00ee6c587e4ea5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56281850ae8aeea3da423780be07a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5593569e19a3ab0a61af33b6d26c87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04301550ed1f7471ff2640c4914b853e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cfbfdc6981aeeae5f0abdb8219b0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc233be9c441e1874e1805bb3983c3cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df0d23d970c81aa8c84b975ddefbb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad251f7edc36cb2374bf118f44f641fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c90295ea6ecdab57d417011c5ce330356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db654b350a6e870a9de785be9da3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d8a78876d957bbb160f81d8bba080358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f450ef57b3ca32b90a601058022a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8c8b8c868adcaeea28d029e23070d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db9d306599ca99cd14dda913a246e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1be3a94e12765149ebe952b49a4527362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e6fa0f5abc64c835a6700189af80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edadd555e7072b59a08f861469356a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d9ce36ad03d54ecb88180ef59434a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae75fe1871d6dca8fde26444a53c71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ef76db52cb69dd9fd6a5f74f77e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baa27a2be5a5817d3205d63e405c27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d410383d07be6ed0f43922f35f775369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf8ca1e808b88deca86a1cb5cd032370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595f3e9053e7cbe1877347ad2f8e0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c20ce4f6d4a00ff6fbd83fb9517143372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965a052ad2ac2f9399f78a44ce55beb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afb8992795087f8700ae300ceab4f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f24209fb317a29a2ca0966eb169b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63c1719d18da23ec136b57d5528cd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6f2a85d866663900a0a34a54e8bc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c172a5ff8fa1667b4ae4da5c1eded378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fed899e91303e5009a7b535a7aca8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0d91ea34481324c08bda89339f8cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74dd5caff32794a2a6373fba10304381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a6563782f21343e957c20f1be0a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56635434f0b7ae2e600a86795add312383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8675651d2adfe41ebdbb506c2c6a32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d3c1b03abcd3053b99ae17a29d83f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1201e4448e2290d6ab4c8d0fa46c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b336695428d3393cf1dd87594d0333387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944432c21eb62a751cead2f866612651388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a56706b373036eb675b388acb9c0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d71444ac8a869b463d835b3096f9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10939680931ea0c5ac14709ac781b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f676849ab3759165d944905a84a44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f80ef40ca4587eeb303c2acc4c1435393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c096cfe350c414b15ca100760ea40d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c668717c7f76112317b50584489e40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e45f3dac0bff6dbf56da12a8924c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231cd64551daebea364a8b933d09444397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89475b3618a80af4845ef8de5fb92c3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835e9694fb3158497de91e3877dcb5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4e3e7cceda960708d9c0331370e69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206162b6a40406a3896d1ba46bdca15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49feff99964f2ee29d41bd4e3f8e9d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8374100b6040f25c346e0f436c6b2b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d84c2f07ec7dfb830e47021caf9ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74345dc1febd1af1764eca1927d9edb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc8c9118411ec80b1852a00683984c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521c3fb7ccce77523c4f6c4b0e5aa15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d3f0dea887feba0c2404a019b9630408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963e74461fa9ef175724e1a0b622a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8269218a8d4cfad054456a17aa569fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a8927a423d69b79868eef696f1d56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a246a8d8bae363c142e6b197ff492412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17696e3d7d5e6ee00a4a6830c25d5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb77c23cb75f70ba92b6e7f3752da8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773353bb3fd2c0989126592d724c3d73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6871391db2c018901680b113276085416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62060392dc54e33c3472554a8bf85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413c9ea0cca9545308bc776417fb52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b905cd4880ca8a0c653c4882506c047419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb728f8a596af858bb56efd4226785d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5189b69106ed13857a6e53c492673421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1d803029a3494cdf667f8de91a8e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a062aa29b2ac682c28b3feddf1558f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daa192aecce8bd0d863a444eab67e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d240a712ccec396e5d1a157ef0d2e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530594787be489ebeb9d19673a7a138426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c1e8a60b474b8005a381b9f8f08b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90850e5ee570f0b623cd6731c9f5705f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade15a3903e18b9189bca0e6d3a358f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9312abf0ca0d08201ce03eb16bb48cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f90f11c0bda48dfba9d19d34aa7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4c73fa4759c4559ac9d748d1b6c76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abffd3a98f97a01585a60da1cbf518433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235dcf4726ca5094ebbc5557bb90347434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb006ac7ae1a710b915c1193882df84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112cfe103bb636ec3122aeaded29405436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c8e9dfa9b4211870bb506cd8c700d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945dc5976e30f4a5e1b8e73fb0a4ac5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f94c872a727f655b5c763d96a4722439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1a3c8d35e9757c9f454b02b693df7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea722a36c4b1cb922801f4dc47c1fc37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34077db674d2c5606a2d25ef2c771442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e71543b4f41d54c220a1dc86dc3b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03c518759f937ca41098aeb7834331444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f2b1456521c5206e811c7b22466f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b7bbd7a6fcb41492695aa3a41f150446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d02066aba5030936e305eca56e4cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82319ba2b5de7b02aeee1ef4a4a2c65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dbb9fac89a7d90d66beca220c9dbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d92d1abfef0f14b9442f03f5b2c513450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063211ade66a727c0a3853372bfb4f2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f773480125a5efc469000eb64e2cc66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc76b1d7e9786e35b176673ad0a8f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050101d25040f01255d428c231ff42b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9524434194f89626aaa3cccb84c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf4aa47697fc20bd902e6545480ae5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ceec9fa0815e2ccda5fd2bff63e2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe734609be5b524ba09d24080cb589458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cfd15777baae59c16dac36d34c842459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ef41abdce58dc20d1b269c91f964c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f0ebd4fa63a73aaa90f0fa005ce1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ca5be96fa2463e622859835e39db7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ac2bac5b8a75e36bff6879fdee312463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dc40e7e0603e6faaf53129d23a95d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d534699a9b7115565495a2c300219d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79633abc3edc3249cf1de30fbf8d244466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e046051d66471867bf1d3544ca4412467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1bf1595903d629b836ae705c8be79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8a771258b77db126e76b0fd40cf19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4add349b1c94267a22e58e7941465c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ddd3f29fb3809750f70e35cacc755471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4dfddd4c2e972bf3f20cd3af158a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdb3ce7edaeae135ca4b655184b4f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e839d23185c194b3c38d1c1852a69d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0dd2dfd8fb78c637d7ace8898573475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773ac412552fd1b048eec8df8b8d1c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc661afcf3655e951bfb021da7e93eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0068914b9cb56a4f05fc592f7016e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320d70c809547d16b8da5994aeff5d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a2b99cfbcb78a0380db2444e91966480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc13d8ae178a00a16f94ac860a046d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b0711f5c9b77bbead5eebb39af01b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b2cf6f436d9a7f98b70c60a0d093a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fa6f9401b2ef8aa9df86935a92845484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4e7ee5894ef7b18934189538cd61e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b7b4db451245e9982da19630854d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95326440f13ca990f0db035a623765487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a5055b087c490b771c2f3bc47cfa4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5daa7f27ea1dda10e201c01b6242a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff815ffece10ff3a83c27e07197de1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822967d0788b36692c847049b3373c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2976a57b8b80d276e67ea6c3531fbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3059e915393fbe1bcf60def9d35be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ae68a9a418edca6375a5cbc921dd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead6fbd96e73743d5822ba0565f80b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51780e75b325459ac0e3b12e03e9ea00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d69bcb788da4e267b0f1562f2751dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c2c4e57129cca220318ff551ecf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8697ab2865b011e702e9c2555cba4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762d61a42a35a6c0fe785463745adb8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d3c61e8c08b704c91c9834bfff7bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759494e3e683c9f422b2307d60e740c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e2ee4ceea5c2ef48e40ba73bf963503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d02a35adb73aeaaa98db7b54d2d22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9687a364319efb045558549f02e55d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baed3def3a53d9d2286403592992d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e87dde25e32004b98e10ac55cbf83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81fffabe757c84e0b51493844ce4c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b793a7c290dec6a28b08fa3f8cc696509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3a37e4f8d223ffbd7ca800a8c6383510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec72d3f6fad6fd24e9f59d3ffd22eed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b7b762156a2161a871c062ae5be59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd07fe3bc6e4acd45ca2e48328fb19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921570026ab9b87527fda80f3a6eddde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387a415fd3c8077565a9bdf3a2ad706515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a5843eadf6a776c0230f4b4fb51bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e30aafa7f1c470d98cb09d7fe6400517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ad5f59ea93ff6b6fea3ff0e1aefe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dd71cd7607046846b4e7712e1175a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908c6e09a9620c014b2cdf3dfbc12a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3c840585ee2e78db6d4d820a4a334521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5379803cf08b2e4f312013bc2edc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9e30cf53baf53e925dffa3340885e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffde6cd8e53c098ef5b7c119a02e45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac22d63bdcdfb9f22603480d24162525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b517b12fbf4a354d1374ea08b2e60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e980b87207d5d31701ad8f850a88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbe95261ebd6819eacc8810c51eddb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299915e9321deb050af091fe553bf577529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf31cecb9b2da6478f531b11d7ce9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2efd136cd4554d1212d3c42b22709531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece92f493580669c0acf4e3d63da154a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02808afc3a164abf25fdeb527736844533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea7700da33a8ad9809d813d41f752534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c4eef8bc5b41bbaa610c876342cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000ce36cdc0fed175062e9f81df1f27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a4ed1350d5fa93b274956eabaf340537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dafe7c6aeb567ca9d20697826d2d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5d935faa4d932fa28653897070ec0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd79cae62ca8456d3eeb66703cb380d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a072cf68796b4a8910d942df793148f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f74ffb9b4da43642e691c7b600725f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1a2a3bd38c2edc338a8a3577d15b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1ed765710e57a9a3a2317e5529049544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e726510bce071decf038efe0c5fa3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2258e83d499041b6b91c0d13facbaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ccdde5d1ff3bc41cdad6a1cb6472b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7597466008026ed4140298bec126b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8e99ec61c85e0a09367bb01045e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d60819b11c88dcf9683f98b60c551550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0bfe92e3e8fb6340c84779815eed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342b9a9b0a22858c0ac647fb396de97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3c357d8f96a6896249461fc061263553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd4ea402ad364da51026f2bf3412b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d2f67524172f6f6160a00b2bea95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cc33364147d37f25e512ee0ad9d95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4604eafa76043c1da906cb7579e30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5788dfc232b430107473bb58be436558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a048493516d61a2cab58b4e25d955559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbf1640e7445dc72b62d414487d0c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ab5f4f49ababf06e7c86819130352561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243116bdbf8153398a116a33cff41c8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2cbd552c47a60dcaddebe74da4891563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f36e085b5cd2bed73903859c0a948c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa24b3baafdb2919ac37071ed0855c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c5825d49e4b804b4a64137ea6f7eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b98cf7ba1fd7e08fefe96f98e9eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ab493207936b05dc503fc7448aa1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4411dcb0a675b15e3be7f47363dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18d66d1236f8ede58b1db9886e349a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d91d7b5b4092e68c7120450bc67674571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d1030e263e7cdc81f0bccc1dec50d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893e500c2892010e338e57a9d27ecf2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcce87945dbd5d227dd0980a920cdd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506668b7ccc744238953f53aad642bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417051dfd8ccaa34499caa2684359b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc2dc98ee8a253e1dd5338cfd1990b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a24d523260ed7277495743c91bc15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4205c91e5e19eca33e85f31022d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398500027bbc2273c1170f21aca3566580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcbc87079a6ef7ce820c6688673dfc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfa8625bb3e2a6075a3d9d499c0605582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2844087f236fdc497764e9d103ca28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51dcce1fec25c4e7267716a31e1e7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81602f95ca72887ae264b9c7aad14c83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bb019c84411fbab7aa47d1e415fdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c1afd80a1c4ad3f61d87e3948223d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7e33204d7f081d589e1d46e960a17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b637cfcb6fbcf2f6e08bdcd7d2c91d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac052ef8dbc1aeccca32f37c3f6ce2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046defc98fa98a323a60fa7833d2f5c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143eb30a1dc36a08e4f006992c504b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64256b25fe0823ce8ecb41288f65ae69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3ce08e835077c984953d8cdbe8758594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9cd81c560df1ada59bd8f83528d42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1872ebb9a55e159c141b8edb9902f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8112afc19eed38fde6c06eba9ad24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8753c71b4c29bcb8903f84f32de7a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977a2dea0002e958836d305fe6ed4aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ee615429f9d0512f47f1a6afd4fca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0b2f6637f9d520c77edc20f7b7804601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70287d77ab9b32aba46c3a6fc8363f4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d9b6c019a5b84a675ab6c606c2fcb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086fd45d6aa5865587b67c2e071c531604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf685e335643d7b5a58476b677aae5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f757c766ed119bff5a924de2a7e5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1680b130df8abcc531c854b9bc1a3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95c72c05c1796dc1d23005d1ddc0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfed4cc223c019cfa330cb42e1e353609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76a21ab83fa1ce50a288354735924610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b9602e08438ad1f4075f337cc7b3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13efebf48b73b62e17192415e69094612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d544db93b595dd67d8b3344562918613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910c1bea241e2203d51d882835a6c08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf7885fdca611e698aa4f3ce4d9274615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db724e300a9f6af32e28e78664aa8ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfad4b8d338e41cd117fd5571ce1b2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcfb48222138176e6769b39207ce48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52a66d081b9427e864d13be441a60e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f37f4a38fe27f17d99acda489998cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962dde7ce385d0267e7c6ab28ddc56e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64346e81b945d6493b4f661a56bb5522622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7754975589795bf5aee6b4b384e7696623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35104a75efbd15ccd9ec6e5e5337cd87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99511197aabefa9d24992beda18dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4907ffe01ac6dae4cd79f2892379fc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e48f28ddb7681724584b6158180e71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c716efe852c81decda8ca6aeffd73c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd1ad116328722f113845aa46ed5ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b12ad5723d3f8d689c9b558478e4b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ea134c9c68e4df1c7ec43725029c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706f112fb711fc1f43a1c2ccedf0e2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e930ffad8522af624dcc086c75a609633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5eb46418f936225dfe9a125895548634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c7f8d6b1cec09094aadc4fd45bec5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d59268db422f300fd415241df8183636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31de4408cd362c42c21ff4bd1e7ddd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940018ac29de4fbb842fc1e4a836cac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3ca4e47270c713f79942825717db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78869782e346d791057fb1f47406be21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca5eb16a71756141e6c82182be186641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38d1adc5d61b8d928d93e739ce5f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b317cbc9c52739d94fa7f19c11b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113f6c5f4fa0b49bf268fcd8f7be67c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c031f441318dc336eb34168c6bfa8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaebb0a3efa306f37da54c021f0c32f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8402cc9a450cd3ca86f496013957647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f40b3a463dc18d05d413b8d6e0caf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aca136e3052e402588cd261cad01c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427dc75bffd3734a3414af314dfa804650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f73953ec726e04c7a0b91e10bd9e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3221376a9fe22005c803ea23612a91a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd387f97e6e381005f917e8060ef4c6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2cc9e8e656895205fcb4aa62b7ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425fa6ef1813edf6c29f5f060cf9eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06ec4033b8cf9a2bfd1b4067941835656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd24f9a61e6f05fd1f1d92b62a02a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb2102a3914cb54c7e5d978be60ee6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b28cba494448b1074bd681579fbf19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e43a7c9734003c5469c4d79997947a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585508d8d601b4f558607495e447652661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ce7740837d1b812965098d69c733e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e08904672cee7655319afc91f8f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95009523ff85b232fc414300df1b18f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebb99a3f9129dbab4945969beb94f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0f6664fe7d703c5c774015116e3f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee42e8888436ed90ea22edc555098a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00510df1680909833b4d7e6bdd6a2021668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769395a311574a7de61921a3582e92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c0e9757c3c72f9a7a976718bc96be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92121b10fd2844a651509eeeb34b6f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fb53b74d6e1896088616b7a621478672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005ccb5cce264ad79b84458e45f0a5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3564cda76d672cdc252e31c8e5a4010674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee844a04e8054679e44a996e273851675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0a839f7f712aa1e48b08c3bd8845d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de61202b936e745b73a8e23006a8c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59748f87e5e582948935f90b53cea351678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0db2ce379b6754049e54f192bb02c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37773242b2af158fdc8639db5cf6c338680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>