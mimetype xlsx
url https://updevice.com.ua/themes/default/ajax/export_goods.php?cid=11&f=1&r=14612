--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b626bf5c8bd9f4d145f0f1ce15fc2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1212485026b99fdd3dbe9e0e63226962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad438235b99013eaf91d1e8d6a3b17b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699e32b15dfe1f78f176001f700fe634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc604ef3d2b520c8bc97c31deb61d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061351f94ea17dd914009ff9cc4bc6ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393281ae8ec884c7b9402712f77a5e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f894ff7f5e47cbebcc132e59126cf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b337a8d48a0dc7efb90904729a22fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568730fcd8b066fff6b6f0dcde3cb7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175db9f046e26926b757b0d3b02c357311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7d38c97f921df3b1e7db7769717712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24291611658656d523ead1812fb1058413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8968f5f4ea213f1f8f80e2de8ce9c8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35619c4f55440b2f5d14e04682a891a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975c9ae3a16017c9930e3a79a07b1df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bcc1c0482fc20d2809c2d1d0be1e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f453ab41b935b634fb9c7b43bb9998218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233176dfd2be07d1d0ea0ffef97e6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5d7df50f10c6804c098ea3b321bbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253f15ade316477defb49e90f5afc4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6113f199ff3db9909a75c96d00a9c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621165bd880ca57e97c6b9dcf6f43ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8d302d21cfae1966bd98299db5d5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc15fad2339d67c265dcfe4c069151c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ca2c8fd8dd13f461ac8b4da55c4ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be11b5330b8b81ef5d8fe4b3bf151327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b12229a84f3459dd5afb0f3002947528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774750eb4c6a05a76db0c5b6f26893e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee196201f8d4d2d5c24d7c74ca78fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597276b69fd1c853ac28bbe79e3a50f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72107ca5456e2794598dac214abadac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b6888488e0eb39f837ad85a32cb0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302654ba2717651fdc5c7164aa3ed22434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8465bff16a67b459df03916de7642235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13edda9c79a9c325521ed07861d870536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b1d125b170021b21c22fd84061ccb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc714d1226ad30a227a9664e2d1d012a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458ff5186d40d024cdc1afab77d0e2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848979dea0343c2a8090e2e53bbb3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd790d430758c467b41c1d778c1c34f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da3662372d67ca8c6d8a206de3e27442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515988d314e6f1a7fcd13ea6469336843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca98ce807a3c5e7b30efc543c90d0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0555ac603d5e989e2952cc06f1261245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bea80255f42126ff317d04f21ef05f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543402a73a2cdd059fb38a70bf0ffb2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489cdaaaf972d976d65363b68b5419f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e1644dd36d7e6f06221073ec98f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ad003e8ef86933cfadffccefd96550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb075ff217582a71f8f153a32dfb97f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295de83bd0459a76a639576f1c7b3e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254b02b04f4eff5353720271e21d9b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27866dd3e5fe79ded74e8aa387295d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff7122d75d6eee16e788580eb2062855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9dfad202e3aadb15c872d3498980756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163b5bdb48ba4b4217156221fa6695c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783afafaa78ccea8a19b6e4997a9d6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab1e57d401833d0410b534c96057cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781b2b573445713f9e5820206d8adbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fd594e8f5ef405f9640e7a139b23761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31d5e89f67ed2a8b99e609fbeddfca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f0517d9813d17a4f4e53f40cf9fe363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2c5b3035caa8d762a6c1ccbc7f4f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85ea554c0082e29ef2df34bd7ddb3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1729ab8aa01e69c7e054fed51f3f4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60601c956e71631aa7a1ba43dc4bfb1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10378f157bb8ded52c3666f3caee15268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a70e17e274ccc99728a652e2c89d7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83a9eafbf7bba73bb4a0e620ef4e4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc466f4bf39e7f53edf81a5794510a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4cceeaa5e0120d45aa276f1c56ed672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85c0fb36746bf01e84f32c141b414d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716776bf581d479d93d3c41dd92503474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79a1494fa99fde95a00310ec6eb63d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c4cb0448f4bdc099f127a72800b5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813867a3f41185cb4d1063ca48e36e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9f209d9dbf5e3720da31cb362283e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a62705fecca015750622949dbc17479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8775b90372b9689c6c7885c4d59bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749945bcd7fdb04c6edcbf871b6849581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbd90104d8ab899ea900362a2d464b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d4c50c7bb8f38222bf7e0e21f5b2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ccd7db7e2453010f7e094a9f232c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1410bb4ff2f231674c32fcabcd58385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c41a363d93a804bd8722ab21de0d9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f52843ff774743618eedffd4f2851c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5133c4bdeb58028bef7cbb54ce2ffb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056b254cf3eabe72e8ceffe33583e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cfbd7d975ffd7f21d2fa29b7b68fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976b2a60d680b7d9ab56cce7dd2c90191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5f4e8810f13105e4e9c8b7d5d2d5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e667027fafe0749edd5be7df19db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b927b29420816b67435cfdd6589c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850db4bfb2716edb876e09b9dbf667d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0c7b3640dd9a9a4d44828e7bfb25796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ee53a00ad81b2a5fcfd8baa3ee60d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a540ae44606ccb5b7e49b367831bc9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bb845b9797df8bd0a328fcdbf218299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a27811bbe90fb5de11d2ff6abeac2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca553997fe0f070face89c001a44e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc986fa55fec9a10a23f9ac332e75fa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aeed00edf44cc5262c0206bb192c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49c01aba1e2f31cab158ba40a95086104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c946b439c34325023a446171549a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732efd791b418f2beba9d42bcee0dc96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5141888e98f8cd3bcb142bd014aae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404cf10a2228432379668211b8ebb59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac544ad906b2a47d39c9b0ab8925f49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd865a9b08a83821fd175b39859de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cd95057cf14e47ebb016164062542111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bfb7edf94ae212f32b3e0a6e0960f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04446d709071d6f25f5b276579b3be5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208fb87f8f063626087a64f4547e030114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7817e2068ba1deddc0d103afd5cb62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ac07e9f1df59226ca6e83ee1a1df0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda0b1ef9b807677690ebbd531c8b3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be7ae6398f414052d18a64dbdd139c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4e8c37de623fefee5307f9d2c01df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f4da45c913b8d060ec0977cc34b19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475a85a25f6ece77fbb4f18f5cc9d01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763809f76c6eeba764a4a735d9e69798122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eddd5234cedc01772f7b2bf4fb1fa0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb55719ddbc7a57c6f6d77f924910124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741621b9e2cc300d3441c47e718586125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dcc76072f929a8b05e59a6ab509fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097db74168ffe57c684e127d2106b482127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57374bab85f9012bf701b6019e267c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648991621e55b76c0322f1ad94dd26be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f80e53d2f93c99ced86cd9de566212130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84876204b29cbf97cbb5bb523435f46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7eb2fc02919bb9bb67c5e2374057b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443fae5a9791524fa686482ef57cb9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c943dce9ce8d46300efee680d1b5804134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb0b34e66116a5dc58f87db5ec002e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6492ca3dee79c1160a5e990950bd08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0bdca93dcde22d39cbe8fdb7d1407137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886ffb4afbb745c8715557bbf73f722138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6270f3b2d6c104ce6836acb99632c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5bf80a98ad18e2232db4d798020d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d8ab080b23167351bb1dbbfaac50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ed99c6605cc6e82ae7c5d3a2fe86e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fe22da49b5e2b4341b0ee773be0b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0ef664085aa76ae2399aab52bcd73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5a65ca57766072ebe5b5a6b1cead145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1622a05b5cf01c1f09dff806a31155c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa47944417cac920ae38990e6de01a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f8c51d7feb5f49d06f15ca813fc88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c93e4ac2c0f54c7c025073918d379149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd67c3bd6aa673a9a8ac98e6e07927150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f2c59e93ac05b9a8ccc0f2149686a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8f2267ad885ef116ea78dbc25d5c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f525a80fd1353c6f211b56ee81d49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc670ba45675d91ab0ba46a0efffc7fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11d3bbd7494e2f4d5ea4f6f8d6442e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd592089a9aada874f347d0efd00a3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fe7e2f020f88c658787cf0ba05597157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738b6d7e4cca3636fb042922ca9ae4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc6781cdec17ed625b0ac21fedbd75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ad33a84a70dbd766caf85c8e7a3b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321fb1339ba99126f35499cf6ada704161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96583fc986d0e0ab72d095bc0586df2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a5fdcfabe1d6c336b1a619fdc955163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd8be8bd06208d24ebe4f03ab3ed37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdfb6f079d5eda8786d2102289a37f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac89c19ba2518e0cdfd53f16801585166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0fe75277534fbe667e86b6623c42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc36be4103b43ba6c256e82f4352866168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cff55ee3ea84cbd5f9f8765a485b26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0672fce71249f8edf62bed2e2687ec6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde3e13976c06062b3555b17e527df7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8564bf3a7f0cb2df02a9f9c3f1330172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203ede3904498384406e053a4ebedbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadce03d9ac47ec986f009f9801eb98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30c1c265cc9c4e336a5e755ccb23b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540cf4247e18e6c69dd7aa639ea4b0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02cc1a8befa67f44f290e2703044be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925b5ffea16ad720574f3b51f54a680178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5a5a33f737d79b3991fe7b2219f33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4175d4677f13fc06090f3b1d7d3c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf238f100e8e2d5139695ebc01979dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd031922dae02a02908c3c2224fdc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7acfc3d0975403a4d97ee60ef8c88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23981c886f01144f9ec1f0481db76ef6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dff9c7b685d7560ddd7339cd201c94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9320c470c8f28f37db525495a2c75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9374953fb45a5bd74b1049131ff2dea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6cb1abb2d42068dca9b3b5c67b18a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5e377dd3226e33300fbf3b9f5996f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6664f4b3dbfb491ebfbaef958bf648d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0116127dc65c59a42f52d1b12d07b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979ff9dfcd8a211a265e4814b2b04df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec86a0640ac218cae8efb676afb1689193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9705528b7e9a64e2a3dd5d3e81472a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921e33a89b7a512c0d40e1dc05d20a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ee46d3d27833702e9e18e75c87785196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e5431834cc4f9c8d8b001c59606cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0bf80fdfd89b08fc02f0218fc3e7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e0994de4383ac1b5e8f06a246d9ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7ef78e7c61940d6e2912daa69055200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dafefc57602c53ea62c2799ae99abd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c5e2b1c9802fb46cfdf1e8c2827f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b995ffedda3154c1793a73d5507e1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dee11cb3664144cefeb8cbe5918f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69cc9331901ffc089563a7a2b1f49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ff29ff8bfb9d13e951b63e938f065206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e10b45bf57c8ac5d67e46b0554fea5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3654ad38341e77605db4c5fa592f47e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c61efc1610ebe28bfbe1af3481ed2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239e3768376ae16ad5cd4a75d8df574210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46f0aa4ee18b5272a9f86edadeef77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af13b064d0ababf409f56efd02f9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7609530238e2f2c289365f3870f56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95a231591c8f6b6b52d7e9bcf9e75d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0998924730335d1de423e43fe13a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c0d20d08f628e8381fa69e043ffbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e7e5fd238405f56c52ec1959397d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101103671ee8842210f6bb344e130647218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a18a1bb97a9ca292f147a568780b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9ffd8bcab63fe9b98c47d9a462df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8a0a6c683232345cf0b66f04ba5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eef38fac5015127f5d4fee07a0848b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579461800b6c1b24ece2646c63a8171c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27050982645148b2725961012d2ca05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7b2cb57f9e9ccb3c8efeeb5ff8147225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dba19a377f766aa2ea51734294d462226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdd7e48fcaa9cbe61081ff0838e3b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27baf38e9f6ab0356b8fbfea9784115228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9de72213feef7ef5cec94778ed2ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33926a245eb53054b752320b4315ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501a3adb2f1a7719c9f96b56614c8e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ad1de92e6679c0efcf21745b14b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2211f071f2751a0f9054b0930fe1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99795c8467792afc49c81b5cf3216cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057a945eaa31d692a4320fb7101ceae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f4b2ba266d59b158f252acddc0c6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6118e3b94ae4d710fe2d9772f12922237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7416128c529d6ef2e4f5c360316bd88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39498c8ce30599f20e0a11dd078996239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5b861d2c004ac6b5ef27eef4f1764240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553cc5eac31851a38951e876c59066f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f524dc98a99b19ee2e6644148829242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c74be65365e2bd933be84c12ff6b1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26676293155bbeb0c5ad339cfe328cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824033462a2bb724f9d54284258e5ef4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631adc1fd73ce76ffa011d820df0e6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194da08ca137d007cb84660c04532bc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a21c6174e604692efc44f47e1ce93b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8d759eb90c2e90de5f2e0e7be5bb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88e3f1aa3671199c8a916f1c6bf333250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88bd2e6f169ff7e996ff35d582d210251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e840e02675e6de41299ba2d48a713f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3430cccedcacb612d6ff14c4a42a9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d03b2e226dfa1f245295b674fc95a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0f4bdca7e0fb42a56e359eaf6f94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c7a0de879e25efda907ee62ee8c50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab567daaa0d59f28803b9594805148257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37634a4d624ef0e0594c4645b6be765d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d780c919770a4b8e1b16a76baa4c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f131c1ff1cee29c2fe7a735a4d1180260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee557fc970db18b262d8bd1897682261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795437b393774ae3b47e5f6bfbc3373262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824211e5782187b211492907940058a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c968519b7d030aa8641e4cbba9c39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d7f96bfdf4334dfe7d9b8c3744ff3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bad02a0529977f7eb73ed50793a36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce44ab289380bc199be10b8b9f25cab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cad0d7e3ecee4be9797280a2859acc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1fb001a81bf5bdb96c353dc83016e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58522369c65cdcd4f1bc1467bf4f0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab97aded8526f005bf8f240e41a45b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65ed8868b4f2611fdea6ec0fed0247272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea72b77bc3aa16bb9526a3d856113d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd22b180df05cf468c90321074f5b89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb114ee7cdeea83b0688d0b9e87da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090bc7320fb9d8c8a5f0f4faa6f75f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681fcf5c9db6e43af5fd55bac5b0cbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0ab683b961a6aa2eab2c920b442d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea6279930482a2ad092f9ba22da01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24712219f0282e53fd6a0298f85116bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48dc4811e044935fc1aa7b67ad610281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af28c21196a17701a7abfdd9a97fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1655ad94eeb76f26edb3608326f26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90e8e476cd15775ae4d2b5b4ac06c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c10cdb9fc922ffc41026c675cf3d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ee1f7e2914ced58f73b4586e1e74c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4b045463f815fee13d7f8a3428cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2812370977887cce6131fd1a2e99a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9c7a8a9709816fc46531806895813289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25945083a7c65dd613eedc09c5848598290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a70058eb4f09d525c25a35c3564a4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa298b4f48debf43cdacc28339d4eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ae48d2e493e4714b9a3bfbdeb797293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83316b8c5bb2ffb95465d9b629092702294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ae52da78d18084039b4d406b06615295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3cfa1450b02a713d67ad37c14783f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a9bd9fcd4e0a23a169f51ed92d889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b026d0c4edca176582af5795142a5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a0fc247732e310b3c2aa4a4fe7ee1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b34c5340199f43ab2b2975d4ae96d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc8b36a49d7d630f64906c4383b136301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cc9d0bcb1efba26974bc3074b8f01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d193d9fe183615e075b6aeeb26c85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd9c623dc617d635e7a6013d864ba4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b6453a1f88afbb112e1f697102a02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f580cea9c87a4f87cc1a6d56309a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc45f814109714211b82df0d5338947307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6ba7406f32acaade89dff0e804d55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8507f240133ba395c2a9bdca2bf7d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07afc8c4aa7e1a01076ec2529da6fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486840c1c74a38fcd885da63f5e9f947311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13924c0327eccad73131fc34b5d48058312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa5a4227ff74e5f133294236e23643313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f33cb451a7e02ad3e00fceac32128f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc6c043d5b539832bb20a99744ef5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538e9e0b5c8f716e6a3f93d026bcd44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bcd6e797702b2cc092e03f651278a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ba2b2c8e32414e506aa9e454c22c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35494ba9a4f4df709e47bc0acdc6269319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0c272c38af0348b6112f0804291b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788976178fe5513ac6e78c1d5a6f793321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2fffcda90860708e1d5b124f29e75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21ad0172a409b1c278e52b01a44afa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8811068af9552b22bd30280251622a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528716dc38dfbafca3eaa7a068b9b318325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc78ee0412f777daf6a5eea1ea0f24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ae7b8b61067de9b255c2988037fff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38bcfc2ba1861efc5b5c18e047094328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956131cf9632bd92b03f871b604a57c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df9c16db7b0c6cb13436488a290ba5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8648694810c306b414337ec5d93c6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773902d1f1bf426b9a82767c049e7644332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2379e59e8767480af44c18c110b8e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc20b64f3e39d6ee9d5bcbc62a4a1e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159d0e58c9bfcebd21d0848bf3fbfae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210fc1c4f1cdad8c6fddc17adac3835336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5386123aad337b4aa75686ca15301bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c84f224474e4ca8815d56e4446cb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6a3394cb77a337ba30d7049e8d50b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338714a13c0dd08622d90cbbdf5808dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b90b887a5e42e24180256c0e46057a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30528d5563769bb59d26b5a9564fd2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba3c23af282736fda6566506a288d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ffb803e08f553e0c4a431aa805607344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441714cc724211b37de67c051e0fbe52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5191dd445ae0050f3e578554f47d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044550cd6ee1166e3f1eba800484f26f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff0b45eea9fc850f0fd3e94598b75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd59219724bd9f73e9d3a6850d72c65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49efed0426d9be421fb3079d459ee60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0e8c95610efcb3dfbf9419ab213c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79e8fe30baa9cf20db438d6c210e49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5bcd66f8d4bd1b868fb45b90328fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da788542f960626a315530218f8b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad240a1356e7f571ccce3df3e86f98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0c9bb6d284b1d0aa5ea740d5da8c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82185efb6d8cca8c588de9077e14c0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee50a357ca5e124482a2e3c35da730358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81eaa26ba406b631676ec6d5b65ccd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9f193384caa5a579624c2caa53853360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e367ee31b6a8ed2b91915edd0e5a546361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ca550b1f8be6488206584997fb45f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b347aa914534e81efe42dc2491db2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34561c4df9f6da559f69887beb38aba2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c468ea01a33d8e0b1c371eb329d4e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d54f657c40800cb214c5012beb74d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868d72cc34a1ab4ad5e3e20c54ddf20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195122b91637528e2e006f13cd0cd11a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626c42485c244b6ddc7462095800c9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c8ce023c60e2cd9e5dba64a591371370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5622aa454ad28deec202c5b4d62188a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc904f02e215d4e96b211b624bbdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43096d08c865b1fbfe8046798bbc57ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d61366c4e21ddd463587f76366e76d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd9972ffdb6c86c2143e39112a5570375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db427f80da6443f73b707749cb5717376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991813abc48c55f4390f1be9aa8442c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0167fd4db3fc5e78dff107674856d6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da44e2f8694bb51ba6f44bdb6b72242379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a52128829f641f2bd13e872c381bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13725e6775913b374c5e05965cea2935381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c5bbaa4c6237654b6766a35fdca29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f675ab12944cba058803558b5901ac6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d3e1e9677dc1301a058dfb6daf2c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfd9494a7a7dcc58d96b4e7a97fc4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800637294839d2346a8a02267c6930b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aae1a1f0befc8a6d5adb4eb847b50e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3042614ee7d97bd116291001fef15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48852fae43380b99aec7ad9bc0ae4544389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e5c35bd577b745f7e6583d48dc1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2560e5fe1010ff214156887890e0c9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05414f05a6271de91a5e25631c4110392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac832b8a207935d66276eda3ec0584393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37077b35226d9870b2f886027c9f7c70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0d0735c3081cd2c9efba2f39e67ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6260828928915768e59d474b11ab512396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b51ad14045fae046851812eb0cbfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9f2eea1e91ee74840ba7be39f4551398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64cc0c9b30ad8c6292ffd3c11c3d55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e808fe1de69518e1c6898782e4b6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5e6644a78ca58d03aceb30a361ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f2be87057bb3e625fcc028094c39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96f7b4e623325064f127b0d9ee3742403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae268a51c645e6971d7691115e1396cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f076cd4e4546207d12277459b7fc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27653ddb2048e55edd66b5b0e3074383406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fca99eff8bb957d8a6f4a4ec5404a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31ccdce9de44de322dc4d18cb9ac7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4d014a1c7a1c718891b18b11f863409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8319614edbf99e3a548603a9358d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9a63974010e0eded5fb29132f8544411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf3ba8001c22c088db56f575897da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff07b69e316e4b11e3c83bad58e372413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af94ecb31fc21cbf703b7e086bcf28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc8992d9b0633d17b8348e57c7e35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aea2d3cba71d1e19df2164d12afbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759951bcf98c58575d13775b5a25c1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cbd45fa42ddcc74b0efc6e16ca7e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0a327d504bffee639ee5d27ffc059419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6bcb7f8cca4fdd73da4c77b8cf2cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58f046ac1ef0f499a225cd1c40b0c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ec85a167f0a2a75e38a863d21470422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f99157410ffa2b8e2c6b8e9bcb12f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7d64e0c237ea6cc3ae5dba5bf394424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cc31caafe2e63d7055575c2d609aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585a668d4b79ab47e558ca6ed87ea9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23aa9d35b0f09c294ab83268113d91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeea6ef186d80f95a9dd65cb5728d31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e4f131ef2fcd6f2bfad0cd55ffe0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cd072af6ff15aaeb390afb4c0916f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ca82ca96bcb3be29c24cd79acda27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af3b08e24fc1653d184db9491cd59b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95812b23608bd6a335c2d5c04217ead1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b86c18bc535500d4976c98bda21090434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a4b893bfac746fd95b57eb6f8dd19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64febf54b90353ec1497e3c56063608e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815d3a2a5d56f1823736cd80a96c47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3f9272d663e026a401d0640646eab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65241cbf2740cedc93540c0239a4d62a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea7751d04dfd281bf69627100794f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0394a913f444a055bf51b6c19dfae1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8650afccebfa8bf40f5556a2e1524442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0445b23c1ba3e5b9e537ac8d1ede2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91949c81227e8442dbb90c3084a0fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d7d94d8628fbb507f30367cc1761445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ee06eee5acc44a992d5619aef3678446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc625ae6937bf96bff74d28f5715d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1957f8533cf7cb0ddcae1b6d0a69b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39198027a4a0355d4d57941b1d2ec974449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75d70e105995adb6f7d9f4113f55af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4224febe7d646df1ce3e02d7c29a30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d50185de2fec7bb6ec0ccec60e5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3a2d3548b2dc20be851bbfbbd1682453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e4c94f6291d96b48124c7bf468a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd475d7b9840b4f205f4cda39ec14d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f637bf1cfc5475621a2104744636ade456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92d0140329f417238906de576904e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0d298d4e4e31c395a7ffbd44167fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab2ca93d5321d846b174ee14c8da8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6154e6182d758c2fe8ab9c50a1282460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cd7a88b1719b8f8146227d76e6437461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a6a21821596c15b663612dcd29b07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed53b87efc29f0cb380736f44976ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c891481e70b0cbf2df4c085c08072f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf5bb8248a247533a622259b4ea83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7005ec12737609991410e7c3cec0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc3f31b97013d565b0d0348579a847467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc091b2f6d3f4acc1dab9ac8b7c694d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9c0c0c84256c7d65ff8d6ca1ce956469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd1ba2c20a18cd7336b616e65190b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec6d0b58ad56c666b5aeae802a6711471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30fd6ce8fa13a226c0d96d6791125c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036074d92eb76f71435acd9f7186967473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092285c32816a30e4573c6cf6e2a24a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd3e181112bfabc40619ad30f8767475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d6331424ddc7426faca9cb60c04bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d417691166dc5d9e0a8fb6dba8248d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922aaad54ab1a5f3ffd0ad25be2ec41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c901fe10b4dbce8c926ad86fa37beb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb940bab28b56ee15c4a7cd586f90c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd14ac80baa79000bde5bc6ea8d335e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf7dd8f0c0aa9e493adcef0e1b855d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2f3a450187cc3888e8307ce079266483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9c4549f32ee759ecf9b0e92fd1df2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117222abea823888017a698cc2b26f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aff5ae073257e4ac06f019eb4f00e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9d409f8343d6bc7f65e71ad92398b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6b8bcbb8cd51485fc779e8d771a55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1b9753f07f9939f0855d6c67c2de0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc5c3c3283fd025f7671ff59166a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e68f51cede962ae6ce6a56b5f41a9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafc4995dcdaac08d94b4b77204ceee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa396053102ec4fb4c92e4ec6e666ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e2b0af23f70d74ca803acbb46ca3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198ce5561e490f97239fcd823d4381c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef376a7a3103b79eae8132266e7d0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bdec18448503071d935866aa97c1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad41bfe78a4ee29db43911737171c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05961cb4a74df2d3b71f65355b1b139499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ab22e300d3accdefed6afd822f560500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d95e0a01119204de4446bfd3000d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a1606fe8dc152917a8e37508a388f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c712729be83dba548f040c3c2715059503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b170ee511e21d66b47cb7350a6ac350504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b18f3456c51a02acf936f2746c72df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70caf46d74e2207e8ab2252f3a26380506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1949e005c151cbf290c97d3a3ce8ec0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e7bc6a0b6fdadaa22553c3db322a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2e7457b4ae0dbc178b24326a2d50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa377235b99e434d06eaf215c8c84c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd787748d043912865065a39d5e878d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817cc5498c470c33edc970e183941b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c712bddcd4d0fd348190f51eceb03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db54990700e2b1b463c80d0805c47b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f828f6464208f7697e53fda73ad4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92f6c662b21c80f01f193faa1e39ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18680bd5ddd3e4724aaccf0fb58f8e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8c1e151a68a9c22f673c0017f703e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb80c56b83f4317b6df322c1c7261c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f549d723177c2be263b202f2d787a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2e5b1073780b3255cc53eff08da1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d1835be52941f9afdd79e10e830b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3250cf13e98693b999b53a853ec662523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d8fb6729e01efa99863228dc63081524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825d944cebf2155f94d56b03a22a407525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977bafc0e48bf490e3ea5bf5b94be9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82561b040a709efe874bfcac6b8c1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53daba1f83ed408827fda1610773eae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6f30288bc7536a8943eb5780f4650529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4455395504397fe34c4d37665f04124530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaf912f49869fb0e09d86f02b6680a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af3c340c213f34352d69202df0c09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38badfc366961b14fb9d551e3b97b3d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ec40c84cb49384afc7421bc66e088534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c84801865bc5050b1afa3568fdda2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc151b51f2bf6ec00373b8f9bd2665c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8866071b8784e8a2e0f93f7cfe382af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac221edfc4b800b49d580a82037b9ca6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467893f9c7e8c38042a51185482c104a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c0fd3d024b32b9a9a0b40b7af71e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf4f5698f9dd3305e83f92c538829c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a042ee3c475b72719302bc3a7405c57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afbf12c3395b188ecc19890ac0a78c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b8334a748b5df36c97adece1e6ccf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cead6a90781804fa0ebd8d6e8fff6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2817999386933b61bf02d30fdab604546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c079eb4a5b932f93015ea8df471e3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e6932badef92c29a2ccc7598af65f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e57ba44052a06ab76eb7a7dc5341549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead971440756fe24de39020a0b1977da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645612d1bbc70ddc00aebb2d82dfc84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a80e48da89739b1ce502e4ebb618e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8ba5a5293052671bb16fe8d4318d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a636b6ce11b008755a35f7d4956d2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c1574b71cbb49ce77c4379fa575e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573867cd87e94151bd27eb00826b2df7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04cdbaad5ceff26d33a320c2c3b0a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ce086e0fa261ecf7fa7324423454d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794514b7dde9bb3ae9dc9e4187a6d05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c8ddb924edf63263dd61a6bda58c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbe328e424c27611fca6d4c839c5d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117abe1c909f6caf07338c2844d9c630562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd70a8904ff85de32a0ac2203a0c04f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2506c32f38f827b8420f575f9bca1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd228a7d1897c193a29002ff080301565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee20a0890e30a8d201e487114c3ccf0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404d76e0471fb3d1d0d31fc5b57e8c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4695f8a78f577d91422d96c2eaad18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2d81532a813f29b794d4188be0ba4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd347fd7e240b7dcd131a4a5c0f05d00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7934e776b18252a18bea3c4ec5ddcd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32eca771fa0adeb522f7ebc516106c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2db8f6f7edde83ac974bd325a88d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f7f80b651901f4fdcd4963f471d7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf05c6d87e4bc8056d24b1d89b5225f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522f0001b67beada4f024d7accbe6d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66883c610c11a2cd88881b7e797738a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eae44853f85a5b63cb7a19e79fec0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30185e7326dcd12dcfba26fbdbf2d728579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60da44f98a50c41909e0589942a34b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0487f46f62a792f2e16a418d21602581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e0fb3fa2851c03839052156868755582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed0d55677887d65d04294ce235ae2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0cf9b2c270c15dcc2bafcb5754b98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfde13f794dc24b743573070eb3b7fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b8314c5739473edc0cb4e2f04d209586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c67139a9bbe5e8e741cc0b5ece40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0713ad830a1248e0dd9c2dac3f4e7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a0ef0272c3d3ba70fdfd872735f8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186085ae94f051fe72779563178847dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594c8702c616e02ea9a9cafac49c8ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e9c3564b7ef6f4a36180d70024d2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058da88134a6d49c98cd8992182ab44e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edf169af6976831138c8bff001de43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaf18ff454cd3fa34577d35068d53c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2ac746901afe23b90cb707b0292b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135ca148870bc69ddf042fb526e9a24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a9d0ecfa4c57c9b54f2d9e72b5e13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77280528233f1c0526af5ce462f5ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ddd818d0272736872d26b11d04ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe12fa284d2a4bccd9acda9b07558c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49762c92ca09609041a97a207cfbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c7ef3ec9bf43c399e8a887f86a47b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056307e215c3185ecb54d314488e8e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c3121f18d79f0b084c054b6164a88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626122a70e17088d3af993ee5269197606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5b7e29eea85c3e438020e594596e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bc717a4a478848efc296b69f58374608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317abc8afe62052f54c0c95916fd84f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78787cb666b45145216e3c10a46322610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffb9a3a793d9ffa23d2cc581c725ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab4991449a18feba61a8308fed3b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1317fd7fd99ab769e96dfebb1701f27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff739a3154717b3c38ee252d4c0b48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496d0b2ba005e9c3dd9634a6ab3dd4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046ad9cde95e8a411c5e5cad9ee138d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf59ba1723e93c5b62f9a1a00b092fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b939a07d462ca4bbe7239ccb0fd6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725defd97a1215a146114880db7ea78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd58f9434635c1368232471fb69864620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56da928e73ff336b4d94e23651a706621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d847c3b0a342df6f6288f0c03d4e65a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049893ee8a4090c153b8776fddfdd54d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512d74547ebebe83b423c781c0ccab1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e456093c5ed7e03b12e2e43e43de0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297455699e49c90f617c210f0171097626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b3b3094b9cafd9544b48315b34091627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4ce0a4cf21fb1c2557ca058a36e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56a4abd9d628645f61083edae4a992629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae26f972625187ab34c65d24d400107630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09083b99dda8525bfc6c6e9bda8bdac4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fce4c90522279f926ca8681ceec14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc36a8a80f7bc100a2c1bd55eddad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d49ce0b6a9232e15a16c25f795b867634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd884efbb773da50504fe3dee517a75c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44926ec094718a3d7e880b91ec3c915d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413870a6421dd1a0ed58fc26cd246f3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f0c8734cd725f65302694bc6f19c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c148469bacc85127baa4e32c8a888c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cdecad4015ae802c5c3d51c7fefee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343411221e2df03abe94d0656cb171c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a900f99fdddbf5609282289b8617b24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50d8a4449e8b6da278352b77f46619643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9480c8199d637cfe23430969a7eff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537fe583917fef1c3c4c66c7a6f5ab3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f46cc44ab7c415a3711f9c49f1f34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbefe3a1ac80e01d21d4837f978bc63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72317ca2328a5b31dd99f83aa98b515b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6077951527a511b9613402056d8f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed64a6322a1d683fa693b3a881d049b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02019ed292fbc6ac3c1bf7c2be21ee82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6cc7754314dfa8eb8af4f32d89e65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca5c8f0251d0746b513680d90037c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08873ee8db61f5e1e8826cc8e654b85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6fde78edfda3b8453d47dd05fac40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7b9d2c501650818bf22480e4438da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7c89065202193f1d7fc78cc3a91c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad41d5f930fe13e48776ceb9009f32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc872dcaf61193fe8ba81cc4ac2efd7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e093f2661856ae4a47c1d0035da0f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a534c838fa1114b3435889b443d0cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a73be91b73dea2bf5c73663e800670662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec9926deec34ae9395dd1346e17c85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71b4811c1ecaf8bd6621e776423bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8151138eb32bd84ddb57b6a0fbe585665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74ef7f2771677a69773e930cf210e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e484c1978483747dc82719914f4c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e995f9f11a08bb4a42b215b79735fa6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7840e30ac96b50f0476ec470c07e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648809b41d8974ece53de01d7d74ca36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ff4caa99ec6acb0157b887083deb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71524b29ef1ce0f3636d5772f99429672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa9e8402d409a087f154a5bcb5cdf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee5d5140a8dda006ebd7350bd0d491674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155366d36cae7969431e9b6044cf824d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fba07dda433feef5d62f4049e5edb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c76b9fb2fffb549493d36d107237f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523732d1ac8cb4dc8e9624c638d89a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b224c1f12005b840c022e72107253f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd503aa9c8d47001a00e3230479fac8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d2cee53167e02c0fdbf9c6bb81506681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c85ddaa5ea0fdb523a25537c31b82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88822b67a26053d1aabb4304817f3496683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994ac6937940895507f36aaa856a68b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175a10ace384343924861459c7022c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9b23c7f9aa537027146f645faabe5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b05fc7fb95c451a40a671cc1d849687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a087ad83476e26ff3d590566b6329688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd9603e83cadef53dea984a53e6abb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73393408a07e3f18fc525eeb786127a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ba3fd09eb08f7c0f4f9ced1b55235691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb176e663a89436e8ce181d7e27bd23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26734cdce9cc5efbcb8a88350662c0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed327152b8b74d281cd65ad2b722914694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71d2fbf533ca72465718ad1e4d7c21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e747e0497f3dea439d0d5a43bc99b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f4f84282a32d415433588e2cd1d3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bc934477c3cd7432ef847b8e7b08d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1acccb88e19e2578077e60a99fbf9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cda120aee2f1911a3f66f71a65326700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937267f4f26f0058edfbb859c60d0b23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e064ccf2bd7251d14ccd49114b49b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b277234eebd87d64dfa14eb861202703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f4d8202fd3cf5330c68e47ee2430704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bada0c452e12a8a9ca6cccf61edcc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369a8e8811021b4a9609976210be77a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81b3820f115a643897dd9e823cfb20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6275b3bb0b465fc73c13bacd700a4708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4be8f6f8ca8a9374e5aa71341f25c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b31f303e967cf4927b6c501f4235d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5371b9f37550302344df30f174acc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b568c95661497000a22f5fe208bb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6392631af5311fa9a483363a06b005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5816431c7d42666f1c490405a654676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8216a65a706ae450cd553d04a0a437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899a6276749b8c524206c1f5dc97bdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf2504033aa9ac4ef0a35173f18d599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fc1bd0f6f68b6be075726175008eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834945b1bf0d3e2e0bea160b466fbcd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20ff993cabe0151be9606f52e14d5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2339e0ea191cd6d90739493144d5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7d8d7f62560276bf7e52b4f9d369a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e1b5d79c8aa6404214253d1a915a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396bc239ea9232d1344f22978b6358216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717a6229bd3d76f90800ca17ad26c6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652457b3504dc0edad69d6dac76cfe418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa6ce31dd7af45f53b3f65fa89ea0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b1655dbf059344fa4d2d4c869e2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce39baf0c74f0fffd920fe665d4bf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56327a4591844b3d658930238cdc59d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bae013a1daff084321f6fef7f4178823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e38457425f80ae357f705134ffa84024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c677da0b53997d363c9a94e023cb1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d04d8dc9a3f4236c34d3162f052e1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeaa74c2b43f99a7db5917aa243dd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050124185439303344eb150a3c4fd6ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69794b03cf5a295ab2a8ff913e5034e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870a86d13faddef8a50a4f92459247630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7141b2b2b3271daa5c7943e971941031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aac44e725320d87c64d90c9ad7a7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ac6f1885a3c0d5f08b195ac2dc29d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efe80d07b911e693894ae678be92e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492289efbfc86eccd7396ae48b230d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867271a6da11117a1861a4396ef6c2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4e022154cd6b465f4378a1b36d7cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a47d4858f042f32eed25996c5d0af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51035cdeb93728523a706740b869d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113d6e0e9b551080902f483b98211640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38aad58249fb5527105f05d40a8a2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86093b02c39549833514e4909a6d7db942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d29891d6bb2ab3918acdc05a64c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5a9e649383cdefa4b7dec665b69fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d48690723d70b876f38827f6ac934245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07113abb945913ce2ee258c86c9fc88346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd918f1fc58ad6b68f4371b8ca0afd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790c6133903cb9d2e9ea3d5356f8c5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e3aa91b96bc1856fdf42b93b04e1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670992e56f42dbfcf30ba05f976165a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e67907f1803cd18cf38c10c52263e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751af6bce56302270ebfe2fb1494a1a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b310bafc9de5b0c3a8ef136a695e4c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29716bcc0dd1ececbddb5a39293dd69e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9834efbc778552d75b235c7303ca3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9da8353d3eebfb37dd00fd9bbe4da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36a5101ffeedc22eee23fc92d9088257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c64474fcf83ee867fbc0193980cb7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f68464c19d7dcd8f7507bfefc3d9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05fea176cf08c7eb45b71e99ad1bfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc0fe878cbff213e85688bb27a2e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455c185c6ea6fdda29a141bc885f96a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27f20ae4f05654fd16f560eb3f2b5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2051d2f665802f0da67c1adccaf9eb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb6669c1f43ce9c33039dc49ac0d0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6dc2df0b75d5e9344e9925b976fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fccaf8d2402699735db90e650f46667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fc486725e2078bd0f15631ac3b96568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0717dfec18ca95605a606b13dc12da969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b385e41ece3fa763817bfbde411870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5671b96d6f02a815a69768ff10ef771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d232b03c1c7d98aab8a94efe5056172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b7680e894476b09048fc15c9f0a8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11baeff7123a36239808306b9417a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb327867e642235eea64d59a6c799e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c19b16157f9848976ada6087f9493476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7e7de68e68ff2f1913854df1633677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9043726c3049f403c071a7979a41978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b60efb0f061c50880b110504be553179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f4e9546fd6282be3b163cb5c750580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51590dea8d3e615b53af9972f2fe4d5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0ba6dad9a083192f84718460009a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083e181f1e1b963000aacf299b9d65583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06946f0430cb7ff9997328775d9cc9b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c240c49bbcc1125baa26a48c29e05f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a500150f99890b472062db2248f1ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e0a0851a9b556c662cb33a16df0c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae313317878695847cadc8123ae232188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80790cba19ea9e3391a1988b3aebfa6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8343e68e534d75856052e60a6be9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0498bd6343e3edd92ace38580dcef291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc2e9b022e32ba2d8416d0d9b3827292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88d3b1fdb543d4d92162b4b0d6fef893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd732ffb30056fa235ec5e7dec67bda094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660caef240b90a8f1577ad5e1c6a7f0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb453bd3880f7476aa4cb09ac90f98ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426974b8dbe959f07e48c0924ff5ca897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fedf2dfbbf4bbfb0b08d188b4d840e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa2b20bacd8b30964757f47fad59c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963668b925a02bdc218b842d533aa9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bc781d6aa36acd0dd51459b24d9e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76de6a536b4ea583a718338bc003ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355b9ec13c1dc0ee76f664f4250323a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ee87549f69d30282f145b0750fe66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5c1985af65b884de6c870c519dbbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba210d7ad2ecca019f0df9a70d859ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb6e2b3e74ae507e3395d62360dd15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ede1699f85d7b2eda169803727bc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71c59ac668c02bb7136ad8d7bc5115109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8248346faa17a308b733172f3b72e32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e01114b7ff8dfe18696666848203c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900f5426b21df1df7157dadad2502e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab39a411c3608defdd2a6fa461ea60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee025d4f0c00ff94d504806d1e8f134f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d881235c979d6bce05dbd721417500a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba73ad9752b41a8696504ea1b0e3359116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6971492367a8386e8a005eaee22ead117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e9f5d37c42357c4d9944a2e22b72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bc510330be49410a64842ce029edc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d93598a4cb109a7b74101268953d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba64c8ee0f7287bbe9a05644db3942121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7015980a960eda53d96d02c8dbc22e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc06a8e78e0044ea29bd38bbd4ce91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8a3ce5021444d0411bfecfbbde1bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dc3f81ba0ec4e1b7f451ff50938ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d762e5ad83fe338ef3fbd0308576126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71160fd34b6f960cc07b71d1a225c099127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c75148cbdeaba7fddbdb170efaf86c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3c6e3d260fe016b757dcc022abb53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81ed34528ff9f9783f02d98f5c662130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081db7ab2c1ef52f65d62286f2f0dc4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c379923205121610252723b60c69dd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8276f249d7adbf9953006224ae92d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7689cdf04f355bd6797e658c256764134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920f23081d01f79c7c30872b13ad4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c86b75c5e6bb8726786fb0911db70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ad0f1d59b54c6b4236217f31a655137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0e40361cf950124ca32d718038aed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296dc5d3501eb058ded0a8895af8ed1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daf923d1beed05c63143aa302704b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b0d9172db553b7233fd935931699141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0644ca029a290050520a0c0c880580142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa74365f9b2e37a6a7749f064c676d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80163cd35354702b6786d3f48088b01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee31a55d074bf262f6c3c321c6098145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59e06dc9c0489bcd53ee1858ed7dd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589dd74ef762bd0f71d0752119f3e9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7b5108fd9a2f1ed7fb092df1381f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458353db381cfd722e2ae0e0c9d286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759eca2c69b2ca2b3f51be2cb0bad9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03619bc4717c45df6f5629f492508743151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb75f059469e03c3575a2618d1fef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708432ee33f023e4abcc357e56c7fdb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444ec1a9b20127a16b5c9928d82ceb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc99c5d0a466b0ebe19b98cf52df214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29164fb35b4ca52260dd988e97d3c64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe3e0e78c1e1c5d5a58614cb369595157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d09866fd0cc2494e8e64260894f4ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fc196b4502b354e20106c0784865b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1d453e506765bb9e2dc049080fa9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dca8b7868ae25f18820b2d39e69f10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b90f3602a6d8a91da2142ae1f3f70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed57b043159fd9650227b6212675d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0441456803f3284c1424df04029398164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00406e3513c31306dc318625f7a517b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e79400c48dc750550291421574e45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea025969bc7b853f7a6f40aa64f9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8abda3b2e1dea968e6a9ee40701e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec427786c638beb3f8d1a4de6d007dd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9217c7000876cdff7ac69cd42d301d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b41dcdd200771e2bb21cfc3b89042171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb96c482cdbf2409ad28466979b44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50266c592c1413d3fbd6b7818c835009173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc02efe688c29cc2cb495ecc16c5b84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc5feab30d04915ba933ab57981936175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7514d42b9c32ef27a73ed59d23647176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51afce5fa9d8a1ff177f3e252f5eb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c954c1c9f5d7e11f46d29dfa26899a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ed52dc037cdfcb3512918a7a2638f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3a73c21b1515816e93f2d578d79b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d921eb47efd639c56ae1477c6879d6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698deda9d4aacd39847eac07e02a707c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902668f5fadc881faa4c1609a6a5ca9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ade0125094621164efcd5b1ec4caa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278645a38f436f8915b3a4e260b7565a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed37b2d98d39d3ebb1bece470e8552a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f700d3f1b06c250596f0fcac8d03c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d79ded897403e60569cb2a427f7ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca874926cdc36a26204bbc2719af2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb439536d30bd22141f9f766a35f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8343bec52a775646ccb17a3f8287b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220be1eace0e2cf333e82c892244cb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94da857e49212efee91048d72bad5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6600c1446dd65e819892dbd663558194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78f78525e59932a55e480f8919c94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11659d5310be1329f8022ad211ea4ee5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe5eee81ee22160154762b43283887197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac96e9b1c44a9cda0a3f823b4d7b456198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c629714899c2fa413c9128cd175349199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976b7893a5de8b4070227bda759c589200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59196d2a92b40d5a39d8d8f84913ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45332071027de34c2606613e73e60950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc84d1fe72ef14f8c235dcd6e77e84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45797379fee4de7b15790c1b187388204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3263faf0fedef4757606784500144205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777286b4cdbd1282430046efe592164206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d8a7a2f5ad773441a6c6013202fb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0411cecf7f7e7e1e2ba877dc98e1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c22800bb993e99c289af53b79e5f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b3439d2380c0b66e9730ce115267210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a334091b2f854558a6fed33c2a20f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8109b2b92efda55b94151164ee000212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0847ba79a54ce68a007d211fbb377213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadf82448b6117dfb6742a67fd5bcee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac533dc9824d1735d6ac0129d1ef7d67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94bb4bec8dec52b395f298850d3d27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb21a48049c89f24a9e70af100f0be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bc83fcd0c97754d8795908927cf16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aae7abcce6635e7df383867792b68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857c1969797a94b0fdb6a221638fdff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a116777bff9cdc3383db3cc2cfaa44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c2024e77b7b196e5dc807c565d2fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88667b4fb90cac29e0fb35aca8497bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c97c66972936eb453a9458dc47516224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f35f3f477262029de3ed514038b3ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f149e2eeac720648b10d22269133f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abb2671a920e361ca99bab1a623a6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd032e8ffbf5bccb146eebd6f567c6b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34efbb9facf120401f3774ce7484907229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638804c51820a41375addcefd83f3acf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578efc55aaded34f2c0e8a334d836205231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac86aadf8405a93f4666f569b33ff86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b96a1d7e5b8f10e441f403893fd0c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3734247711eb3522decac172c7899e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf363b284adafe9c343e7faf30c9db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d3072009e0514068b05c26a315f1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82021876fb9c617ffa7a7392c92ec3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a5015982aa9755ff61c9907484dd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1637fede3b75fdc4d6d8280ad6dc52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b463c912d0fd35a39dc57d9d3b91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4734fd90ebcd65da8c7740abeca78e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ceb6559aa1b7abcd93fd75a33bf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbefd197ae1f071e9e19d319fa40f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e089fcac04aff8092b906dc01380244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cadd2d5bfa3e9ebfa1ad68258c555245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3d482f3f38b1cce01fd66ca9f2f96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bfc537d8135fc2da24b61e44d8cea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866d0a06b7f7a2e3e8323a5919b686248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79b27087213b6d9741b9cf2357ca92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2735cb09399e3844892059e00f121250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e8de4efc6754c119a9779619e3128251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfded9ff9f7264aa3c0bad0343d23a02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9aa420119e955a43415f0305ec253253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef2e191e8c6e62409029f23c70989f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a01cf5caadf602ac41ae54682f3ff8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d4a0f5d46c151e2b251add0ad3dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d331bfe260578133ba324898fa0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6efc5c3d6c9c3be461978beeb41de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02544d1b7b623c9e194644267c02265259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d300f115481af35682daee2afb0bb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8121d8d475f07c963b2157df2b57b88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba4c21a824cc47dfa2880e0753fae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7727832e0df6436d90827e77b1a505263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9291cbbd61584d9863b8ee960ce23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25dd8d0f360b79965115c9c2bb2e97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18958d89ef7bee10a1634b1a12b27d8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca67512c770aa4ac4bf92e07af75e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dae5bf19e3d3d9b0a64df4205142fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99423d5d31478a651390df292a07cae5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541925e24f8f15d1d62f0530dbcd5a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8b49bd68918355ff550acf4b2994e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cb97b48bd78e518d2895efb9d1b5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fd7c445da704262dd9f8e7c8b01c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c55fa0db3372bdcd1d44132e8033d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe97212fafd4e95e809af874e08b858275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29e7173237c74bb277b0281242191276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704a57e449be8d22e3ccb72e3a7d104277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cba8de14d48ed1ebd55df399691a97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6500ab29f9c0ade8c54f9aac8f3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd4dec46aaf205626834a5443778f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ebcc7c02129d603d2b5766f4c217a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56594628158c5127e0f04dfff3031fa7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02762be18f3f058d29a1d45db448aff0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722550406cf1134413bb511cb344149d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c39a5612daae44d3896504b580cc6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3aa23f809e5abb297f0665308a20c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30b2f553f0790fc0b1bdb081a7cd3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801fc5fd6eeeb66be4c38cd60fee6e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c25785a7b7070b0e3917954c0c418289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff58bcf7170054bc0f044032f55ed4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c186ef5166df0a6478223a2ab23ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6d12a123e499e734ab2003e933d5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720aa4b308a0c59cc4ebf6970fc55fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0042c51375b44e8c5acf7caadb5a5d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634201aea263b76434327897467902e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c65d3bb1cbea1e7cda9ad92671a957296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a9ee973cd176b6f8af8c5cbfe7c5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dba272c6c7f2c4b9d35ecccabf67ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62deca6d2b840875bf748466be0faa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264174433b87124b725a0ae476d3147300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dd7cc29de690bedfd15cc8666d345301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35add9bcf0ee0c996b96f45b8d4013302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac754ec94a8b5b1af3bcfe1ee42b53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f803339d7ab30d9c51daf2e401546304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098cc493c96e077cbc70f622b792461305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08290159eb688aca2bb42ac49a6def6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2a357a1c034fa98ed73e9d54e8e05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83de57cba670ecc278df4d54ebcae7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e76f2d9637ad2159660306b4f2ac1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a36d27f2263cb7e95ef8b31c74471310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba614292e4c1cf1049f7f90b081d722311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f5fb08e7c4b21c577fd2f7369cf4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd888dcb5c393d4dd1bf5ba0ad242ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc366d70506eb1a00dbcecee01c6fa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26afb8cb0466a1f1ebad6b8a6b3f339315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657c395a9c54598e70c0f61a9148841316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c63dda0fc68e72673caf4878718c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900435695972f60a61a829d85399b2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdc3e39617bc28fe89fe81adc7c379319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e8b793b1912dd189e4d6c42b014a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd46193c8588147984439298cd929c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa2ab1457bd458ac4ec24d4a7e928322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fe04ba012d482e8e55aa537446eed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa038e889287bede7f40dd51e7d66b07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8d24274940e86bcb18e0545e1e63b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f641f72dd25f17d1b8b630bbea5510326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3b1202bcb5228fc016acfd1e194ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f161af596c41e2bdd7ca6ce67a509328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ef508e6a3be7b5ce3f64bfb5961b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d522fc186370e8036d31b9bc244aae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afa8764830477ffd3b5bbd100ed130331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367dd17dd9a4ed4e94e86beda2783dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ec822859e01c5369e0cb256b851cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a22133963df71af5138cea087b2724334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579951ee9fb09753acc9adfaa1315d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38f2d9080a8b0d0796750457ab95bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc90ddf7ce9c625868f4937d9303276337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd8115b8054c431ff10ca8a86541ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc28f3e6c08f656047ccf059e503178339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f74eda1c4cc163b6b434070113b8c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52b9150378ae852ad855561eccc09f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fcefe7cb0d5b7219b02a2dba656fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3620402548ecf5979f1e60c7ae446b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586139857444e5b991251904626f5cf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f2014a55d38f4c4711a03fab9a312345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cff546eb28ce91e36850792f2c34b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7fe78fdad924d6d8249ab0ddee6a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6893e69a0efd3f7ed2c17cd22dce2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19879bebb108e63d7341e27ee8bd1ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef57c2971b1afc1ab48321d76dff6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6026710dbc73395c39f88079723019351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37e9ec6e6858c5e55ae8fb3c76cb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242b94f1ef9f41e659d3abdb3188721353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be218ffe695479a2d244e5b3bddcfa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d321e6748f3cad9fef7e522044f701355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c682eefafabb6f4a3f140c109fbc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2d63c0cd4883e1a88c1f1ade62a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfa2466b906f792137e01c03e92055358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595747978da6efd7a4fe5111f2fd190359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395d5b3c8173f75622d9fa2e8b70e86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342db8797d9fa34b5b96f8719fd1330361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d278ef5fc07c938a8b4f4b040527051362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325215b80aff253856aef5f5b5c505d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc710503689ce06a57a16a5dc035d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27d384e997cf9ac121f6f051009f30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3ce4cff849b33e853d232bbfd9b24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c80bf2275c39b7b36c4b5542f5beb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9c2364440ec294fd32f892af6c2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72ef7b315a1be520f5f84b6baa81ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195249141f68fd6642d7b209f9899899370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8ebb8e595ea628195bdfd63e03f8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b493840c2e7e4589c3aa792e9f827372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc993f63146eba45a1937f4787c240373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842beff7ff8a8001dd3da36f3fea37d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b1fff1565cd645d487731c3080307375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed190574f9d959848f9c9bd7829c68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce78bf324ff6a5de90e3d1a7a5c9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b240ce4f4c97ebdf2f6f50fb4fb081378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea18421146f8c335d60728b6c10702379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427b443cf2f25f5f0d16f24fec6d26e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e292700574b42e789f82a9cd60044e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aad4a048c952daa59216f03c42c961382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799819891eea8fff302f319e01a0db2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7709a4ecbbe562bd627a052bf6bcc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19926422eb49aabacd99a857d2096af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e1b7e5d116b5e6719e17d4010149386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9598e69f8ef58e29c02c11a6575d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18d101abbadae8e004ea6b1f26203388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81240acaac1c62e9bf5e78362e06c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe069e9bb2751ae5a0492c4f5915721390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331ed7c4ab46563c8070591173f59fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1b697a0862402e4b274934c6a310c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd138937e24f5812f707f7d84addb6f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2877e55195ea5ccbfb58e1436a0a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc1b99e19df9e472a55a5d0f5630b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d9761a87e698bd4ca8ad6f1e847f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76fc364ffa775363e33202e2523ed2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a017224dd21a659d6ef9b8c451c07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c3ca77e84ddfcc2368c9098992a7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a83269beb9c012428c49e8eb9a780400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4318e90893f401bb9ccd559061111d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8243c6335df3959b2d3b36c9953735402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e345b9b3e6c131242fd216ba9cf72c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42672cf931280bb68b926b1cd0b3845404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea80fdd8fcb8d87ec8aef484ce84b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0afc4a0461fd6ae995b9a1191d2882406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d08d52c1cefae8281cf8f584b2c24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81daa800cbb424bfc5cd9a18885c42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaebc9613ef606a06838214b0e389a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fdb68720e699de05926f479e3f662410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fac26ad12c92e0a821d31feb81606411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e2fb7ddcaa0f8b7ac5ac1e3bec90e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d01ffb982a65d41d927b8d36073ed3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd008a42fa3fc6c817523a2b1aee6471414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e84a92bde5728df5a9ec0b766d6d56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d19defcf29106e5e32158f0f07fc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b32a7d970785a30e69e5932adca8ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eccab11c6bb289d94c6ee415831e14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974008f7f5f69f4dd36cd93bab0d3e79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d942a5c7744c0c69299041f923400420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9df8065575e8412af8586d6d8a5d8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622944ea6a9ad37ad87ac5b80c69343422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87611a8faba0e7e808b2521729c3fc86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73eb6320cd3e21ba468505d75e84a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3423fde2167720d1d5099bdc68c6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f727586c0751f6521e152e9d4a8f6c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fa2c791ee131e0b2448b972a7082a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ad4936d759e462c7d8fd931ed4405428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2239ddaa5d4e8bdb0a791669310ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa677921dd307fc07f911b0a616c4bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1bba03787545546bc9f38b1d295ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83102553d7ec3ab325c38f956aa20cff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51091d32cb3ed00d2a5de82257eb608c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7052360856b617806c64bc81a3954434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd401dcf68cb180c7a6f37a9c5512435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedcd1387510f48c9062818094b89c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f67a0349d2e86eb69bdcd14f47d9e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b52c7485c28fbdc77a9d125754d3fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd13453696e14f785b629476e0106f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ed431b27ec60fef7741b252637533440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef51ecc1e43ac7b163190d4c0b0773441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704651662ba65bc3ca62cf20a95ba1d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd0767482489703687191886569bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc1e2ec589f8e28b0526002496dcd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb070060fce8e37f3bc18c93400121445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cd54507a0c429e4a2aca5b8add352446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5da4c4c30876bdca9cf45422d1a7d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1c748b2f1c582107318d9ed45a999448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0bb37f3cf2e5f7b18265431791f7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd6b71f1569c8079afa63919ecff02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2356bf7f9e63db07af6b96c32ea3e55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb208a31d2a2fb3b41ce83dcc13e9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94fb9281776b85503adf8eeba47c36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf2b4f8cb6318be48998f254bcf0b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e007bd94d29a737370e861a51002cb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be65c39f6d2370d731eb2d4376efab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e2e20e5949209dc528bd2e3b9ccb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff987a08900cecabadafdda1e4fe4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f503d86872d9a62b470fbfb8e8387e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698ac89b871995629ceef69bc8ed20a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14745f31e8c9df8db4914f4badb454f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa31c40dfb4d55aff9e8fee188271af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf22295537dd38c33d9f13c52f95dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d423b849a99ddc56a51bb5335b7bcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bdb5b971fc046ee1e1f88692b8765465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441ba5276e749b7360172c43fd51b3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d3a748a7e3fb50c87678f08bfe4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792ec51a75801cc682d083e1fa7474468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c75b9a4a31c9940c9b6ea98e36452469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94168ca7848e33b16f6ce8b3b63604f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a92cce987ec84d85e6c4868fc38c54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb12b12775863ac4aec6c9068599f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac79c60e80581851398703c7c9d5ff3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516ffd07b4dacf7eaf43b265a4b3301474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86507d1daaa494e8e2709ec20521ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ed608b3ff7e844912fb408788efe8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f10f5d50cbaa5a1f71349efcc4b0bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece19d1ed105291fdb28c5fb3c37ce0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84817bee714f4760519fd808fc3cf51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df0576c076df3bff1b981305c70bde480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f745ab5ad30ff64118a0d9aaf2c5652481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba560e9e83de990c8e454983817c28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fae04292063c9e2a65ac8af6c03fc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552817884a90d8eee49a06842b3ccf7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fe62d9c2e9902603ef6c77a3d14fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4ab94f7dab51575376c5585b04cb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845103c796cef7f6a7b295728639016487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1cb13756ada30f8df41b192f1d5b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422f21476e0a52942b54f71d4fdd357489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b1380886c3e64f5bcc01314fbf6e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121ceb410da4b255d4b1da51c8115fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fd5de50ca797c3647582b67e6523f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104b5c1a14032003d310fa6a2929c9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423dda9a728bbd568662c97efe3d1ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc1a95c96ae584fd8e0628f2418f4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbc0d3e7fb79d1c2b878c989ff98e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bfb8e035b37eadd33eb228fbacf2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ef7f3b8867b0a75ac1e0ccd2c5f92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f76efec818f514647ca604886d13e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fbc4fd0a24db6dc63ead8b2c27ffa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fbd4a2619c1db66d98bcb9cc718ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace6e5016def5cbc2448ac1616371a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c485962b1f0d4efb5879ad73f5acef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53340d69622009c279bd07503ade392504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c8008c1253974134cd3913cf2ef18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e19a8b829c4fb0b075e7b2de3aa9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713bfe29b00651ae3f15eba4845d372507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a75ac9efb991b59c4364f75efd4a1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf1ed5360ff0e9d75394b0b87e9b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22d2ae63cab7bc7360a9140abe5e9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f619064f89437d4f8413c8c7f5177511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c83c1775657c5e646592c9b2ab542512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ada6a5a8fe617c535d53521d65f2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506484f957a9f9f1295e5ce9a0c7587514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefcdb44f4721052137adc6e7c7ce7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593341665097900fb77befd3e161530516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179e47334e2c470324b84118d7eada9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2149f418c016f98ff13ec7f2292e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bce9f9efde47f47fd6a2e406afc142519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55b146e61411930994542792f7cc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868114720938021dc3dec35c34095a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d538ea3479e09cef290efcdb70570522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a844d6c8c918b0c7c9afcf2a654a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1648cd728f6d0b70432376ec3504f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4487eadae0faaa986c8fdc366ed362525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb294a91ba02407c9fd92e678a22b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aba10c22f62b493ac1f1ccacfb868527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a8a8bcef2c4c3e01b8cffbb876ee5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ec8cb462e41aa3454bbe2c2f13dc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ada2967b3614bd6c5d2e5ce4a6d865530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee36434bc8875ba33b3ff412f7607a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dfd8a3db13a948e26a0d7bd9d07d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfdfc8157a8875bdcc940e8c557dce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f4f06df6cd54877fe50013652f4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67954c42b55ab11a0e3bed3e15bf83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bb8f2bf5db3b72ec466515d215581536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfb3cfb383e20a583dc111e5ca488e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53054b4bb6025ec8a014c5597c83e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fd2082b53f3e8eb64c2c937b74ee3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ca38de0ed0642be53e190199c93da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97718847b8ada163a75578e3743cbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8969c5e64f2cb92ce03d44cb4fe36af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66ee4590a961cfdb5907375da15709543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b4b265e3aec5f1fe94d199dbcfdfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd18a7ad4dd9a01c220c046b735633545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab6a42f631871f0129d80aeaa4f934546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2c1c244f2225102ed2b3cf0a0b1fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa817d96c2eddd76d75b637a99aa9c06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43424240528f4843871a492193995abd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc2c98451b6c92304d760bb59bb593550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b964aac2ca0bac3dd3914107b24283a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc10448e482fcbce3798d1765a7e6a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf677474d45805f1b69db5e3d68f0d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308f1a88088c01b71ee9ca5c59ece36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856259f8deca66870c0b3cf8a95d011a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc942e5d969aae789efdc7e1c836e0b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239db3dbe44ae376d840eaa4da7bd152557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d664328d2eea6c3d5d9655c9fee9b32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278e011043d65a91872842ad52f649c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3d13148b1ad19837d7b082a91f789560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ef5e3f27220fb58db8dfc5835337561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0ebc21fd91de4ae09a93aa126ad49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7097ce41ff91bf65f1ca5fd3117800563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5103565e7a68269ef7cf8fc211a0bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed544e9d1d04d550ffde2ec9ddb18f8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fcfe59caacf18c1fa917b6d9ae031566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51975f92203be4767b1df1cc6f07eb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa30d72a5653c0ba4f36ca77a865c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209f623a7504f2e20bccca6e0079d4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346241904bfb54625b6f716f3945857570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1009c4f846c0ead4801e3731472119571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9adad9d785474278e77fa5ace8cda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e29e749760e2653dd74852d5ea5eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b583558dc765bfe5b96958062a1551e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e8888a1adcd859a62ea70d01e3659575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317f724137bcf4b057c812a2a1e4bee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96955c9849ca1cebfacc70b78d3d099577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bad74e0b435c53b4004a090fe9f05b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb27741b1e6c606f4f228b5cd8067a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f1b69928ab608bc7eff9dc586008f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1771206c3762e5d833d6e913f97c85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef12685a217a3f456d760a46e7d16af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8877165e00ab04a8ce6049d25a2b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e499fd0bc26f5d65676757973d0ebc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8559465c5560b76674e6a0dd49d4ee0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b4b664086a89ae940211112359118586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9dd2df2118327ebfac9e30df69ef3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04203ab53126be9b85c79e4d5c8dcc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3ff565e0ca0d539f55d7b5e304ad7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84840e12bd33292b5d131c9e2ca2259b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af3fd0b0899c0084de553645881b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b771af40ed8aa372fa4860d3978243e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaa4e728e99ad7c1c6cf23628526a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f6e187898c2488280090c7c42434594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92133e978bd963e6c61816a0040df38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c3b55bcb9c1b636a294bd5c0bb39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7add9b8b399ba993146d37881278f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8185dca6a6e9b53c55f0cf1fc2f049d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b7bbb1c8ce4e79156366af4cdbaca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ed7a5ebb7cab8ddc87b1bcd2eb69a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95270c96ada117a684b9063fe051034601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe60f53d57bee8fab358617c0af208602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec8954c0e0c274607145b54cbdcb17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45333e0f43d250e994ec1dc2d468f392604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8d439a09dca398f34da2cac2095e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e95c857309f30f8caef69ba98b4852606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238161c57be13f7f4decd216b678ebcb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2defc85722d99f7e15141eb277df559608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d042e76df5be2708750b7349706a7d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675f2b02a4b79c6ce49d4ac13a03f6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5c4bc494f13d4bd267c15b14af2dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb3b76b1ea8167ce627fec2bae6776612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccc908728a25f2ad5b70d156cc2c4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5862249531a6cac64255514572ea4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f0c9bed96f36ba090416eb4e8bde0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73dfbc82b8eba2e569c6d901bc3a15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328bb1b425ed37883cb4da26622955a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3be267ff38f357ab1954bd6b7e4af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83234c659e8d8452a74972560a2f5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541d0204fd63b40dc40c4be5644db72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e8a0ce5f200d6ae04436c8815e19c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471415367f8b6804e64d35850b9816b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69f13ad40088e81ac93d69152fa5d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7bef5249efbd7c98d95db9101a798624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae496695a473af6b55b95db6b4b577625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e2dcefa2ec1cf310ac16c75fd2fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137715bc5aa2cba48b4c1aa2432dc6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fffd958ba785ea99b9aec18e470b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4766e2b75c0557627ffe6c5066e90f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1679569679d5ca3114604d96d9d70b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb25d35df512377ff5970a7383cf6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49331aa352d22adf4a9458075dd9f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e454899fcda63331532fdaaf7b06c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1086cef189b18414c8b7cc4479084b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9140cb2540ccc6ee5892d70fbe78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e871fd9cd6732886d51d625f7b6fd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b65a9e9423d2838595a15a82f374637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a7974bead4e35af2833faca0cbd66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d3241b5a25b6ecf9d6004c1796fc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b791f17144944dfd94dd125459efcb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bd71159825e39e5975ba93133c0bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0fb72cbf3855227b043bfdfa9fc09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958a4e4501aafc45e78afaafb146d9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417dbe60150cb94a11323f766578697644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d98487d370f788aca31818465028f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f487fad1193deb0fc7183ee87e89429646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d8214abf7115ea1e01389e8ef2470647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921789683be49d957f332793b1b5e1a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd350d24ab4d412f97d87eda825ad1c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011acd1e2ba726bea033eb00ca107d2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9e872fbaeafdcb804888d1e110276651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305003aba5092a76171df655773dd3d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c9a33a590b1383b48896615cc6f64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6060abfc2c1a96e17c09df59bb4cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed845081e86ed5cf3402d2f7755e058b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bdc028d2fc59bfaad5a6b47944dc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997afa5f6bdb349abd25d255faf09ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db2db3a822238ddca74a2672dd037658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3acca4744efae3ba4072bac6c5286659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395bb4335fcffd2c50116b9ef52c75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61c00bf7ce6729e5050a254b3ee441661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc90eb3d2f25229a53b26b77a283819662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17050a2c8a5356a5e6a92fc34b660cad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d1c4a28b5c1172f98648f9968f975664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89e84ba5463ca070bb2c38f81aa2fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc8b6bddd930ad7de4663da306474666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2863debc0f46f9cd30b7ea6365344e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e1bfae875b522dba867a73418027e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c53067f9385dcdcc77e2c5651f27e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d9564a2f73b01fdfc28fd35dbab79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7ec241b4b544d36d446c031c74471671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c3153cd561860f788bbc4b8a6ced3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbaa3670f649ebd62777670950fefb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44106d1ad6c7712e54f83f3813e5287f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0cca969f55849fbc4a3eacba68479675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb493ad2907c1eaacc690ca32cffb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e1df6aeb372f83b483e74df7e3bbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef422706b04729de3d4960f08866e94678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>